--- v0 (2026-08-05)
+++ v1 (2026-10-05)
@@ -1,722 +1,695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11E930CC" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="33C571AF" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="256C0E39" wp14:editId="3D6A6411">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4455E4EA" wp14:editId="2E3BC79E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="471A72B5" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRPr="00811BB8" w:rsidRDefault="00F3667C" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="0C20E865" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRPr="00811BB8" w:rsidRDefault="00966F2E" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ED7780A" wp14:editId="3B24E81B">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CD06349" wp14:editId="617DD79C">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="256C0E39" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4455E4EA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="471A72B5" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRPr="00811BB8" w:rsidRDefault="00F3667C" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="0C20E865" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRPr="00811BB8" w:rsidRDefault="00966F2E" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ED7780A" wp14:editId="3B24E81B">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CD06349" wp14:editId="617DD79C">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3A01C58C" w14:textId="2D5806B7" w:rsidR="00F3667C" w:rsidRDefault="00850E0A" w:rsidP="00333C9D">
+        <w:p w14:paraId="38A723A3" w14:textId="156DC124" w:rsidR="00966F2E" w:rsidRDefault="00F50C24" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:190</w:t>
+            <w:t>2025/26:199</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7104519D" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRPr="005F407A" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="7F0EEE9D" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRPr="005F407A" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3667C" w14:paraId="6DE1B7B9" w14:textId="77777777" w:rsidTr="00333C9D">
-[...16 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00494CA3" w14:paraId="45238AFC" w14:textId="77777777">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-283352459"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="7AE50B65" w14:textId="72177EA4" w:rsidR="00966F2E" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Åtgärder för att stärka kontanternas funktionssätt</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3F33B2DF" w14:textId="6BE7EA91" w:rsidR="00F3667C" w:rsidRDefault="00BB26A2" w:rsidP="00333C9D">
+              <w:p w14:paraId="3FF32664" w14:textId="7ACBE058" w:rsidR="00966F2E" w:rsidRDefault="00FC3AAE" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3D61D97F" w14:textId="124CCAA0" w:rsidR="00F3667C" w:rsidRPr="00141F91" w:rsidRDefault="00850E0A" w:rsidP="00333C9D">
+              <w:p w14:paraId="6E14982D" w14:textId="19565FFF" w:rsidR="00966F2E" w:rsidRPr="00141F91" w:rsidRDefault="00F50C24" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:190</w:t>
+                  <w:t>2025/26:199</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07522534" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="68500347" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7569EC11" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="609AA7BD" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B924082" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="2821DB8C" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34C1B0A4" w14:textId="45ACE120" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="35F05430" w14:textId="3A3F05A8" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
           <w:date w:fullDate="2026-03-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CF5112">
+          <w:r w:rsidR="00B31D6C">
             <w:t>den 12 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="05A24F56" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="5FDA9678" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ECA3BDB" w14:textId="2A7D11A5" w:rsidR="00F3667C" w:rsidRDefault="002D3868" w:rsidP="00333C9D">
+    <w:p w14:paraId="5FCB5C0C" w14:textId="0DF7980E" w:rsidR="00966F2E" w:rsidRDefault="007C6CF3" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ulf Kristersson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F672170" w14:textId="6A3888EA" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="17972C20" w14:textId="1EA56CF8" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002D3868">
-[...3 lines deleted...]
-    <w:p w14:paraId="627AC091" w14:textId="0D193C0A" w:rsidR="00F3667C" w:rsidRPr="008624B2" w:rsidRDefault="00F3667C" w:rsidP="00BB2C9D">
+      <w:r w:rsidR="007C6CF3">
+        <w:t>Niklas Wykman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D849374" w14:textId="2FA6AF23" w:rsidR="00966F2E" w:rsidRPr="008624B2" w:rsidRDefault="00966F2E" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BB26A2">
+          <w:r w:rsidR="00FC3AAE">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Socialdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3A76AF" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="02199C17" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00A90403">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ABD7D5" w14:textId="2A1710E4" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00F3667C">
+    <w:p w14:paraId="4D5E0D12" w14:textId="5C4420AF" w:rsidR="0003623C" w:rsidRDefault="0003623C" w:rsidP="0003623C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>I propositionen föreslås en ny lag om utredningar för att förebygga suicid. Syftet med de utredningar som genomförs enligt lagen är att förebygga suicid. En</w:t>
-[...85 lines deleted...]
-    <w:p w14:paraId="0DEEFAA9" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRPr="008F2013" w:rsidRDefault="00F3667C" w:rsidP="005E3C60">
+        <w:t xml:space="preserve">Kontantanvändningen fortsätter att minska men det är viktigt att slå vakt om kontanters funktionalitet som betalningsmedel. För att kontanter ska vara ett fungerade betalningsmedel måste det vara möjligt att betala med kontanter, framför allt för de varor och tjänster som är av den mest grundläggande behovsnaturen. I </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7D84">
+        <w:t xml:space="preserve">propositionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslås därför i huvudsak följande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2852F1" w14:textId="08FDEA76" w:rsidR="0003623C" w:rsidRDefault="0003623C" w:rsidP="0003623C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Livsmedelsbutiker och apotek ska som huvudregel vara skyldiga att ta emot kontanter som betalning för försäljning av varor och tjänster på fysiska försäljningsställen som har bemannad kassa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2202B481" w14:textId="342D2136" w:rsidR="0003623C" w:rsidRDefault="0003623C" w:rsidP="0003623C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skyldigheten ska inte gälla om den innebär att säkerheten för verk-samhetens personal inte kan upprätthållas på försäljningsstället, om det finns risk för att försäljningsstället behöver läggas ner på grund av kostnaden för att hantera kontanter eller om det finns skäl för att neka att ta emot kontant betalning vid en enskild försäljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD3813E" w14:textId="08EB664A" w:rsidR="0003623C" w:rsidRDefault="0003623C" w:rsidP="0003623C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsumenter ska kunna göra kontantinsättningar i betryggande utsträckning i hela landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39121332" w14:textId="5104A6C7" w:rsidR="0003623C" w:rsidRDefault="0003623C" w:rsidP="0003623C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det ska finnas </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4D47">
+        <w:t xml:space="preserve">behovsanpassade och även i övrigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lämpliga tjänster för växelhantering och dagskasseinsättning för företag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B85D4C1" w14:textId="4AD2B9DF" w:rsidR="00966F2E" w:rsidRDefault="0003623C" w:rsidP="0017490B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483FC502" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRPr="008F2013" w:rsidRDefault="00966F2E" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DB7199" w14:textId="2FDD06CE" w:rsidR="00D13A23" w:rsidRDefault="00F3667C">
+    <w:p w14:paraId="10B92A10" w14:textId="784A5136" w:rsidR="00026C4B" w:rsidRDefault="00966F2E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -724,33625 +697,21087 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc222474394" w:history="1">
-        <w:r w:rsidR="00D13A23" w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204363" w:history="1">
+        <w:r w:rsidR="00026C4B" w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00D13A23">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D13A23" w:rsidRPr="00586B2A">
+        <w:r w:rsidR="00026C4B" w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00D13A23">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D13A23">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D13A23">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474394 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204363 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D13A23">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D13A23">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D13A23">
+        <w:r w:rsidR="00026C4B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AA1DD1C" w14:textId="650365FD" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="2A8F61F5" w14:textId="4E94EA02" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474395" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204364" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagtext</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474395 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204364 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EAC75E7" w14:textId="35B8AE08" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="59ADCC0B" w14:textId="1A77C8A8" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474396" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204365" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om utredningar för att förebygga suicid</w:t>
+          <w:t>Förslag till lag om skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474396 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204365 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19340CFE" w14:textId="59637A85" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="7B79AC3E" w14:textId="04FF1E9A" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474397" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204366" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2001:454) om behandling av personuppgifter inom socialtjänsten</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2010:751) om betaltjänster</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474397 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204366 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CE3193A" w14:textId="7C36C6E9" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...80 lines deleted...]
-    <w:p w14:paraId="2F4BC5AD" w14:textId="4B5B192A" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="05D1B618" w14:textId="6E5D054D" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474399" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204367" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474399 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204367 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08EB3E37" w14:textId="5D02B14B" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="59437C07" w14:textId="2508AC8C" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474400" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204368" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Suicid är ett folkhälsoproblem</w:t>
+          <w:t>Kontanternas funktionssätt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474400 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204368 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43BE7895" w14:textId="1BD03CEE" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="0CF9F30F" w14:textId="46EC0BC9" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474401" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204369" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förekomsten av suicid</w:t>
+          <w:t>Rättslig reglering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474401 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204369 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D24B33C" w14:textId="0089ABCB" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="6BEE4A1B" w14:textId="009800EC" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474402" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204370" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Samhällets lärande efter suicid</w:t>
+          <w:t>Kontantanvändningen minskar till förmån för digitala betalningsmedel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474402 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204370 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03FCED1A" w14:textId="063C9089" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2F9DEED6" w14:textId="4A9D567E" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474403" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204371" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4.2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>En ny lag om utredningar för att förebygga suicid</w:t>
+          <w:t>Trots minskad användning har kontanter fortsatt en viktig roll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474403 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204371 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1920ABEE" w14:textId="737102E8" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="58E0597D" w14:textId="13A78B62" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474404" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204372" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4.2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förutsättningar för att genomföra en utredning</w:t>
+          <w:t>Varierande acceptans av kontant betalning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474404 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204372 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="157086C1" w14:textId="20116C0A" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="31D5F0C5" w14:textId="5A306751" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474405" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204373" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utredningens genomförande och underlag som syftar till att förebygga suicid</w:t>
+          <w:t>Beredskap i betalningssystemet kräver flera olika betalsätt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474405 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204373 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18EE63EC" w14:textId="2A96E6F0" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="77827FAB" w14:textId="0DA80BAC" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474406" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204374" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>4.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Biträde av experter och sakkunniga</w:t>
+          <w:t>Utbudet av kontantservice</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474406 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204374 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>34</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C7C04FE" w14:textId="2BCDD017" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="6468B59C" w14:textId="2C8D42E7" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474407" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204375" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>4.4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Skyldighet att lämna uppgifter till utredningsmyndigheten</w:t>
+          <w:t>Platser för uttag av kontanter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474407 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204375 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>37</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CD836DA" w14:textId="5EAA674A" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="200C107E" w14:textId="071FE5E6" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474408" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204376" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>4.4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utredningsmyndighetens skyldighet att informera om att en utredning har inletts</w:t>
+          <w:t>Insättning av kontanter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474408 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204376 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>44</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DBD13F9" w14:textId="7BC95472" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="09E17E0E" w14:textId="7D51F22F" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474409" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204377" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>4.4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Personuppgiftsbehandling</w:t>
+          <w:t>Tjänster för växelhantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474409 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204377 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>46</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39B41BF0" w14:textId="6944B6CD" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2AAD8F1E" w14:textId="5C8CC75A" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474410" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204378" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>4.4.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Nya bestämmelser om sekretess och tystnadsplikt</w:t>
+          <w:t>Kontant betalningsförmedling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474410 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204378 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>58</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DA08FEB" w14:textId="226FFF1C" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="5F5835EF" w14:textId="6FB02D84" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474411" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204379" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>4.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utvärdering av utredningsverksamheten</w:t>
+          <w:t>Risker med kontanter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474411 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204379 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>63</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23BDFA06" w14:textId="6D4250EC" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="5619E8F7" w14:textId="26C8096B" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474412" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204380" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>4.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+          <w:t>Kontantkedjans betydelse för kontanters funktionssätt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474412 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204380 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>64</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A2D6EE1" w14:textId="14A3851D" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="3B0B2F16" w14:textId="14F4F92A" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474413" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204381" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Konsekvenser</w:t>
+          <w:t>Skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474413 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204381 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>65</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C037824" w14:textId="22D71407" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="371A334A" w14:textId="5D39FF13" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474414" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204382" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>15.1</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Konsekvenser för staten</w:t>
+          <w:t>Utvidgning av skyldigheten att tillhandahålla kontanttjänster</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474414 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204382 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>65</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C24E514" w14:textId="0DB2BD03" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="032E5EA0" w14:textId="0C0929B0" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474415" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204383" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>15.2</w:t>
+          <w:t>6.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Konsekvenser för kommuner och regioner</w:t>
+          <w:t>Platser för kontantinsättningar för konsumenter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474415 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204383 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>67</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E750E99" w14:textId="1E86472B" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="24F0D134" w14:textId="1112BDA4" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474416" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204384" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>15.3</w:t>
+          <w:t>6.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Konsekvenser för företag</w:t>
+          <w:t>Tjänster för växelhantering och dagskasseinsättning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474416 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204384 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>68</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BBDF7B9" w14:textId="5AC92759" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="459690C2" w14:textId="43349A4C" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474417" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204385" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>15.4</w:t>
+          <w:t>6.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Konsekvenser för barn</w:t>
+          <w:t>Tillsyn och ingripande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474417 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204385 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>69</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61D53CA9" w14:textId="3C2079BF" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="3C3C3D4A" w14:textId="0C1E7EC5" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474418" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204386" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>15.5</w:t>
+          <w:t>6.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Konsekvenser för jämställdheten</w:t>
+          <w:t>Tillträde till kontanttjänster</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474418 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204386 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>71</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C851209" w14:textId="18C223CB" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="6E081F6A" w14:textId="4A39137B" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474419" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204387" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>15.6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Övriga konsekvenser</w:t>
+          <w:t>Offentligrättsliga tjänster</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474419 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204387 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>71</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2811B9AA" w14:textId="44FC7395" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="48AA160D" w14:textId="338BBC41" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474420" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204388" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Riksbankens ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204388 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>34</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="401CC3F8" w14:textId="323456D7" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224204389" w:history="1">
+        <w:r w:rsidRPr="003174DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003174DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204389 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2A96D35E" w14:textId="638C2A02" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224204390" w:history="1">
+        <w:r w:rsidRPr="003174DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003174DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvensanalys</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204390 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>36</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7737818E" w14:textId="5D966918" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224204391" w:history="1">
+        <w:r w:rsidRPr="003174DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474420 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204391 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>72</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B0C72CB" w14:textId="066BAF4A" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="27721E92" w14:textId="4256D013" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474421" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204392" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>16.1</w:t>
+          <w:t>11.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om utredningar för att förebygga suicid</w:t>
+          <w:t>Förslaget till lag om skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474421 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204392 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>72</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="379CACE3" w14:textId="15C82C1D" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="600B95C9" w14:textId="1FFCDBFA" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474422" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204393" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>16.2</w:t>
+          <w:t>11.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00586B2A">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i lagen (2001:454) om behandling av personuppgifter inom socialtjänsten</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (2010:751) om betaltjänster</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474422 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>79</w:t>
+          <w:t>42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10A163D3" w14:textId="326781D4" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
-[...83 lines deleted...]
-    <w:p w14:paraId="1A7F4396" w14:textId="5275BEFA" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="377E3C8D" w14:textId="20A194D1" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474424" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204394" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Livsviktigt lärande – fler vägar till kunskap för att förebygga suicid (SOU 2024:66) i relevanta delar</w:t>
+          <w:t>Sammanfattning av promemorian</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474424 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>83</w:t>
+          <w:t>46</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F50923C" w14:textId="62EB58B8" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="00E5C2B8" w14:textId="58DF3BBE" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474425" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204395" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag i relevanta delar</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474425 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204395 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>86</w:t>
+          <w:t>54</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7106B8DF" w14:textId="0DE30520" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="096BC9FD" w14:textId="387B7293" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474426" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204396" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474426 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204396 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>91</w:t>
+          <w:t>57</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29EF423E" w14:textId="47DF33FA" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="0730AAC8" w14:textId="2EAB9648" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474427" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204397" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474427 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204397 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>93</w:t>
+          <w:t>58</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ACD087B" w14:textId="38B77A1E" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="71147EA7" w14:textId="30E80B84" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474428" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204398" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474428 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204398 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>99</w:t>
+          <w:t>62</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06CB4D39" w14:textId="6CBA5721" w:rsidR="00D13A23" w:rsidRDefault="00D13A23">
+    <w:p w14:paraId="3A4BB382" w14:textId="3A1013D9" w:rsidR="00026C4B" w:rsidRDefault="00026C4B">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc222474429" w:history="1">
-        <w:r w:rsidRPr="00586B2A">
+      <w:hyperlink w:anchor="_Toc224204399" w:history="1">
+        <w:r w:rsidRPr="003174DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
-[...13 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 12 mars 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc222474429 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224204399 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C05E69">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>102</w:t>
+          <w:t>65</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02F40ABB" w14:textId="405E44D2" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="005E3C60">
+    <w:p w14:paraId="2E5A6CF7" w14:textId="05325494" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674C508B" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRPr="005A72C8" w:rsidRDefault="00F3667C" w:rsidP="00BB26A2">
+    <w:p w14:paraId="5E131C6A" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRPr="005A72C8" w:rsidRDefault="00966F2E" w:rsidP="00A90403">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc222474394"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224204363"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="75BACF91" w14:textId="77777777" w:rsidR="00F3667C" w:rsidRDefault="00F3667C" w:rsidP="00333C9D">
+    <w:p w14:paraId="1E3602CD" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F410377" w14:textId="521147D5" w:rsidR="00F3667C" w:rsidRPr="00787252" w:rsidRDefault="00787252" w:rsidP="00787252">
+    <w:p w14:paraId="4748E816" w14:textId="7DB3FBDC" w:rsidR="001A2652" w:rsidRDefault="008447F4" w:rsidP="001A2652">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
       </w:r>
-      <w:r w:rsidR="00F3667C" w:rsidRPr="00787252">
-        <w:t>lag om utredningar för att förebygga suicid</w:t>
+      <w:r w:rsidR="001A2652">
+        <w:t>lag om skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7C2EE5D6" w14:textId="7BFD8C05" w:rsidR="00F3667C" w:rsidRPr="00787252" w:rsidRDefault="00787252" w:rsidP="00787252">
+      <w:r w:rsidR="001A2652">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1916225B" w14:textId="5E9EE199" w:rsidR="00966F2E" w:rsidRPr="00144361" w:rsidRDefault="008447F4" w:rsidP="001A2652">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
       </w:r>
-      <w:r w:rsidR="00F3667C" w:rsidRPr="00787252">
-        <w:t>lag om ändring i lagen (2001:454) om behandling av personuppgifter inom socialtjänsten</w:t>
+      <w:r w:rsidR="001A2652">
+        <w:t>lag om ändring i lagen (2010:851) om betaltjänster</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F3667C" w:rsidRPr="00787252">
-[...12 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+    </w:p>
+    <w:p w14:paraId="0130B329" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRPr="00152749" w:rsidRDefault="00966F2E" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793ED7EB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="432CB389" w14:textId="58F5DFEB" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    </w:p>
+    <w:p w14:paraId="5D5C6E9E" w14:textId="116E1A10" w:rsidR="00DB62B9" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc222474395"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc224204364"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagtext</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="24F05F3F" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="05F02044" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen har följande förslag till lagtext.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3482AA83" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00DC06CD" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="68127B43" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00DC06CD" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc222474396"/>
-[...1 lines deleted...]
-        <w:t>Förslag till lag om utredningar för att förebygga suicid</w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc224204365"/>
+      <w:r>
+        <w:t>Förslag till lag om skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="13D42707" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="280F99C6" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Härigenom föreskrivs följande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE9FD4D" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="798B1200" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00412633" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
       <w:pPr>
         <w:pStyle w:val="Rubrik4utannumrering"/>
       </w:pPr>
       <w:r>
-        <w:t>Lagens innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47A750EF" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t>Skyldighet att ta emot kontant betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673E785E" w14:textId="34CB2C2A" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00640C08">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> §</w:t>
       </w:r>
       <w:r w:rsidRPr="00640C08">
         <w:t>    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10055">
-[...3 lines deleted...]
-    <w:p w14:paraId="78D8B21E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+      <w:r>
+        <w:t>Livsmedelsbutiker inom detaljhandel och apotek är skyldiga att ta emot kontant betalning vid försäljning av varor och tjänster på fysiska försäljnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ställen med bemannad kassa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629C9D6A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2C362C2D" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+      </w:pPr>
+      <w:r w:rsidRPr="00156A2E">
+        <w:t>Som kontanter räknas sedlar och mynt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4FE199" w14:textId="716A2870" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skyldigheten gäller för en betalning som avser högst 0,1 prisbasbelopp och högst 25 mynt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27D41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8E683F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00412633" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00412633">
+        <w:t xml:space="preserve">Begränsningar av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337DCE">
+        <w:t>kyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E422589" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00640C08">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> §</w:t>
       </w:r>
       <w:r w:rsidRPr="00640C08">
         <w:t>    </w:t>
       </w:r>
       <w:r>
-        <w:t>En utredning ska genomföras när ett barn har avlidit i suicid. Med barn avses en person under 18 år.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E5FF9CE" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t xml:space="preserve">Skyldigheten i 1 § gäller inte om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5721">
+        <w:t>den gör att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA6BAEF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En utredning får även genomföras om den bedöms förebygga suicid, när </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22FF316C" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t>1. säkerheten inte kan upprätthållas på försäljningsstället, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295E2536" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. en vuxen har avlidit i suicid, eller </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="4756F21E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="0016708A" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t xml:space="preserve">2. det inte går att hålla försäljningsstället öppet på grund av kostnaden för att hantera kontanter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC65FE9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00412633">
+        <w:t xml:space="preserve">Undantag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid enskilda försäljningar från s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337DCE">
+        <w:t>kyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245A3893" w14:textId="315BCDEC" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00640C08">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> §</w:t>
       </w:r>
       <w:r w:rsidRPr="00640C08">
         <w:t>    </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">En utredning </w:t>
-[...552 lines deleted...]
-    <w:p w14:paraId="3191D39B" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00811E52" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t xml:space="preserve">En livsmedelsbutik inom detaljhandeln eller ett apotek får neka att ta emot kontant betalning vid en enskild försäljning om det finns något godtagbart skäl för det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34392B75" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00811E52" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426FA1E6" w14:textId="2AD33A70" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00C15CD5">
+    <w:p w14:paraId="3654CA7A" w14:textId="719E0687" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Denna lag träder i kraft den </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4FA2BE0F" w14:textId="31A71BB5" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00C15CD5">
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1971D401" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00186DEB" w:rsidSect="008F3261">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="3162268F" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    </w:p>
+    <w:p w14:paraId="7A47434F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc222474397"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224204366"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i lagen (2001:454) om behandling av personuppgifter inom socialtjänsten</w:t>
+        <w:t>Förslag till l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5E2D">
+        <w:t xml:space="preserve">ag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om ändring i lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5E2D">
+        <w:t>(2010:751) om betaltjänster</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="1D6DFF03" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="1AEE3206" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1FDCDF5F" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t>Härigenom föreskrivs i fråga om lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009562D0">
+        <w:t xml:space="preserve"> (2010:751) om betaltjänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F01E1A1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00340C98">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>del</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6EF0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="77720BB6" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="002A44B5" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 9 kap. 1–3, 6, 7 och 13 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4313">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4639A1F9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A44B5">
+      <w:r w:rsidRPr="00AD6EF0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">dels </w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="6D383AE7" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 9 kap. 1 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C07A80C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3261" w14:paraId="1E97F9E4" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="715A0B31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21389E70" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="3CC69EFD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14230588" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="2ACE2674" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="475A5E3E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="18ABE170" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F4436E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="1BD4243A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79CBA035" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till konsumenter tillhandahåller betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>konton med grundläggande funk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tioner, ska tillhandahålla tjänster som gör det möjligt att ta ut kon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tanter från dessa konton (platser för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F454D">
+              <w:t>kontantuttag</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) i betryggande ut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>sträckning i hela landet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13CE1BE0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005628FC" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till konsumenter tillhandahåller betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>konton med grundläggande funk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tioner, ska tillhandahålla tjänster som gör det möjligt att ta ut kon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tanter från</w:t>
+            </w:r>
+            <w:r w:rsidDel="00376AA6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>dessa konton (platser för kontant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F454D">
+              <w:t>uttag</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) i betryggande ut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">sträckning i hela landet. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Detsamma gäller för tjänster som gör det möj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ligt att sätta in kontanter på sådana konton (platser för kontant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sättningar).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="350FE148" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till företag tillhandahåller betalkonton, ska tillhandahålla tjänster som gör det möjligt att sätta in kontanter på dessa konton (platser för dags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättningar) i betryggande utsträckning i hela landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D425ADA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Första och andra styckena gäller endast institut och filialer som den 1 juli närmast föregående år hade mer än 70 miljarder kronor i inlåning från allmänheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A432EA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="347E7B65" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77420D0D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BFBA7F4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40671BC6" w14:textId="0BADC741" w:rsidR="00FC3AAE" w:rsidRPr="00574282" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Krediti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nstitut och filialer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">till utländska kreditinstitut som anges i 1 § andra och tredje styckena </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>till företag till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>handa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>hålla</w:t>
+            </w:r>
+            <w:r w:rsidR="006745A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>behovs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anpassade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och även i övrigt lämpliga</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tjänster för växel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hantering och dagskasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sättningar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E7FF844" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="770846A3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E641009" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00907BAF">
+              <w:t xml:space="preserve">Post- och telestyrelsen ska utöva tillsyn över att kreditinstitut och filialer till utländska kreditinstitut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907BAF">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">uppfyller sina skyldigheter enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724480">
+              <w:t>1 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907BAF">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FC8001C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00907BAF">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Post- och telestyrelsen ska utöva tillsyn över att kreditinstitut och filialer till utländska kreditinstitut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907BAF">
+              <w:lastRenderedPageBreak/>
+              <w:t>uppfyller sina skyldigheter enligt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724480">
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och 1 a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B212D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0003304E">
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B212D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907BAF">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D31192B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-        <w:t>2 §</w:t>
+    </w:p>
+    <w:p w14:paraId="470E1E3B" w14:textId="11CAD3EE" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...56 lines deleted...]
-        <w:t>6. handläggning av ärenden om bistånd som lämnas av socialnämnd enligt lagstiftning om mottagande av asylsökande m.fl.,</w:t>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3261" w14:paraId="2C5E5645" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="5177E4F6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F3A5E11" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="03AAA30A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00402E6F">
+            <w:r>
+              <w:t>Post- och telestyrelsen får besluta att förelägga företag som tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">håller platser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>för kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07242">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>8.</w:t>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>dagskasseinsättningar</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> handläggning av ärenden om tillstånd till parkering för rörelsehindrade, </w:t>
+              <w:t xml:space="preserve"> att lämna de uppgifter som behövs för att styrelsen ska kunna utöva tillsyn enligt 2 §.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00400FD8">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="443D75CC" w14:textId="629D9774" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Post- och telestyrelsen får förelägga företag som tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">håller platser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>för kontantuttag</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>och</w:t>
+              <w:t>, kontant</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00402E6F">
+            <w:r w:rsidRPr="001F092C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>9.</w:t>
+              <w:t>insättning</w:t>
             </w:r>
             <w:r>
-              <w:t> verksamhet enligt lagen (2007:606) om utredningar för att förebygga vissa skador och dödsfall.</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F092C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">eller   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110B5E">
+              <w:t>dagskasseinsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>att lämna de uppgifter som behövs för att styrelsen ska kunna utöva tillsyn enligt 2 §.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63A20E0D" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494CA3" w14:paraId="7F9796D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C131A7E" w14:textId="1D91B4F5" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DD7A26">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
+            <w:r w:rsidRPr="00726035">
+              <w:t xml:space="preserve">Ett </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726035">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>beslut om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00726035">
+              <w:t xml:space="preserve"> föreläggande får förenas med vite.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5B01EEEC" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33EC3302" w14:textId="4278F39A" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DD7A26">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
+            <w:r w:rsidRPr="00726035">
+              <w:t>Ett föreläggande får förenas med vite.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7437CAA5" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
-[...4 lines deleted...]
-          <w:p w14:paraId="1B65FFE6" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DDB0DC7" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00E07242" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07AC7120" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="0FC4179E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D7C8667" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:t>Med socialtjänst avses även tillsyn, uppföljning, utvärdering, kvalitetssäkring och administration av verksamhet som avses i första stycket 1–</w:t>
+              <w:t>Post- och telestyrelsen ska inte överlämna ett ärende enligt 4 § och Finansinspektionen ska inte ingripa enligt 5 §, om det med beaktande av samtliga platser för</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F2018">
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t xml:space="preserve"> kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001549D2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t>respektive</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001549D2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t>dagskasseinsättningar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D1CF3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Post- och telestyrelsen ska inte överlämna ett ärende enligt 4 § och Finansinspektionen ska inte ingripa enligt 5 §, om det med beaktande av samtliga platser för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>kontant</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>uttag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, kontantinsättningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t xml:space="preserve"> respek</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t>tive dagskasseinsättningar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4DDC3870" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F8590A" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8590A">
+        <w:t>1. finns tillgång till sådana platser i betryggande utsträckning i hela landet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="146E09AA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F8590A" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8590A">
+        <w:t>2. endast är ett ringa antal personer som inte har sådan tillgång som avses</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8590A">
+        <w:t>i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C758497" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236C79C9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00425772" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sanktionsavgiften ska beräknas till produkten av</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="2EDAF7ED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1388E133" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1. det antal personer, avrundat nedåt till närmaste tusental, som inte har tillgång till platser för kontantuttag respektive dagskasse</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>insättningar i betryggande utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning i hela landet (avvikelsen),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05341874" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. det antal personer, avrundat nedåt till närmaste tusental, som inte har tillgång till platser för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B24BF3">
+              <w:t>kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kontantinsättningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001549D2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B24BF3">
+              <w:t>respektive dagskasseinsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> i betryggande utsträckning i hela landet (avvikelsen),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60A0CEA1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. institutets inlåning från allmänheten i förhållande till den genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">snittliga inlåningen från allmänheten den 1 juli närmast föregående år för samtliga kreditinstitut och filialer till utländska kreditinstitut som omfattas av 1 § första och andra styckena, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1423D5F3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. 5 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD38E7D" w14:textId="7EF971DA" w:rsidR="00FC3AAE" w:rsidRPr="009E1332" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="780E28A0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="60C12FEF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52396C73" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer får, för tillämpningen av 1 §, meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">skrifter om det högsta antal personer som får ha ett visst längsta vägavstånd i kilometer mellan folkbokföringsadressen och den närmaste platsen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
+              <w:t>för kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB5F42">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
+              <w:t xml:space="preserve">respektive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4E09">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>dagskasseinsättning</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3316DA05" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="00024808" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer får, för tillämpningen av 1 §, meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">skrifter om det högsta antal personer som får ha ett visst längsta vägavstånd i kilometer mellan folkbokföringsadressen och den närmaste platsen för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
+              <w:t>kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>7</w:t>
-[...40 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> kontantinsättningar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00400FD8">
+            <w:r>
+              <w:t xml:space="preserve"> respektive</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4E09">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>verksamhet enligt lagen (</w:t>
-[...38 lines deleted...]
-              <w:t>Med socialtjänst avses vidare uppföljning, utvärdering, kvalitetssäkring och administration av verksamhet som avses i första stycket 9</w:t>
+              <w:t xml:space="preserve"> dagskasseinsättningar</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0793BFBE" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="659555EC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om hur avvikelsen enligt 7 § 1 ska fastställas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0E3798" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00811E52" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2238B415" w14:textId="7A68D4D6" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30816C2F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355B97C2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF734A9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BCE5FE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5439E114" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidRPr="00FC3AAE" w:rsidSect="003C1A87">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0C0820" w14:textId="21E1F7F0" w:rsidR="00DB62B9" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc224204367"/>
+      <w:r w:rsidRPr="00FC3AAE">
+        <w:t>Ärendet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474112FF" w14:textId="5889345D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finansmarknadsministern beslutade den 12 januari 2024 att ge en sak</w:t>
+      </w:r>
+      <w:r w:rsidR="007B29FC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kunnig i uppdrag att utreda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3DD3">
+        <w:t xml:space="preserve"> och lämna förslag på insatser som kan stödja privatpersoners, företags och föreningars möjligheter att betala med kontanter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3DD3">
+        <w:t xml:space="preserve"> där dessa bedöms ha en särskild roll som betal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3DD3">
+        <w:t xml:space="preserve">medel. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3DD3">
+        <w:t xml:space="preserve">ppdraget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ingick också </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3DD3">
+        <w:t>att föreslå åtgärder för att stödja tillgången till kontanttjänste</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r. I december 2024 överlämnades promemorian Kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utredningen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA33FA">
+        <w:t>Fi2024/00068</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). I den föreslås att betalningar med kontanter ska underlättas i olika avseenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26829E13" w14:textId="05F79BDF" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA33FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Promemorians lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3DD3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Promemorian har remissbehandlats. En för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teck</w:t>
+      </w:r>
+      <w:r w:rsidR="0031624C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA33FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissyttrandena finns till</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15B65">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>gängliga på regeringen.se och i Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>departementet (Fi2024/02595).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341670A7" w14:textId="3D249FAA" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003A00C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I propositionen behandlas promemorians förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28230B1F" w14:textId="4A331595" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC3A460" w14:textId="410E2163" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00BF1EBB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade den 18 december 2025 att inhämta Lagrådets yttrande över de lagförslag som finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D78F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D78F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lagrådet avstyrker förslaget i den del som avser att införa en skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5874188F" w14:textId="2CDE06E3" w:rsidR="00FC3AAE" w:rsidRPr="005D78F2" w:rsidRDefault="00FC3AAE" w:rsidP="00EE24C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE24C6">
+        <w:t>Lagrådets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> synpunkter behandlas i avsnitt 4.6, 5 och 6.2 samt i för</w:t>
+      </w:r>
+      <w:r w:rsidR="0060237F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>fatt</w:t>
+      </w:r>
+      <w:r w:rsidR="0060237F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">taren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D09E7F0" w14:textId="1844B839" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc216969355"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc224204368"/>
+      <w:r>
+        <w:t>Kontanternas funktionssätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1013BD87" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc216969356"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc224204369"/>
+      <w:r>
+        <w:t>Rättslig reglering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605AA7A0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1666A">
+        <w:t xml:space="preserve">Kontanter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(sedlar och mynt) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1666A">
+        <w:t xml:space="preserve">och beredskapspengar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som ges ut av Sveriges riksbank (Riksbanken) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1666A">
+        <w:t>är lagliga betalningsmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>2022:1568</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t xml:space="preserve"> om Sveriges riksbank</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, i det följande benämnd riksbanks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DD9F30" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0048016A">
+        <w:t xml:space="preserve">Innebörden av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att kontanter är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>lagligt betalningsmedel är att var och en är skyldig att ta emot sedlar och mynt som betalning (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>1986/87:143</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>64</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och prop. 2021/22:41 s. 122</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>). Skyldigheten kan dock avtalas bort i civilrättsliga förhållanden eller vissa offentligrättsliga förhållanden av civilrättslig karaktär (HFD</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t xml:space="preserve">2015:49). Det kan också göras undantag från skyldigheten i författning (se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0048016A">
+        <w:t xml:space="preserve"> 62</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>§ skatteför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0048016A">
+        <w:t>farandelagen [2011:1244])</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2130A3CB" w14:textId="3A7F7162" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En förutsättning för att företag ska vara villiga att ta emot kontanter är att konsumenter använder kontanter i tillräcklig utsträckning. Detta förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätter i sin tur att konsumenter kan göra kontantuttag från sina konton hos banker och kreditmarknadsföretag (kreditinstitut). Det är också nöd</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vändigt att företag kan få tillgång till växelkassa samt sätta in sina dagskassor på konton för att på så sätt omvandla kontanterna till pengar på konton hos instituten. Det är via detta kretslopp av uttag och insättningar hos instituten som kontanter i huvudsak cirkulerar ute i samhället. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620874CA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Flödet av kontanter i samhället – från det att en sedel eller ett mynt produceras och ges ut av Riksbanken till dess att de makuleras – kan beskrivas som en kedja (kontantkedjan). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>Kontantkedjan består av kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>utgivning, depåverksamhet, uppräkningsverksamhet, kontanttransporter, försäljning av kontanter, tillgång till kontanter och betalning med kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>tanter. Riksbankens ansvar i fråga om kontantkedjan gäller kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>utgivning, depåverksamhet och övervakning av hanteringen av kontanter (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4 kap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>2–8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>§§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> riksbankslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7975659C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har som mål att alla i samhället ska ha tillgång till grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande betaltjänster, inbegripet kontantuttag och dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättningar till rimliga priser (prop. 2006/07:55). Det har också funnits en generell efterfrågan från konsumenter och företag på dessa tjänster även om de använder andra betalningsmedel i allt större utsträckning (prop. 2019/20:23 s. 31).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C81805" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Användningen av kontanter i Sverige har minskat snabbt sedan ett antal år tillbaka. Frågan om kontanternas roll på betalningsmarknaden har varit föremål för flera utredningar där slutsatsen varit a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034321F">
+        <w:t>tt det är viktigt att slå vakt om kontanters funktionalitet som betalningsmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424E4584" w14:textId="35CCBD33" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att säkerställa en viss lägsta nivå på tillgång till kontanttjänster för konsumenter och företag gäller sedan januari 2021 att de sex största kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>instituten på den svenska marknaden är skyldiga att tillhandahålla kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tanttjänster i betryggande utsträckning i hela landet. Det innebär att institut som tillhandahåller betalkonton med grundläggande funktioner till kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sumenter ska tillhandahålla platser för kontantuttag för konsumenter och att institut eller filialer som tillhandahåller betalkonton till företag ska tillhandahålla platser för dagskasseinsättningar för företag (9 kap. 1 § l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422359">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422359">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422359">
+        <w:t>2010:751</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422359">
+        <w:t xml:space="preserve"> om betaltjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [betaltjänstlagen]). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCDC0A7" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skyldigheten att tillhandahålla kontanttjänster har både en geografisk och en funktionell innebörd. Den geografiska innebörden är att högst 0,3 procent av befolkningen får ha ett längre vägavstånd än 25 kilometer mellan folkbok</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föringsadressen och den närmaste platsen för kontantuttag, och högst 1,22 procent av befolkningen ha ett längre vägavstånd än 25 kilometer mellan folkbokföringsadressen och den närmaste platsen för dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättning (13 § f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BBF">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BBF">
+        <w:t>2010:1008</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6BBF">
+        <w:t xml:space="preserve"> om betaltjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [betaltjänstförordningen]). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2364AF7F" w14:textId="0A83172F" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den funktionella innebörden av skyldigheten innebär att platser för kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tanttjänster ska vara tillgängliga, dvs. ha rimliga öppettider och avgifter och vara användarvänliga, framför allt för personer med funk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nedsättningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AD5308" w14:textId="1394C4A4" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Post- och telestyrelsen utövar tillsyn över att kreditinstituten uppfyller sina skyldigheter att tillhandahålla kontanttjänster medan Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">spektionen ingriper mot överträdelser (9 kap. 2–12 §§ betaltjänstlagen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C574713" w14:textId="44F21F10" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare ska Post- och telestyrelsen lämna en rapport till regeringen vartannat år om utvecklingen utifrån vad som kommit fram i tillsynen. Finansinspektionen, Länsstyrelsen i Dalarnas län, Riksbanken och Till</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>växtverket ska ges tillfälle att lämna underlag till rapporten (6 b § andra stycket förordningen [2007:951] med instruktion för Post- och tele</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4E96B2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksbanken har sedan 2023 ett tydligare mandat när det gäller kontanter. Riksbanken ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1D1B">
+        <w:t xml:space="preserve">följa, analysera och vid behov samordna hanteringen av kontanter i Sverige. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1D1B">
+        <w:t xml:space="preserve">tt företag som bedriver verksamhet som påverkar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1D1B">
+        <w:lastRenderedPageBreak/>
+        <w:t>tillgången till kontanter i Sverige ska informera Riksbanken om företaget avser att upphöra med denna verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (4 kap. 8 § riksbankslagen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1D1B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F7E8A2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007D69A5" w:rsidRDefault="00FC3AAE" w:rsidP="00582B74">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Länsstyrelserna ska bevaka tillgången till grundläggande betaltjänster, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att ta ut kontanter och att sätta in dagskassor på bankkonton, som motsvarar samhällets behov (2 § f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F005C">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F005C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F005C">
+        <w:t>2017:869</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F005C">
+        <w:t xml:space="preserve"> om bevakning av grundläggande betaltjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A44AA5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc216969357"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc224204370"/>
+      <w:r>
+        <w:t>Kontantanvändningen minskar till förmån för digitala betalningsmedel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D073D6" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontantanvändningen minskar snabbt i samhället till följd av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nya, enklare och billigare tjänster för kort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">betalningar samt en kraftig ökning av omedelbara betalningar, inte minst i form av tjänsten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Swish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F88EB2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I juni 2023 utgjordes knappt 0,9 procent av de pengar som cirkulerar i ekonomin av kontanter mätt som andel av BNP, vilket kan jämföras med 1,16 procent 2020 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD12E2">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2,74 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD12E2">
+        <w:t xml:space="preserve">procent </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2010, enligt Riksbankens Betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rapport 2025. Även i övriga Europa minskar användningen av kontanter även om nivån inte är lika låg som i Sverige. För euroområdet utgjorde kontanter 10,97 procent av de pengar som cirkulerar i ekonomin 2023 (Europeiska centralbanken: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>payment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>attitudes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consumers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>euro area</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B86EDC0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt Riksbankens undersökning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Svenska</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> folkets betalningsvanor 2023 sker de allra flesta betalningarna i Sverige, mätt som antalet transaktioner, med kort följt av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Swish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Kontanta betalningar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mellan privatpersoner har till</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> stor del ersatts av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Swish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. I dag görs ca vart tionde köp i butik med kontanter, vilket kan jämföras med vart fjärde köp 2010. Nästan hälften av de tillfrågade i Riksbankens undersökning svarade att de gör minst ett kontantköp i månaden. Det finns inga skillnader mellan kvinnor och män när det gäller användningen av kontanter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725BA33B" w14:textId="01E440C8" w:rsidR="00FC3AAE" w:rsidRPr="001B1188" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av undersökningen framgår att strax under en tredjedel, framför allt yngre personer, har minskat sin kontantanvändning främst på grund av att få betalningsmottagare accepterar kontanter och att det är enkelt att använda digitala betalningsmedel. Endast en av tio har ökat sin kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>användning, främst äldre, vilket uppges framför allt bero på trygg</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>het/säkerhet och att det är lätt att hålla koll på sin ekonomi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088265B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den minskade kontantanvändningen återspeglas även i uttagen av kontanter, se</w:t>
+      </w:r>
+      <w:r w:rsidR="00340D2E">
+        <w:t xml:space="preserve"> figur 4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, där både antalet uttag och transaktionsvärdet minskat (Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bankens Betalningsrapport 2025). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40920F63" w14:textId="5B61537A" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="FigurRubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Ref220934227"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Figur </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:fldSimple w:instr=" SEQ Figur \* Arabic \s 1  \* MERGEFORMAT ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:tab/>
+        <w:t>Kontantuttagen har minskat under en längre period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6513AB" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="FigurUnderrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontantuttag, antal miljoner transaktioner respektive transaktionsvärde i miljarder kronor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B064A2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E9ECF31" wp14:editId="0D7F779A">
+            <wp:extent cx="3744595" cy="2460625"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="4" name="Diagram 350199033" descr="Kontantuttagen har minskat under en längre period.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF765B73-1805-4747-A383-D444027844C9}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId32"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781168B3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="FigurFotnot"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Källa: Riksbanken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BCAA7E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00536D1C" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc216969358"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc224204371"/>
+      <w:r>
+        <w:t>Trots minskad användning har kontanter fortsatt en viktig roll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3BE56A5B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Trots att användningen av kontanter minskar visar flera undersökningar att det är en majoritet av befolkningen som vill ha kvar kontanter. I Bankomat AB:s undersökning om allmänhetens inställning till kontanter, från våren 2024, svarade 83 procent att de vill ha kvar kontanter som möjligt betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel även i framtiden medan 11 procent ville se ett helt kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tantfritt samhälle. Det fanns inga större skillnader mellan män och kvinnors inställning men äldre var mer angelägna om att ha kvar kontanter medan yngre var mer positiva till ett kontantlöst samhälle, även om en majoritet i alla åldersgrupper ville ha kvar kontanter. Enligt Riksbankens undersökning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Svenska</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> folket betalningsvanor från 2023 är 44 procent negativa eller mycket negativa till att användningen av kontanter minskar alltmer i Sverige. På frågan om de svarande skulle klara sig utan kontanter i samhället såsom samhället ser ut idag uppgav 31 procent att de inte skulle klara sig utan kontanter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2E02F1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc216969359"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224204372"/>
+      <w:r>
+        <w:t>Varierande acceptans av kontant betalning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="5F33C83E" w14:textId="685C2A6D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Möjligheten att betala med kontanter skiljer sig åt mellan olika verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heter och olika delar av landet. Enligt Riksbankens Betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rapport 2025 är det 71 procent av företagen inom detaljhandeln samt restauranger och frisörer som accepterar kontanter. Det är det betydligt fler företag som säljer dagligvaror som tar emot kontanter än de som säljer sällanköpsvaror. Högst kontantacceptans är det inom detaljhandeln med livsnödvändiga varor (85 procent), se</w:t>
+      </w:r>
+      <w:r w:rsidR="00340D2E">
+        <w:t xml:space="preserve"> figur 4.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6095D38E" w14:textId="2394BDC2" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="FigurRubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Ref220928527"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Figur </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:fldSimple w:instr=" SEQ Figur \* Arabic \s 1  \* MERGEFORMAT ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:tab/>
+        <w:t>Kontantacceptansen varierar mellan olika branscher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE1D10A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="FigurUnderrubrik"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Andel av de svarande som accepterar kontanter, andelar i procent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681D6065" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E1BF887" wp14:editId="421A4BFA">
+            <wp:extent cx="3744595" cy="2460625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Diagram 1" descr="Kontantacceptansen varierar mellan olika branscher och är högst hos försäljare av Livsnödvändiga varor och lägst hos försäljare av byggmaterial.">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68553A8C-49D5-4045-9F0E-55C23F9376F8}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId33"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A07F4F5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="FigurFotnot"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Källa: Riksbanken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4D34EB" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00453784" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F3F402" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt Svensk Handels undersökning från 2024 accepterar 91 procent av detaljhandeln kontant betalning, dvs. 20 procentenheter högre än i Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bankens undersökning. Av undersökningen framgår också att 97 procent av dagligvaruhandeln accepterar kontant betalning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E4EC5C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Möjligheten till kontant betalning på apotek undersöktes av Kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utredningen. Enligt promemorian kunde inte något apotek identifieras som inte accepterar kontant betalning. Förutsättningarna för att betala kontant på fysiska apotek bedömdes därför i promemorian som tämligen hög. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404C5406" w14:textId="7CCA5FBB" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den viktigaste faktorn för att företagen ska acceptera kontanter är att kunderna efterfrågar det, enligt Riksbankens Betalningsrapport 2025. Ytterligare skäl som många företag anser som viktiga är att de vill inkludera vissa kunder samt vara förberedd för kris och krig. Av de företag som inte accepterar kontanter har drygt 40 procent slutat ta emot kontanter de senaste fem åren medan 40 procent uppger att de aldrig tagit emot kontanter. Det främsta skälet till att sluta ta emot kontanter är säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>risken, följt av tidsåtgången för att hantera kontanter och slutligen svårigheter att sätta in dagskassan (Riksbankens Betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rapport 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B403269" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc216969360"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc224204373"/>
+      <w:r>
+        <w:t>Beredskap i betalningssystemet kräver flera olika betalsätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="78DAC3E0" w14:textId="3BD96AAD" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00031DD9">
+        <w:t>Ett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> betalningssystem som fungerar stabilt och störningsfritt utgör en förut</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sättning för ett välfungerande samhälle och en allvarlig störning i betal</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningssystemet kan medföra att privatpersoner och företag inte kan göra sina betalningar. För att skapa motståndskraft i betalningssystemet krävs att det finns olika sätt att genomföra betalningar och att de betalsätt som ska användas under kris även fungerar under normala omständigheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B99717E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kontanter har en viktig funktion som ett av flera betalsätt. Den minskade användningen av kontanter har ökat behovet av andra betalsätt och att dessa kan fungera vid störningar i det digitala betalningssystemet. Efter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>som de flesta betalningar genomförs med kort är möjligheten att upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rätthålla kortbetalningar även vid störningar i de digitala systemen en vik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tig åtgärd för att stärka Sveriges betalningsberedskap och öka mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraften i det digitala systemet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A3D833" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksbanken har sedan 2024 lett en arbetsgrupp tillsammans med mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nadsaktörer för att ta fram ett system för att göra det möjligt att betala med kort även när internet inte fungerar, s.k. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7390C">
+        <w:t xml:space="preserve">kortbetalningar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A7390C">
+        <w:t>offline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE77B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Målet för arbetet har varit att möjliggöra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7390C">
+        <w:t xml:space="preserve"> för köp av nödvändiga varor vid störningar som varar i upp till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7390C">
+        <w:t xml:space="preserve"> dagar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A9E5E2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007637CC" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I oktober 2025 träffades en ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t>verenskommelse mellan Riksbanken och representanter från betalningsmarknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om att ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t xml:space="preserve">ka möjligheten att göra </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kortbetalningar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007637CC">
+        <w:t>offline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t>för nödvändiga varor såsom mat, medicin och bränsle</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Möjligheten ska gälla för fysiska b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t xml:space="preserve">etalkort och tillhörande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t>kod</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t>personer över 18 år med kort utfärdade av de banker som omfattas av Riksbankens beredskapsregler</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E4E246" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deltagarna i arbetsgruppen (k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t>ortutgivare, kortnätverk, kortinlösare, detaljhandeln och Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t xml:space="preserve"> ska genomföra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vissa åtgärder för att möj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">liggöra detta. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007637CC">
+        <w:t>Målet är att åtgärderna ska vara på plats senast den 1 juli 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C962BD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00B57BCE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Möjlighet att kunna göra kortbetalningar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>offline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> är ett viktigt steg för att stärka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7390C">
+        <w:t>betalningsberedskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7390C">
+        <w:t xml:space="preserve"> och öka motståndskraften mot störningar i det digitala betalningssystemet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det finns anledning att följa den fortsatta utvecklingen av Riksbankens arbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DD8ED4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc216969361"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc224204374"/>
+      <w:r>
+        <w:t>Utbudet av kontantservice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BD2E42" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00BC2538" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt Post- och telestyrelsens återrapportering av tillsynen av kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänster 2025, så har antalet företag som tillhandahåller platser för kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tanttjänster minskat från 73 företag våren 2021 till 57 företag våren 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F301E8">
+        <w:t xml:space="preserve">Av de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kreditinstitut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F301E8">
+        <w:t xml:space="preserve"> som är skyldiga att tillhandahålla grundläggande kontanttjänster </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt gällande reglering är det ingen som erbjuder detta i egen regi vid de egna kontoren. Tjänster för uttag och insättningar av kontanter har överlåtits till det av samma institut delvis gemensamägda Bankomat AB, som tillhandahåller automatiserade tjänster för detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A4929C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc216969362"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc224204375"/>
+      <w:r>
+        <w:t>Platser för uttag av kontanter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="45995598" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Antalet platser för kontantuttag uppgick våren 2025 till totalt 3 373, varav ca 60 procent utgjordes av automatiska tjänster och resterande genom manuella tjänster, enligt Post- och telestyrelsen. Platserna för kontantuttag tillhandahålls främst av Ica Banken AB (ca 44 procent av platserna), Bankomat AB (ca 34 procent) och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nokas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> CMS AB (ca 14 procent) men även av sparbankerna (3 procent) samt en rad övriga aktörer (sammanlagt 5 procent). Platserna för manuella tjänster erbjuds i dagsläget främst av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ica-butiker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (ca 1 300 platser) genom uttag av kontanter i butikernas kassor. Uttag via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ica-butiker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sker om det finns medel i kassan och erbjuds endast </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">till kunder i Ica Banken och Swedbank. Exkluderas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ica-butiker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> återstår ca 200 platser för manuella uttag varav 119 av dessa är bankkontor med krav på kundtillhörighet för uttag. Resterande 81 platser tillåter uttag över disk för alla bankkunder och är fördelade mellan aktörerna Change </w:t>
+      </w:r>
+      <w:r w:rsidDel="004C400E">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">roup Sweden AB och Forex Bank Aktiebolag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267589DA" w14:textId="22A92210" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kreditinstitutens skyldighet att tillhandahålla platser för uttag är fastställda genom krav på nationell nivå. För uttag av kontanter ska enligt nuvarande regelverk högst 0,3 procent av befolkningen, den s.k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exklusions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvoten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, ha ett vägavstånd som är längre än 25 kilometer till närmaste plats för kontantuttag. Tillsynen sker därför genom en be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dömning av den geografiska täckningen baserat på samtliga platser där kontanttjänsterna tillhandahålls, oavsett vilken aktör som tillhandahåller dem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06363DAD" w14:textId="0A2900FA" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt Post- och telestyrelsen var </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>exklusionskvoten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 0,21 procent våren 2025, vilket är en minskning jämfört med 2023, då motsvarande siffra var 0,25 procent. Sedan regelverket infördes har kraven uppfyllts samtliga år. Även om färre har längre än 25 kilometer till närmaste plats för kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tantuttag så har samtidigt antalet platser minskat med ca 20 procent mellan 2020 och 2025. Minskningen är ungefär densamma oavsett geografisk indelning eller typ av kommun. Antalet platser för kontantuttag per in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vånare är däremot markant högre i norra Sverige och i landsbygds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kommuner samtidigt som norra Sverige är överrepresenterat när det gäller antalet personer som har längre än 25 kilometer till kontantuttag. Trots minskningen av antalet platser är fördelningen mellan automatiska och manuella tjänster i stort sett oförändrad, men eftersom flera bankkontor stängts och aktören Clear On AB lämnat marknaden har det däremot skett en förundring i vilka aktörer som erbjuder manuella tjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E8C247" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc216969363"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc224204376"/>
+      <w:r>
+        <w:t>Insättning av kontanter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="217212FC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Insättning av dagskassa sker främst genom upphämtningstjänster, smarta kassaskåp eller i insättningsautomater beräknat som antal platser, men kan även ske på ett fysiskt bankkontor. Vid upphämtnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster hämtar ett värdebolag dagskassan direkt vid försäljningsstället och transporterar sedan dagskassan till en anläggning för uppräkning och de deponerade kontanterna sätts in på företagets konto. År 2024 var </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) den enda utföraren av upphämtnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänster för dagskassor på kommersiell grund med ca 10 454 olika platser för upphämtning. Enligt nuvarande reglering kring kontanttjänster omfattas inte upphämtnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster utan det finns endast en skyldighet att tillhandahålla platser för insättning av kontanter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en insättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">automat eller insättning på ett bankkontor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304F0452" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> erbjuder även smarta kassaskåp (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Safepoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Det är kassaskåp som placeras i eller i nära anslutning till verksamhetslokalen där företaget kan deponera sin dagskassa. Användaren registrerar hur mycket kontanter som deponeras och får motsvarande värde insatt på sitt konto. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tömmer sedan kassaskåpet regelbundet eller vid behov och transponerar kontanterna till en anläggning för uppräkning.</w:t>
+      </w:r>
+      <w:r w:rsidDel="003A191E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">År 2024 fanns det smarta kassaskåp vid ca 1 470 platser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62658F29" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>I insättningsautomater kan både konsumenter och företag sätta in sedlar på sitt konto. Insättningsautomaterna är ofta kombinerade uttags- och in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningsautomater och tillhandahålls av Bankomat AB. Antalet platser med insättningsautomater har ökat med ca 56 procent mellan 2017 och 2024, till ca 450 platser. Tjänsten är begränsad till ett visst antal sedlar och ett visst belopp under en begränsad tidsperiod, där varje kreditinstitut avgör limiterna. Limiterna för dagskassa varierar mellan olika banker mellan 15 000 kronor per 30-dagar period till 10 000 kronor per 7-dagars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>period. Hälften av de sex kreditinstitut som omfattas av skyldigheten att tillhandahålla platser fördagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättning erbjuder insättning via insättningsautomater. Det är ett begränsat antal företag som använder insättningsautomater och dessa gör oftast mindre insättningar av sedlar. De senaste åren har privatpersoners användning av insättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">automater ökat betydligt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038742F">
+        <w:t xml:space="preserve">De limiter och begränsningar som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>instituten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038742F">
+        <w:t xml:space="preserve"> satt för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00160B61">
+        <w:t>insättningsautomater kan innebära</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038742F">
+        <w:t xml:space="preserve"> begränsningar när det gäller använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0038742F">
+        <w:t xml:space="preserve">barheten för företag som hanterar kontanter i en icke-obetydlig omfattning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D31FBC6" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett annat alternativ för insättning av dagskassa är i serviceboxar som tillhandahålls av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, där företag eller organisationer med avtal kan lämna in sedlar och mynt upp till 500 000 kronor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6AF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Antalet platser med serviceboxar har minskat de senaste åren, till ca 326 platser 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3194B9A4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">På ett fåtal platser är det även möjligt att sätta in dagskassor med manuell service. År 2024 fanns det 71 platser i Sverige vilket främst utgörs av enskilda sparbanker, resterande utgörs av tjänster som tillhandahålls av ett 20-tal växlingskontor inom Change </w:t>
+      </w:r>
+      <w:r w:rsidDel="00C14652">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">roup Sweden AB. Antalet platser för insättning i fysisk bankkassa har minskat med ca 85 procent mellan 2017–2024 och med ca 95 procent för dagskasseinsättning genom ett ombud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A292D5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I början av 2025 började Bankomat AB att på egen hand sköta kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transporterna till och från Bankomats automater för att långsiktigt säkra kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transportern till automaterna. Förändringen innebär att Bankomat AB kommer hantera den största andelen av kontanter som förs ut i sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hället. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E7CF71" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt det nuvarande regelverket får högst 1,22 procent av befolkningen ha ett längre vägavstånd än 25 kilometer till närmast plats för insättning av dagskassa. De senaste åren har andelen minskat och var 0,84 procent våren 2025. Sedan regelverket infördes skyldigheten uppfyllts med undantag för juli 2025. I juli 2025 ansåg Post- och telestyrelsen inte fanns platser för dagskasseersättning i betryggande utsträckning i hela landet. Styrelsen fattade till följd av detta beslut om att överlämna ett ärende till Finansinspektionen om regelöverträdelser enligt 9 kap. 1 § andra stycket betaltjänstlagen beträffande tillhandahållande av platser för dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insättning. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk212638032"/>
+      <w:r w:rsidRPr="00BB5924">
+        <w:t>Finansinspektionen har avskrivit ärendet med hänvisning till att bristen åtgärdats.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="0C0E08A2" w14:textId="4356C163" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Samtidigt som färre har längre än 25 kilometer till närmaste plats så har antalet platser minskat med totalt 12 procent mellan 2020 och 2025. Minskningen är större i storstadskommuner. I norra Sverige och i lands</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bygds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kommuner har antalet platser i stället ökat. Tjänsteutbudet för platser för dagskasseinsättning har även förändrat från manuell till övervägande automatisk service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116DD585" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc216969364"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc224204377"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tjänster för växelhantering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="3DA4F84D" w14:textId="555E69B3" w:rsidR="00FC3AAE" w:rsidRPr="00F81C96" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Företag som tar emot kontant betalning behöver oftast en växelkassa. Fram till för ett par år sedan kunde företag köpa sedlar i lägre valörer och mynt från sitt lokala bankkontor. Flertalet bankkontor har de senaste åren slutat hantera kontanter och i dagsläget är det endast från ett mindre antal sparbanker som fortsatt erbjuder köp av växelkassa. Eftersom platserna för dagskasseinsättning utgörs framför allt av insättningsautomater, som inte hanterar mynt, utgörs företags tillgång till tjänster för växelhantering främst av tjänster som tillhandahålls av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kan</w:t>
+      </w:r>
+      <w:r w:rsidDel="00BA185B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">företag köpa färdiga ”paket” med mindre valörer av sedlar och mynt (ca 120 000 färdiga paket såldes enligt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2024) eller få växelkassa levererat i samband med upphämtning av dagskassa. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A402C">
+        <w:t xml:space="preserve">Företag som inte har avtal med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A402C">
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A402C">
+        <w:t xml:space="preserve"> för upphämtning av dagskassa eller använder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A402C">
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A402C">
+        <w:t xml:space="preserve"> andra tjänster för deponering av dagskassa, såsom serviceboxar eller smarta kassaskåp, har inte möjlighet att deponera kontanter i mynt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Sammantaget har utvecklingen avseende platser för insättning och förändringen från manuell till automatisk service inneburit att möjligheterna att få tillgång till tjänster för växelhantering minskat. I likhet med möjligheterna till upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hämtning av dagskassa, är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i princip ensam tillhandahållare av tjänster för växelhantering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD68985" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc216969365"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc224204378"/>
+      <w:r w:rsidRPr="00A25277">
+        <w:t>Kontant betalningsförmedling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="4D66B491" w14:textId="6D263F28" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontanter och även kontant betalningsförmedling, dvs. manuell service för att betala räkningar med kontanter kan fylla en viktig roll för de per</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>soner som av olika anledningar inte kan hantera elektroniska betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">medel. Det finns ingen skyldighet för kreditinstituten eller filialer till utländska kreditinstitut att tillhandahålla kontant betalningsförmedling. Sedan Clear </w:t>
+      </w:r>
+      <w:r w:rsidDel="00262F91">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n AB lade ner sin tjänst Kassagirot och de flesta bankkontor har avvecklat hantering av kontanter och kontant betalning är det nästan bara sparbankerna (110 kontor) och Change Group Sweden AB (26 kontor) som erbjuder kontant betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förmedling. Sedan 2025 har den nya aktören Svensk Betaltjänst AB etablerat sig genom åtta ombud som tillhandahåller betalningsförmedling med kort och/eller kontanter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31153">
+        <w:t>För den som har ett bankkonto men av olika orsaker inte önskar göra sina be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E31153">
+        <w:t>tal</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E31153">
+        <w:t>ningar digitalt erbjuder flera banker tjänsten brevgirot.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Möjligheten till betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förmedling med kort eller genom konto</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>överföring erbjuds på över 700 bankkontor, till bankens egna kunder med konto i banken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782A0540" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc216969366"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc224204379"/>
+      <w:r>
+        <w:t>Risker med kontanter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="7F185BA3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007C2FBA" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att hantera kontanter är förknippat med risk att utsättas för rån eller annan brottslighet. I takt med att både säkerheten kring kontanthantering och elektroniska betalningsmedel som kortbetalning ökat samt att många bankkontor avvecklat manuell hantering av kontanter har även antalet rån av bankkontor och värde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">transporter minskat och är numera mycket ovanliga. Även antalet rån mot andra verksamheter har minskat men trots att antalet anmälda butiksrån nästan halverats genomförs fortsatt rån mot </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>dessa verksamheter. Målet för butiksrånen är ofta mer varierat än enbart kontanter, eftersom den ökade medvetenheten kring risker med kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tanthantering har minskat incitamenten att begå rån i syfte att komma över kontanter. Trots utvecklingen så finns det fortsatt en högre risk för verksamheter som hanterar kontanter än för de som är kontantfria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648071ED" w14:textId="6F51DDFC" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontanter innebär även en risk för penningtvätt. För att kunna använda brottsvinster i den legala ekonomin har kriminella ett behov av att dölja ursprunget av pengarna. Penningtvätt handlar om att bryta spårbarheten mellan brott och brottsvinster. En betalning med kontanter är anonym i jämförelse med en digital betalning vilket medför att kontanter är ett attraktivt betalningsmedel i den illegala ekonomin. Enligt Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hetens rapport Penningtvätt genom utförsel av kontanter (2023) är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> transport av kontanter över landgränser ett vanligt led i penningtvätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>upplägg. I ett internationellt kriminellt kretslopp finns stora behov av att flytta kontanter. Enligt Polismyndigheten bedöms miljardbelopp årligen transporteras ut ifrån Sverige, där penningtvätt och återinvestering i ny brottslighet uppges vara vanliga syften. De flesta kriminella nätverk som har hög kapacitet använder även företag som plattformar i någon utsträckning för sina brottsupplägg (Polismyndighetens rapport Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">polisen informerar – Kriminella nätverk tvättar pengar genom företag från 2024). Genom att kontrollera, infiltrera eller själva driva företag kan kriminella aktörer utnyttja verksamheterna som fasader för brottsupplägg och storskalig penningtvätt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9F78BA" w14:textId="227723E6" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regelverket, åtgärderna och arbetet mot penningtvätt har succesivt byggts ut. År 2024 beslutade EU om ett nytt regelverk som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> omfattar beloppsgränser för kontanta betalningar. I arbetet mot penningtvätt har de företag vars verksamhet är förknippad med särskild risk för att utnyttjas för ändamålet, verksamhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utövarna, en central roll genom deras skyldigheter att ha kännedom om och övervaka sina kunder samt rap</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>portera misstänkt penningtvätt och finansiering av terrorism till Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten. Det är hos verksamhetsutövarna – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kreditinstituten – som transaktionerna sker och det är därför även många av de förebyggande verktygen finns för att förhindra att brottsvinster placeras och flyttas vidare.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727DBA88" w14:textId="2DF3B0D1" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att försvåra penningtvätt är ett viktigt verktyg för att göra kriminella aktiviteter mindre lönsamma. Arbetet mot penningtvätt är därför en central i del i arbetet med att bekämpa den kriminella ekonomin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1512D259" w14:textId="5DB8A36D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc224204380"/>
+      <w:r>
+        <w:t>Kontantkedjans betydelse för kontanters funktionssätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="24335E65" w14:textId="0F6283E3" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0095788A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00026C10">
+        <w:t xml:space="preserve">Kontantanvändningen i samhället har trots åtgärder fortsatt att minska. Om minskningen fortsätter riskerar kontanter på sikt att sakna reell betydelse som betalningsmedel. För att kontanter även fortsättningsvis ska vara ett fungerande betalningsmedel krävs att alla delar av kontantkedjan fungerar, vilket </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00026C10">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00026C10">
+        <w:t xml:space="preserve"> innebär att det är möjligt att betala med kontanter och tillgång till kontanttjänster. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I denna proposition föreslås två åtgärder för att stärka kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tanternas funktionssätt (avsnitt 5 och 6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669B4438" w14:textId="4ED7154A" w:rsidR="00FC3AAE" w:rsidRPr="0095788A" w:rsidRDefault="00FC3AAE" w:rsidP="0095788A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD4188">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att propositionens titel bör vara Åtgärder för att stärka kontanternas funktion. Förslagen i propositionen tar emellertid inte sikte på åtgärder för att stärka kontanters funktion som lagligt betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsmedel utan tar i stället sikte på åtgärder för att stärka kontanternas funk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sätt inom ramen för de olika leden i kontantkedjan, dvs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058281B">
+        <w:t>kontantutgivning, depåverksamhet, uppräknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0058281B">
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0058281B">
+        <w:t>samhet, kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0058281B">
+        <w:t>transporter, försäljning av kontanter, tillgång till kontanter och betalning med kontanter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Mot den bakgrunden anser regeringen att titeln Åtgärder för att stärka kontanters funktionssätt fångar den samlade innebörden av propositionens förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E6737E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc216969367"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc224204381"/>
+      <w:r>
+        <w:t>Skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="1EE972E1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE8EDDD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Livsmedelsbutiker och apotek ska vara skyldiga att ta emot kontanter som betalning för försäljning av varor och tjänster på fysiska för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sälj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsställen som har bemannad kassa. Skyldigheten ska inte gälla om säkerheten för personal inte kan upprätthållas eller om det finns risk för att livsmedelsbutiker eller apotek behöver läggas ner. En aktör ska kunna neka att ta emot kontant betalning vid en enskild försäljning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFA261C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC1E2A">
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D94A629" w14:textId="6DE06628" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorians</w:t>
+      </w:r>
+      <w:r w:rsidDel="006240AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stämmer i allt väsentligt överens med re</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>geringens förslag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1F01">
+        <w:t xml:space="preserve"> I promemorian föreslås att den nya skyldigheten ska regleras i betaltjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004B1F01">
+        <w:t>lagen. Vidare föreslås i promemorian ytterligare begränsningar och undantag från skyldigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258EB3E4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC1E2A">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E980958" w14:textId="65B3D06C" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003876C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>E-hälsomyndigheten,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7B3E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dagligvaru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002F7B3E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>handel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10905">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E022E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker eller har inget att invända mot för</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71D43">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">slaget.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AB54CD" w14:textId="5AAB0E57" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F0690">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0690">
+        <w:t xml:space="preserve">avstyrker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget och anser – likt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sparbankernas Riksförbund </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – att en </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_Hlk214534967"/>
+      <w:r>
+        <w:t>skyldighet att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t xml:space="preserve"> förutsätter att det finns tillräckligt underlag för att kunna ta ställning till förslagen och efterfrågar en bredare analys som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattar den digitala utvecklingen och risker för bl.a. penningtvätt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00286485">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polis</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00286485">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C61C9">
+        <w:t xml:space="preserve"> fram</w:t>
+      </w:r>
+      <w:r>
+        <w:t>håller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C61C9">
+        <w:t xml:space="preserve"> att arbetet för finansiell inkludering och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C61C9">
+        <w:t>stärka den civila beredskapen behöver balanseras mot de risker som hanteringen och användningen av kontanter innebär ur ett brotts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C61C9">
+        <w:softHyphen/>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C61C9">
+        <w:t>kämpande perspektiv, främst riskerna för penningtvätt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>inspek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionen framför att vissa konsument</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grupper som i dagsläget är beroende av kontanter skulle ha mer nytta av åtgärder som gör det möjligt för dem att bli digitalt inkluderade eller enklare och mer användarvänliga digitala verktyg. Vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B86658">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00851320">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FB9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västra Götaland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E421E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att det är oklart hur förslaget förhåller sig till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> EU:s nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:lastRenderedPageBreak/>
+        <w:t>penningtvättsregelverk, som bl.a. omfattar en övre gräns för kontanta be</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve">talningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE1229A" w14:textId="630ECD22" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000960BD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Livsmedelsverke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00566BD9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och Sparbankernas Riksförbund anser att själv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">reglering är att föredra framför lagstiftning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71DF9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71DF9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>poteksförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller att apotekens beredskap är beroende av det omgivande sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hället, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> den digitala infrastrukturen, för att kunna fungera under kris och krig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F93787" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1AB6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tandvård- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3EBE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>läkemedelsförmånsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088210F">
+        <w:t>Svensk Dagligvaruhandel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088210F">
+        <w:t>Svensk Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71DF9">
+        <w:t>Sveriges Apoteks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71DF9">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förening </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att det finns behov av begränsningar av </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Hlk214535143"/>
+      <w:r>
+        <w:t>skyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD3F7C2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47161">
+        <w:t xml:space="preserve">Finansinspektionen och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC78D0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svenska Bank</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DC78D0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>föreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47161">
+        <w:t xml:space="preserve"> framför</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47161">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en skyldighet att ta emot kontant betalning inte bör regleras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47161">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47161">
+        <w:t>etaltjänstlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D48C6C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00660FB4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillväxtverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00660FB4">
+        <w:t>framför att begreppet dagligvaror bör användas i stället för livsmedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751BAE86" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Post- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00133F8E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> väcker frågor om tillsynens karaktär. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420339BA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="0099763C" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A72A1B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Revisorsinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det inte är en ändamålsenlig avgränsning att skyldigheten att ta emot kontant betalning är begränsad till de butiker och apotek som omfattas av krav på extern revisor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CA5AEE" w14:textId="6F51FDA3" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0052">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flera </w:t>
+      </w:r>
+      <w:r w:rsidDel="00AC0052">
+        <w:t>remissinstanser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0052">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC0052">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Funktionsrätt Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Konsument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verket, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sverige AB,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3228">
+        <w:t>Länsstyrelsen i Västra Götaland,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D939FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för samhällsskydd och beredskap (MSB)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D939FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D939FA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>banken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>polisen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framhåller att tillämpningsområdet för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0052">
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behöver breddas så att fler områden eller varor omfattas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0F2571" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="0099763C" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett fåtal remissinstanser </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E16C3B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0F07">
+        <w:t xml:space="preserve">anser att det bör införas en allmän </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skyldighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA0F07">
+        <w:t>att ta emot kontanter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661C36BE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636CF6EE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00E7232A" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915A96">
+        <w:t>skyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att acceptera kontantbetalning införs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6649F57B" w14:textId="3EDE2B57" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har som mål att alla i samhället ska kunna ha tillgång till grundläggande betaltjänster. Kontanter har trots den minskade använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen fortsatt en särställning på betalningsmarknaden, vilket framförs av flera remissinstanser och i olika undersökningar. Det finns också fortsatt en generell efterfrågan på kontanter hos konsumenter och företag, även om andra betalmedel används i allt större omfattning. Kontanternas sär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställ</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ning beror inte bara på att det är ett lagligt betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel som tillhandahålls av staten vars värde staten också ytterst garanterar utan även på att kontanter till sin fysiska form besitter vissa egenskaper som få andra betalmedel har. Kontanter är därför ett mer lättillgängligt betalningsmedel för personer som av olika skäl inte kan använda digitala betalningsmedel. Kontanter kan också vara ett användbart betalningsmedel i situationer där den enskilde behöver stöd för att handla och inte själv hanterar be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>talningen. Kontanter har även en funktion i beredskaps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hänseende som ett av flera betalningsmedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5B548A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005F01A1" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0046550D">
+        <w:t xml:space="preserve">Trots skyldigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kreditinstitut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046550D">
+        <w:t>att tillhandahålla kontanttjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som trädde i kraft den 1 januari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046550D">
+        <w:t xml:space="preserve"> 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046550D">
+        <w:t xml:space="preserve"> har kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0046550D">
+        <w:t>användningen fortsatt att minska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:t>. Om tillgång</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:t xml:space="preserve"> till kontanter fortsätter att minska kan kontanter på sikt riskera att sakna reell betydelse som betalningsmedel. Därmed finns risk för att den av riksdagen och regeringen fastställda målsättningen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:lastRenderedPageBreak/>
+        <w:t>alla i samhället ska ha tillgång till grund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:softHyphen/>
+        <w:t>läggande betaltjänster till rimliga priser inte kommer att kunna säkerställas i fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:softHyphen/>
+        <w:t>tiden. En sådan utveckling innebär allvarliga problem för samhället i stort som inte bara har att göra med utanförskap och bristande integritet för delar av befolkningen utan också med säkerhet, beredskap och effektivitet på betalningsmarknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C6F857" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5EC0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen mot den ovan angivna bakgrunden att det är viktigt att slå vakt om kontanters funk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tionalitet som betalningsmedel. Detta förutsätter att det är möjligt att betala med kontanter, framför allt för de varor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83190">
+        <w:t>och tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som är av den mest grundläggande behovsnaturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C320302" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Möjligheten att betala med kontanter skiljer sig åt mellan olika sektorer, där den största kontantacceptansen finns inom detaljhandeln med livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nödvändiga varor. Regeringen anser – i likhet med promemorian – att en förebyggande lagstiftning bör införas för att säkerställa kontanters fort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>satta funktionalitet i fråga om livsmedelsbutiker och apotek. Syftet är att säkerställa att dagens möjligheter till kontant betalning i livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">butiker och på apotek kan upprätthålls även framöver. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70372">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För att kontanters funktion ska kunna garanteras i händelse av störningar är det en förutsättning att det finns strukturer som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70372">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>upprätthåll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70372">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s under normal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a förhållanden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70372">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, så </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70372">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontanter kan vara ett av flera betalningssätt under höjd beredskap eller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fredstida </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70372">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>kris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>situationer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AA6907" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian görs överväganden om att skyldigheten att ta emot kontant betalning bör gälla för livsmedelsbutiker och apotek som omfattas av krav på att anlita extern revisor. Det lämnas emellertid inte några för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattningsförslag. I likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01EC2">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Revisors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A01EC2">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>inspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen att en sådan begränsning inte framstår som ändamålsenlig, eftersom förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sättningarna för revisionsplikt för vissa företag kan variera från år till år.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158BEA6B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När det särskilt gäller apotek är det lika viktigt för allmänheten att inköp läkemedel eller egenvårdsprodukter som säljs receptfritt över disk på apotek, där det kan göras i samråd och konsultation med kvalificerad personal, kan göras med kontanter på samma sätt som de läkemedel som ordinerats via receptförskrivning från en läkare. Genom att alla varor och tjänster på apotek och i livsmedelsbutiker omfattas ökar även förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sägbarheten för var och vilka varor som är möjliga att betala kontant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ACB92E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bör därför införas en skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning. Skyldigheten bör gälla fysiska försäljnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ställen med bemannad kassa. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_Hlk214537052"/>
+      <w:r>
+        <w:t>Skyldigheten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t xml:space="preserve"> bör gälla för köp av alla varor i butiken eller apoteket. Skyldigheten riktar sig mot livsmedelsbutiker och apotek och innebär ingen rättighet för konsumenter att betala med kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tanter i varje enskilt fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0448D6EE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651065">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4DA5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svenska Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4DA5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>föreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att skyldigheten att ta emot kontant betalning inte bör regleras i betaltjänstlagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796A2B4B" w14:textId="6C3179FA" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Betaltjänstlagen innehåller – utöver bestämmelser om tillhandahållande av betaltjänster, betalkonto med grundläggande funktioner och tillsyn över och ingripanden mot betalningsinstitut och registrerade betaltjänster – bestämmelser om skyldigheten att tillhandahålla kontanttjänster (9 kap.). Dessa bestämmelser – som inte har en självklar placering i betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänst</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lagen – har emellertid en koppling till tillhandahållande av betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">konto med grundläggande funktioner och betalkonto. Den nu aktuella skyldigheten har ingen sådan koppling. Med hänsyn till detta och till att det inte heller </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>finns någon sektorslagstiftning som de föreslagna be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melserna kan placeras i, bör bestämmelserna tas in i en ny lag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790BDD58" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00637AB7" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tillväxtverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637AB7">
+        <w:t xml:space="preserve"> framför att begreppet dagligvaror bör användas i stället för begreppet livsmedel. Även om begreppen till stor del är överlappande bidrar begreppet livsmedel till en större tydlighet avseende syftet med regleringen. Skyldigheten att ta emot kontant betalning bör därför gälla för livsmedelsbutiker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573777F9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00606BF3" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vissa remissinstanser väcker frågor om en utvidgad skyldighet att ta emot kontant betalning. Frågan om det finns behov av en utvidgad skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het bör emellertid prövas från sektor till sektor och ryms inte inom ramen för lagstiftningsärendet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060260CE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa undantag och begränsningar från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3E62">
+        <w:t>skyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behövs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24486E0B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I promemorian föreslås att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3E62">
+        <w:t>skyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska begränsas på vissa sätt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att den ska gälla för aktörer som godtar betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsinstrument som omfattas av betaltjänstlagen, t.ex. betal- och kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kort. Regeringen anser att det är mer ändamålsenligt att skyldigheten gäller oavsett vilka övriga betalningsmedel som accepteras, eftersom en skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het att ta emot kontant betalning som utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">punkt bör gälla i alla livsmedelsbutiker och apotek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B2601C" w14:textId="0CA23852" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vissa remissinstanser väcker frågor om risken för penningtvätt. Re</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>geringen konstaterar emellertid att syftet med en skyldighet att ta emot kontant betalning är att säkerställa att de mest grundläggande varorna och tjänsterna ska kunna betalas kontant. Det finns därför inte behov av att göra större betalningar med kontanta medel. Regeringen anser därför – i likhet med promemorian – att det bör införas en beloppsgräns. Genom beloppsgränsen minskar risken för att skyldigheten leder till en betydande ökning av dagskassorna i förhållande till nuvarande nivå som dels kan vara attraktivt mål för kriminella aktörer, dels innebära betydande kostnads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ökningar för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hanteringen. Beloppsgränsen</w:t>
+      </w:r>
+      <w:r w:rsidDel="00BE66AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>minskar även risken för penningtvätt. Regeringen anser därför att skyldighetenen bör begränsas till att ta emot kontant betalning upp till högst 0,1 prisbasbelopp och inte fler än 25 mynt. Livsmedelsbutiker och apotek har alltså fortsatt möjlighet men ingen skyldighet att ta emot större kontanta betalningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1DC9EC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00851320">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E1FB9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västra Götaland</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E421E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E421E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>styrelsen i Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att det är oklart hur förslaget förhåller sig till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86658">
+        <w:t xml:space="preserve"> EU:s nya penningtvättsregelverk, som bl.a. omfattar en övre gräns för kontanta betalningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Den föreslagna</w:t>
+      </w:r>
+      <w:r w:rsidDel="00E84B4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyldigheten är en särreglering i förhållande till bestämmelserna i EU:s nya penning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tvätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regelverk, som ska tillämpas först fr.o.m. sommaren 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D81B9A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vissa remissinstanser – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC1AB6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tandvård- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3EBE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>läkemedelsförmånsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651065">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svensk Dagligvaruhandel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651065">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svensk Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651065">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sveriges Apoteks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651065">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>förening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71DF9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>– anser att det finns behov av begränsningar av skyldigheten att ta emot kontant betalning, bl.a. utifrån ökade risker och säkerheten för personal och ökade kostnader för kontanthantering som innebär att förslagen inte leder till att verksamheter behöver avvecklas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076265D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00472841">
+        <w:t>Sveriges Apoteksförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att ökade kostnader för kontanthantering kan påverka apoteks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">branschens lönsamhet, eftersom apotekens omsättning i allt väsentligt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>utgörs av försäljning av recept</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>belagda läkemedel som ingår i läkemedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förmånen och dessa har en bestämd prissättning och handelsmarginal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA7DDFA" w14:textId="4C6ABF73" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser – i likhet med promemorian och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009770FE">
+        <w:t xml:space="preserve"> remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009770FE">
+        <w:t>instanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – att det finns behov av begränsningar av skyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:r w:rsidDel="00431DB4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen bedömer att det därför bör införas ett undantag från skyldigheten om</w:t>
+      </w:r>
+      <w:r w:rsidDel="000A7BE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>risker, som upprepande rån, medför att det inte med rimliga medel går att upprätthålla säkerheten för verksamhetens personal</w:t>
+      </w:r>
+      <w:r w:rsidDel="000A7BE6">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidDel="000A7BE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kostnaden för kontanthantering är så stor att det finns risk för att livsmedelsbutiker och apotek behöver läggas ner och därmed leda till försämrad service. Det bör också införas ett undantag från skyldigheten att ta emot kontant betalning vid enskilda försäljningar. En livsmedelsbutik eller ett apotek bör</w:t>
+      </w:r>
+      <w:r w:rsidDel="00AE26DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>få vägra att ta emot kontanta be</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tal</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningar vid enskilda försäljningar, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om det på grund av tillfälliga om</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ständigheter inte finns förutsättningar för att ta emot kontanta betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar vid enskilda försäljningar. Det kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gälla om kassan är full och för</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>säljningsstället inte kan ta emot fler sedlar eller mynt. Det kan även handla om att en kund gör upprepade köp under en begränsad tid och där det finns skäl att misstänka penningtvätt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC4ADD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFBA367" w14:textId="57FF16A6" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Livsmedelsbutiker och apotek ansvarar för </w:t>
+      </w:r>
+      <w:r w:rsidDel="000A05E4">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyldigheten att ta emot kontant betalning uppfylls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB86941" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian finns överväganden om behovet av att en myndighet – Post- och telestyrelsen eller en läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelse – utövar tillsyn över skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten att ta emot kontant betalning. Det lämnas emellertid inga för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fatt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsförslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AABD59" w14:textId="363F8CA0" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C54CB">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Livsmedelsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84898">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sparbankernas Riksförbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är inne på att skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten bör ha karaktär av självreglering, dvs att det är livsmedelsbutikerna och apoteken som avgör om de omfattas av skyldigheten att ta emot kontant betalning, medan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6B0D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> väcker frågor om till</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">synens karaktär. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612EFE42" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I dagsläget accepterar de allra flesta livsmedelsbutiker och apotek kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tant betalning men på vissa försäljningsställen har det av olika skäl, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> upprepade rånförsök, bedömts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C44C64">
+        <w:t>finnas skäl att inte ta emot kontanter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B00F3CF" w14:textId="49DE4220" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med hänsyn till den goda kontantacceptansen hos berörda aktörer anser regeringen att det i nuläget inte finns behov av en tillsynsstruktur på området. I likhet med Livsmedelsverket och Sparbankernas Riksförbund anser regeringen att de berörda företagen själva bör ansvara för att säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ställa att skyldigheten uppfylls så att det går att betala med kontanter på de aktuella försäljningsställena. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009770FE">
+        <w:t>Regeringen bedömer att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samheter som omfattas av skyldigheten, likt i dag, på ett välgrundat och väl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">motiverat sätt kommer att kunna avgöra när och var det finns behov av begränsningar av skyldigheten att ta emot kontant betalning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110573E9" w14:textId="7014C195" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00D77F91">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6725">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framstår det som diskutabelt att införa en lagstiftning som ålägger privata subjekt en skyldighet som de redan uppfyller till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>freds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställande. Några tecken på en försämring inom det området har, framhåller Lagrådet, inte försports. Lagrådet konstaterar också att det inte föreslås någon tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>struktur eller sanktioner samt att den nya lagen är närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rättslig och att den föreslagna skyldigheten alltså inte motsvaras av någon rättighet för konsumenter dvs att en näringsidkare inte </w:t>
+      </w:r>
+      <w:r w:rsidR="001D7821">
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ställas till svars civil</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rättsligt av en konsument. Lagrådets slutsats blir att den nya lagen är </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>onödig och dess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utom verkningslös. Lagrådet avstyrker därför den nya lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0B5E98" w14:textId="503EAA9C" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00E91154">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som Lagrådet framhåller är kontantacceptansen på det aktuella området – livsmedelsbutiker och apotek – god. Men användningen av kontanter i samhället i stort har fortsatt att minska trots vidtagna åtgärder (se avsnitt 4). När allt färre kunder betalar kontant minskar även försäljarnas incitament att acceptera kontant betalning och kostnaden per kontant betalning ökar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047BB7">
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillgången till, och an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047BB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047BB7">
+        <w:t xml:space="preserve"> kontanter fortsätter att minska kan kontanter på sikt riskera att sakna reell betydelse som betalningsmedel.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:t xml:space="preserve">Därmed finns risk för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825B63">
+        <w:t>målsättningen som riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00825B63">
+        <w:t>dagen fastställ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:t>att alla i samhället ska ha tillgång till grund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:softHyphen/>
+        <w:t>läggande betaltjänster till rimliga priser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:t xml:space="preserve"> inte kommer att kunna säkerställas i fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13D57">
+        <w:softHyphen/>
+        <w:t>tiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047BB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Att invänta ytterligare minskad kontantanvändning i samhället i all</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mänhet eller i livsmedelsbutiker eller apotek i synnerhet innan åtgärder vidtas mot livsmedelsbutiker och apotek skulle sannolikt innebära större förändringar och kostnader för dessa aktörer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047BB7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i jämförelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047BB7">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en skyldig</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>het att bi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>behålla dagens möjligheter till kontant betalning. Regeringen anser därför att det finns skäl att vidta förebyggande åtgärder för att säker</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ställa att dagens möjligheter till kontant betalning för de mest nödvändiga varor och tjänsteter bibehålls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7838C448" w14:textId="3E8357D1" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00E91154">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den nya lagen har näringsrättslig karaktär men det föreslås inte någon tillsynsstruktur eller några sanktioner om </w:t>
+      </w:r>
+      <w:r w:rsidDel="00C5085A">
+        <w:t>skyldigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte uppfylls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0030EAE2" w14:textId="6A3B73E5" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003A48B5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den föreslagna skyldigheten är förenad med vissa begränsningar och undantag och det är de aktörer som omfattas av den nya lagen – inte det allmänna – som har bäst förutsättningar att avgöra hur skyldigheten ska uppfyllas i enskilda fall. Med hänsyn härtill och till den i dagsläget goda kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">acceptansen på området framstår det inte som ändamålsenligt att förena den föreslagna skyldigheten med ett </w:t>
+      </w:r>
+      <w:r w:rsidR="007E49DF">
+        <w:t>förfarande som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att en förvaltningsmyndighet ska utöva tillsyn över och ingripa mot livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">butiker och apotek vid påstådda överträdelser av den nya lagen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E7FD51" w14:textId="6FAF8903" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc216969368"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc224204382"/>
+      <w:r>
+        <w:t>Utvidgning av skyldigheten att tillhandahålla kontanttjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="09EDC899" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="0007496F" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc216969369"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc224204383"/>
+      <w:r>
+        <w:t>Platser för kontantinsättningar för konsumenter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="02354398" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_Hlk208226976"/>
+    </w:p>
+    <w:p w14:paraId="506EBF90" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Hlk209095318"/>
+      <w:r w:rsidRPr="00CC6F08">
+        <w:t>Kreditinstitut ska vara skyldiga att i betryggande utsträckning i hela landet tillhandahålla platser för kontantinsättningar för konsumenter.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="43B7CAA3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE59917" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00E2583C" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bör inte införas ett avgiftstak för platser för kontantinsättningar för konsumenter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2F0B4F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD1843B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förslaget och bedömningen i promemorian stämmer delvis överens med regeringens förslag och bedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205DE4">
+        <w:t>I promemorian bedöms att det finns ett behov av reglering av avgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CA9D8D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620B2D6C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690E63">
+        <w:t>Flertalet remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00975F50">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Myndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975F50">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13F44">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SPF Seniorerna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker eller har inget att invända mot förslaget eller bedömningen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DA642B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00314C0F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177BBF">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">anser att det inte finns behov av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en reglering av avgifterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1241C0F5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Myndigheten för delaktighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610C33">
+        <w:t>fram</w:t>
+      </w:r>
+      <w:r>
+        <w:t>håller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610C33">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610C33">
+        <w:t>t det är viktigt att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">instituten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610C33">
+        <w:t>tar et</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610C33">
+        <w:t xml:space="preserve"> större ansvar för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>även de som har svårt att använda digitala betalningssätt ska få stöd och möjlighet att genomföra betalningar samt att fler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610C33">
+        <w:t xml:space="preserve"> i samhället ska få tillgång till och kunna använda digitala betalmedel i praktiken.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5906">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4CFF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006549F4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D024A">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D024A">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">föreningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lyfter fram att det finns andra betalningssätt än kontanter för att motverka digitalt utanförskap vad gäller bank- och betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> genom att de digitala tjänsterna görs tillgängliga till fler oavsett funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nedsättning, ålder eller modersmål. Svenska Bank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreningen framför att de tillsammans med sina medlemmar driver ett projekt om finansiell inkludering som innebär att säkra tillgängligheten till brevgiro över tid, öka tillgängligheten till betalkonto och öka tillgängligheten till bank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänster för ställföreträdare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9429BA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690E63">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7211C3A5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003519FB">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 9 kap. betaltjänstlagen finns bestämmelser skyldigheten att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hålla kontanttjänster (se avsnitt 4.1). Det innebär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">institut ska tillhandahålla platser för kontantuttag för konsumenter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8B938B" w14:textId="1030B02C" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0081451A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansförbundet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4CFF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006549F4">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4CFF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svenska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A5906">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bankföreningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lyfter fram att det finns andra betalningssätt än kontanter för att motverka digitalt utanförskap vad gäller bank- och betalningstjänster, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> genom att de digitala tjänsterna görs tillgängliga till fler oavsett funktionsnedsättning, ålder eller moders</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mål. För konsumenter som inte kan använda sig av digitala betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel kan kontanter emellertid vara ett mer lättillgängligt betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel, tex. om den enskilde behöver hjälp av någon annan för att handla livsmedel eller läkemedel. Trots den minskade kontantanvändningen finns det en fortsatt efterfrågan hos konsumenter på kontanttjänster.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574125">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Strax under en tredjedel anser att de inte skulle klara sig utan kontanter i dagens samhälle. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F977F7">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nna fortsatta efterfrågan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F977F7">
+        <w:t xml:space="preserve">förutsätter att det finns tillgång till tjänster som gör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det möjligt för konsumenter att både ta ut och sätta in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046550D">
+        <w:t xml:space="preserve"> kontanter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tillgången till kontanttjänster är en viktig del för att möjliggöra att regeringens mål om att alla i samhället ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F35D3">
+        <w:t>kunna ha tillgång till grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F35D3">
+        <w:t>läggande betaltjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA8060D" w14:textId="7C17D40E" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I dag är kreditinstitut skyldiga att tillhandahålla platser för insättning av kontanter till företag men inte till konsumenter. Tjänsterna för företag är till viss del även tillgängliga för konsumenter och </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> insättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>auto</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mater nyttjas till stor del av konsumenter. I takt med att färre bankkontor hanterar kontanter har insättningsautomaterna blivit viktigare för kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sumenters möjligheter att sätta in kontanter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2091">
+        <w:t>Sedan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skyldigheten att till</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>handahålla kontanttjänster infördes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2091">
+        <w:t xml:space="preserve"> 2021</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har en lägre andel av be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>folk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen längre än 25 kilometer till närmaste plats för både uttag och in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning men samtidigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6040">
+        <w:t>så har antalet platser minskat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500D0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FCF04C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00DC320B" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot den angivna bakgrunden anser regeringen – i likhet med prome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>morian – att det bör införas en skyldighet för kreditinstitut att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hålla även platser för kontantinsättningar för konsumenter. Syftet med förslaget är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360ABF">
+        <w:t xml:space="preserve">säkerställa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00492FFE">
+        <w:t xml:space="preserve">en lägsta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D150F1">
+        <w:t xml:space="preserve">nivå för konsumenters tillgången till kontanttjänster i hela landet, oavsett efterfrågan. Det är också i linje med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU:s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D150F1">
+        <w:t xml:space="preserve"> mål att samtliga konsumenter i en medlemsstat ska ha tillgång till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sådana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D150F1">
+        <w:t xml:space="preserve"> tjänster utan att tvingas resa långt från sina hem för att nå dem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082252D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Samma geografiska fördelning som gäller för tillhandahållande av platser för dagskasseinsättningar för företag bör gälla för platser för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättningar för konsumenter, dvs. att högst 1,22 procent av befolkningen ska ha längre än 25 kilometer till närmaste plats för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9B69B3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorian innehåller överväganden om förutsättningarna för insätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning av kontanter, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i fråga om avgifter och beloppsgränser (limiter) per insättning och över tid. Det lämnas emellertid inga författnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E32ECEA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelserna i 9 kap. betaltjänstlagen vilar på förutsättningen att platser för kontanttjänster ska vara tillgängliga, dvs. ha rimliga öppettider och avgifter samt vara användarvänliga, dvs. för personer med funktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nedsättning. I likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B52E3C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finansinspektionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA40F7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>och Svenska Bank</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DA40F7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>förening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DA40F7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>anser regeringen att det inte finns skäl att frångå den ordningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B7B4A3" w14:textId="3D0CB03D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontanter och även kontant betalningsförmedling, dvs. manuell service för att betala räkningar med kontanter, kan fylla en viktig roll för de per</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>soner som av olika anledningar inte kan hantera elektroniska betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>medel. Det finns ingen skyldighet för kreditinstituten att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla kontant betalningsförmedling. Möjligheterna till kontant betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">medling har minskat de senaste åren, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som en konsekvens av att de flesta bankkontor har avvecklat hantering av kontanter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C998CB6" w14:textId="3E1D794F" w:rsidR="00FC3AAE" w:rsidRPr="00360ABF" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC11E9">
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller att man avser</w:t>
+      </w:r>
+      <w:r w:rsidDel="006878B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>säkra tillgängligheten till brevgiro över tid, att öka tillgängligheten till betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">konto och att öka tillgängligheten till banktjänster för ställföreträdare. Regeringen anser – i likhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414448">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Myndigheten för delaktighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11A3">
+        <w:t xml:space="preserve">det är viktigt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kreditinstituten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11A3">
+        <w:t xml:space="preserve"> tar ett större ansvar för att alla i samhället ska få tillgång till och kunna använda digitala betal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C11A3">
+        <w:t>medel i praktiken.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det är samtidigt viktigt att det fortsatt finns möjlighet att betala räkningar med kontanter för de som av olika anledningar har svårt att hantera befintliga elektroniska be</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tal</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningsmedel. Regeringen avser att fortsatt följa utvecklingen på betal</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">marknaden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B7DE23" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc216969370"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc224204384"/>
+      <w:r>
+        <w:t xml:space="preserve">Tjänster för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C37748">
+        <w:t>växelhantering och dagskasseinsättning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="3DD1AB26" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9FA0C1" w14:textId="0A8A2B4C" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00125AC2">
+        <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00125AC2">
+        <w:t xml:space="preserve">handahåller betalkonton </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till företag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00125AC2">
+        <w:t>ska tillhandahålla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t xml:space="preserve"> behovs</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t xml:space="preserve">anpassade </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">och även i övrigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t>lämpliga tjänster för växelhantering och dags</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t>kasse</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t>insättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för företag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E6DEB0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B82760">
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F9BFDB" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bör inte införas ett avgiftstak för tjänster för växelhantering och dagskasseinsättning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30421E0F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7387F5B2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förslaget i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833B4B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">stämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">i huvudsak överens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833B4B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">med regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833B4B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>men har en annan lagteknisk utformning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833B4B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00833B4B" w:rsidDel="00755689">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t xml:space="preserve">förslås </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>skyldigheten att tillhandahålla platser för dagskasseinsättningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC" w:rsidDel="000B4097">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>tas bort</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dels att ett avgiftstak införs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E99C1C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A16AE1F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7785">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7785">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svensk Dagligvaruhandel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7785">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svensk Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7785">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tillväxtverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7785">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Transportstyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, tillstyrker förslaget eller har inget att invända mot det.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1322ADD6" w14:textId="71ABB914" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finansinspektionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F450AD">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Svenska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ankföreningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve"> avstyrker förslaget. Finansinspektionen fram</w:t>
+      </w:r>
+      <w:r>
+        <w:t>håller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve">i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945D3F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Finansförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945D3F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finansiell ID-teknik </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BID</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945D3F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve"> att kontanter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve"> att spårbarheten och kontroller försvåras i jämförelse med digitala betalningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve"> sakna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t xml:space="preserve"> en tillräcklig analys över </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de penning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tvätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>risker som förlaget kan medföra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Finansförbundet och Svenska Bank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreningen framför att även andra säkerhetsrisker som rån riskerar att öka med förslagen. Svenska Bankföreningen framhåller att det saknas en gångbar affärs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">modell för kontanttjänster och anser – i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00834279">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00834279">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sverige AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – att det bör vara staten som ansvarar för grundläggande infrastruktur för kontanttjänster. I alla händelser förordar Svenska Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreningen självreglering framför lagstiftning. Flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684336">
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87B0B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Säkerhetsskyddsföretagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och Svenska Bankföreningen, är kritiska mot avgiftstaket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3473A4AA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="008C59F5" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D05E5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D05E5">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sverige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915C2B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att förslaget behöver ge utrymme för att mark</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nadens aktörer att påverka tjänsternas utformning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5380D0E5" w14:textId="33776550" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Finansinspektionen och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB, väcker frågor om innebörden av olika former av be</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>gräns</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningar av förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDAB171" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D60422" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003519FB">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 9 kap. betaltjänstlagen finns bestämmelser skyldigheten att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hålla kontanttjänster (se avsnitt 4.1). Det innebär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">institut ska tillhandahålla platser för dagskasseinsättningar för företag. I promemorian föreslås att den nuvarande skyldigheten att tillhandahålla platser för dagskasseinsättningar för företag tas bort och ersätts med en skyldighet att erbjuda lämpliga och behovsanpassade tjänster för dagskasseinsättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54695C26" w14:textId="1A10B42D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Användningen av kontanter har minskat. När färre genomför betalningar med kontanter minskar även efterfrågan på den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t xml:space="preserve"> service och den infra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t>struktur som krävs för att erbjuda sådana tjänster i hela landet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t>vilket för</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t>stärker incitamente</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t xml:space="preserve"> att fortsätta att minska service och infrastruktur för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:lastRenderedPageBreak/>
+        <w:t>kontanttjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. För att kontanter ska kunna cirkulera i samhället krävs att infrastrukturen för kontanter fungerar, där företags möjlighet till dags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättningar utgör en central del. Insättning av dagskassor sker främst genom upphämtningstjänster, smarta kassaskåp eller i insättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>auto</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mater beräknat som antal platser.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06C7D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För företag som tar emot större voly</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mer av kontanter behövs oftast upphämtningstjänster, vilket i dags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läget erbjuds av i princip endast en aktör (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB) som inte har något reg</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lerat ansvar för att tillhandahålla dessa tjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690108CD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7CAD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7CAD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Transport</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E7CAD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>styrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002214FB">
+        <w:t xml:space="preserve"> att det är viktigt att slå vakt om kontanters funktionalitet som betalningsmedel. Detta förutsätter att det finns tillgång till tjänster som möjliggör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>insättning av dagskassor. När en central del av infrastrukturen tillhandahålls endast av en aktör som enligt gällande regelverk saknar skyldighet att tillhandahålla dessa tjänster blir kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kedjan sårbar. Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB upphör med sin verksamhet på området finns det en risk att insättningar av dagskassor endast tillhandahålls via platser för dagskasseinsättningar (insättningsautomater) som har beloppsgränser (limiter) som begränsar insättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">möjligheterna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3400C">
+        <w:t xml:space="preserve">Regeringen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7CAD">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sverige AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3400C">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C3400C">
+        <w:t xml:space="preserve">instituten bör ta ett större ansvar för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att erbjuda de tjänster av dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insättning som krävs för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C3400C">
+        <w:t>upprätthållandet av en fungerande infrastruktur för kontanter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BB88FF" w14:textId="23D509D4" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser i likhet med promemorian att det är viktigt att kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kedjan upprätthålls. Kreditinstitut bör därför tillhandahålla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3C0F">
+        <w:t xml:space="preserve"> behovs</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA3C0F">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA3C0F">
+        <w:t>passade och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3C0F">
+        <w:t xml:space="preserve"> i övrigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämpliga tjänster för dagskasseinsättningar. Till skillnad från prome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>morian anser regeringen emellertid att skyldig</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heten att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla platser för dagskasseinsättningar bör kvarstå i syfte att fortsatt säkerställa en spridning av tjänsterna över hela landet. Förslaget innebär därmed en komplettering av den befintliga skyldigheten som tydliggör att instituten i högre utsträckning än i dag bör tillhandahålla de tjänster för dagskasseinsättningar som företag som tar emot kontanta betalningar har behov av i syfte att minska sårbarheten i infrastrukturen och möjliggöra en fortsatt kontan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tacceptans. Det är också viktigt att in</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stitut understöder kontantcirkulationen i samhället, eftersom det bidrar till att upprätthålla förtroendet för instituten och det monetära systemet. Regeringen anser i likhet med Lagrådet att skyldigheten bör uttryck som behovsanpassade och </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67DDA">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i övrigt lämpliga för att förtydliga innebörden av den nya skyldigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20838764" w14:textId="3EE6C330" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås vidare att kreditinstitut ska tillhandahålla lämp</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>liga och behovsanpassade tjänster för växelhantering för företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EDB841" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F81C96" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att ta emot betalningar med kontanter behöver företag i allmänhet tillgång till växel. Utvecklingen avseende platser för dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar och förändringen från manuell till automatisk service har sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mantaget inneburit att möjligheterna att få tillgång till växelkassa minskat de senaste åren. I likhet med möjligheterna till upphämtning och deponering av dagskassa, är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB i princip ensam till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållare av tjänster för växelhantering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC286E7" w14:textId="162A4EF9" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser – i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009428B0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Dagligvaruhandel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009428B0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – att tillgång till tjänster för växelhantering är en grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förutsättning för att företag ska kunna hantera kontanta betalningar. Regeringen anser att det är viktigt att slå vakt om kontanters funktionalitet </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">som betalningsmedel. Detta förutsätter att det finns tillgång till tjänster som möjliggör för företag att ta emot kontant betalning, såsom tillgång till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008107D4">
+        <w:t xml:space="preserve">behovsanpassade och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008107D4">
+        <w:t xml:space="preserve">i övrigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämpliga tjänster för växe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lhantering. Till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C24AEA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansiell ID-teknik BID AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0712">
+        <w:t xml:space="preserve">kreditinstitut </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0712">
+        <w:t xml:space="preserve">tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t xml:space="preserve">behovsanpassade </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och även i övrigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0712">
+        <w:t>lämp</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001C0712">
+        <w:t>liga tjänster för växelhantering.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser även i likhet med </w:t>
+      </w:r>
+      <w:r w:rsidR="00705FF1">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att skyldigheten avseende tjänster för växelhantering bör ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ryckas som behovsanpassade och </w:t>
+      </w:r>
+      <w:r w:rsidR="00705FF1">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i övrigt lämpliga för att förtydliga innebörden av den nya skyldigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BE3E55" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som Svenska Bankföreningen är inne på bör den föreslagna ordningen ha karaktär av självreglering. Det innebär att det är det enskilda kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">institutet som avgör hur skyldigheten ska uppfyllas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746A2ABA" w14:textId="31888A3D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004949B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansförbundet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009428B0">
+        <w:t>Finansiell ID-teknik BID AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Svenska Bankföreningen och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0E2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller att förslaget ökar risken för penningtvätt och rån. Enligt regeringens mening har emellertid förslaget en utformning som ger kreditinstituten utrymme att beakta dessa risker vid uppfyllandet av de aktuella skyldigheterna. I promemorian föreslås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>att det ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> införas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t xml:space="preserve"> ett avgiftstak för tjänster för växel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hantering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>och dagskass</w:t>
+      </w:r>
+      <w:r>
+        <w:t>einsättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt promemorians förslag ska a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>vgifter få uppgå till högst en</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>procent av transaktionens värde vid en statisk plats för dagskass</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">einsättning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>eller högst två</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>procent av transak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t xml:space="preserve">tionens värde för annan tjänst för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dagskasseinsättning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>. Avgifter för till</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C2DEC">
+        <w:t>handahållandet av tjänster för växelkassa till juridiska personer ska få uppgå till det högsta värdet av antingen 150 kronor eller 5 procent av värdet av transaktionen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Flera remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684336">
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004949B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Säkerhetsskyddsföretagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och Svenska Bank</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">föreningen, är kritiska mot avgiftstaket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F61855" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelserna i 9 kap. betaltjänstlagen vilar på förutsättningen att kontanttjänster ska vara tillgängliga för konsumenter och företag, dvs. – såvitt nu är av intresse – att avgifterna är rimliga (prop. 2019/20:23 s. 55). Regeringen anser att det inte finns tillräckliga skäl för att frångå den ordningen och lämnar därför inte något förslag om avgiftstak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27104AF9" w14:textId="5E2C010D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås att skyldigheten att tillhandahålla de aktuella tjänsterna ska begränsas till sådana aktörer som bedöms lämpade att hantera kontanter i sin verksamhet eller omfattas av en skyldighet att ta emot kontant betalning (avsnitt 5). I promemorian finns också över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>väganden om beloppsgränser (limiter) per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA67CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>företag och dag för de aktuella tjänsterna, limiter för deponerade kontanter, hur länge en statisk plats för dagskasseinsättning får stå otillgänglig, huruvida en statisk plats som omfattas av privat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>personers möjlighet att göra insättningar av sedlar ska kunna användas av företag enligt samma villkor som för konsumenter och det civilrättsliga förhållandet mellan kreditinstitut och de som å institutens vägnar tillhandahåller tjänsterna. Det lämnas emellertid inte några för</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>fattnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förslag i dessa avseenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371900FC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser – i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Finansinspektionen och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sverige AB – att det inte framstår som ändamålsenligt att förena förslaget med sådana begränsningar och lämnar därför inte några förslag om det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554784CF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005758D6" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc216969371"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc224204385"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tillsyn och ingripande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="33BEDB0F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE68A78" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelserna om tillsyn över och ingripanden mot kreditinstitut som omfattas av skyldigheten att tillhandahålla kontanttjänster i betaltjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen ska anpassas till att skyldigheten utvidgas. Det innebär att Post- och telestyrelsens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t xml:space="preserve"> tillsyn </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska omfatta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t xml:space="preserve"> att kreditinstituten uppfyller sin skyldighet att tillhandahålla platser för kontantinsättningar för kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t xml:space="preserve">sumenter och att Finansinspektionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>ingrip</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t xml:space="preserve"> mot institut som inte uppfyller skyldigheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165AE407" w14:textId="33EC77DC" w:rsidR="00FC3AAE" w:rsidRPr="00A76360" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Post och telestyrelsens tillsyn ska också omfatta</w:t>
+      </w:r>
+      <w:r w:rsidDel="000E49DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att kreditinstituten uppfyller sin skyldighet att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t xml:space="preserve">behovsanpassade </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och även i övrigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>lämpliga tjänster för växelhantering och dagskasseinsättninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>. Tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na ska dock inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t xml:space="preserve">omfattas av bestämmelserna om ingripande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>, dvs. föreläggande om rättelse eller beslut om sank</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>tionsavgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EAB07E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4181A458" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bedömningen i promemorian stämmer i allt väsentligt överens med regeringens förslag. Promemorian innehåller dock inga lagförslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258AA441" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B053DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CC14C0" w14:textId="47A82874" w:rsidR="00FC3AAE" w:rsidRPr="003B347A" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A15DC">
+        <w:t>Flertalet remissinstanser tillstyrker bedömningen eller har inget att in</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006A15DC">
+        <w:t>vända mot den.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A44D9FF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="0004382B" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00766597">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att ansvar för att utöva tillsyn över att kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">institut uppfyller sina skyldigheter att tillhandahålla kontanttjänster bör flyttas från myndigheten till Finansinspektionen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6BFA15" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690E63">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F65C794" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Post- och telestyrelsen utövar tillsyn över att kreditinstitut uppfyller sina skyldigheter att tillhandahålla kontanttjänster, dvs. platser för kontantuttag för konsumenter och platser för dagskasseinsättningar för företag. Post- och telestyrelsen får förelägga instituten att lämna de uppgifter som myndigheten behöver för sin tillsyn. Om ett institut inte uppfyller sina skyldigheter ska myndigheten, med vissa undantag, överlämna ärendet till Finansinspektionen för ingripande genom föreläggande om rättelse och, om institutet inte vidtar rättelse, beslut om sanktionsavgift (9 kap. 2–12 §§ betaltjänstlagen).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA64B57" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelserna i 9 kap. 2–12 §§ betaltjänstlagen är en särreglering i förhållande till de allmänna bestämmelserna om tillsyn över och in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gripande mot kreditinstitut i 13 och 15 kap. lagen (2004:297) om bank- och finansieringsrörelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA50287" w14:textId="14EF1448" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorian väcker frågan om den nuvarande tillsynsstrukturen är den mest ändamålsenliga men föreslår inga ändringar. Det bör därför, som utgångspunkt, vara samma tillsynsstruktur för alla kontanttjänster. För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">slagen om att utvidga skyldigheten att tillhandahålla kontanttjänster till platser för kontantinsättning för konsumenter (se avsnitt 6.1) och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937C11">
+        <w:t>behovs</w:t>
+      </w:r>
+      <w:r w:rsidR="00685A0B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00937C11">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">anpassade och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00937C11">
+        <w:t xml:space="preserve">i övrigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämpliga tjänster för växelhantering och dagskassa för företag (se avsnitt 6.2) förutsätter emellertid att b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093BD6">
+        <w:t>estäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00524F87">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00093BD6">
+        <w:t>melserna om tillsyn över och ingripanden mot kreditinstitut som omfattas av skyldigheten att tillhandahålla kontanttjänster i 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093BD6">
+        <w:t xml:space="preserve">kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2–12 §§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093BD6">
+        <w:t>betal</w:t>
+      </w:r>
+      <w:r w:rsidR="00524F87">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00093BD6">
+        <w:t>tjänstlagen anpassas till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> den nya ordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015EB82F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Platser för kontantinsättningar för konsumenter bör i bestämmelserna i 9 kap. 2–12 §§ betaltjänstlagen behandlas på samma sätt som platser för kontantuttag för konsumenter och platser för dagskasseinsättningar för företag. Det innebär att Post- och telestyrelsen utövar tillsyn över att kreditinstituten uppfyller sin skyldighet att tillhandahålla platser för kontantinsättningar för konsumenter och att Finansinspektionen ingriper mot institut som inte uppfyller skyldigheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CC8CF6" w14:textId="339F2E41" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00386CB6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelserna om tillsyn över och ingripanden mot kreditinstitut i 9 kap. betaltjänstlagen innebär att sanktionsavgiften ska beräknas med ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gångspunkt i bristen på platser för kontanttjänster. Det innebär att det inte går att inordna den föreslagna skyldigheten att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t>behovs</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t xml:space="preserve">anpassade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och även i övrigt lämpliga tjänster för växelhantering och dags</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kassa till företag i en sådan ordning. Samtidigt har den aktuella skyldig</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heteten karaktären av självreglering. Det innebär att det är det enskilda kreditinstitutet som avgör hur skyldigheten ska uppfyllas. Mot den bak</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>grunden finns inte tillräckliga skäl för att överväga att införa be</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stämmelser om ingripande mot kreditinstitut som inte uppfyller skyldig</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heten. Post- och telestyrelsens tillsyn bör därmed också omfatta att kredit</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>instituten uppfyller sin skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t>behovs</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00834ADA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC32A1">
+        <w:t xml:space="preserve">passade </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och även i övrigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>lämpliga tjänster för växel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>hantering och dagskasse</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>sättninga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>. Tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>omfattas emellertid inte av bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00524F87">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t xml:space="preserve">melserna om ingripande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>, dvs. före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>läggande om rättelse eller beslut om sank</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003F26BC">
+        <w:t>tionsavgift</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27488174" w14:textId="3EF1324E" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom Svenska Bankföreningens rekommendation finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7E69">
+        <w:t xml:space="preserve">ett frivilligt initiativ om att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berörda företag ska säkerställa lämpliga och behovs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>passade tjänster som gör det möjligt att sätta in och ta ut kontanter på betalkonton till juridiska personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239AF414" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Frågan som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7EA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> väcker om den nuvarande tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ordningen är ändamålsenlig ryms inte inom detta lagstiftningsärende. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t>Genom den påbörjade sammanläggningen mellan P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ost- och telestyrelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t xml:space="preserve">yndigheten för digital förvaltning avser regeringen att skapa en renodlad digitaliseringsmyndighet. I enlighet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorians </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t>resone</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t>mang om tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sansvaret för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t xml:space="preserve"> kontanttjänster, som i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t>dag utförs av P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ost- och telestyrelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skyndsamt att undersöka en flytt av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t>tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansvaret till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004567FC">
+        <w:t>annan lämplig myndighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A92768D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc216969372"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc224204386"/>
+      <w:r>
+        <w:t>Tillträde till kontanttjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDAC1CC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764984A3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00161A90" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Det bör inte införas några bestämmelser om tillträde till kontanttjänster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D725B62" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2728B211" w14:textId="1005AACF" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förslaget i promemorian stämmer inte överens med regeringens bedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorian föreslås att de kreditinstitut som omfattas skyldighet att tillhandahålla kontanttjänster ska ge andra kreditinstitut tillträde till tjänsterna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002538F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F440C91" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B053DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A30113" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690E63">
+        <w:t xml:space="preserve">Flertalet remissinstanser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186D0D0C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B053DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B053DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>roup Sweden AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att också andra aktörer än</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA628B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kreditinstitut bör beredas tillträde till kontanttjänsterna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9A425A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00690E63">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF04AFD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I promemorian föreslås att de kreditinstitut som omfattas skyldighet att tillhandahålla kontanttjänster ska ge andra kreditinstitut möjlighet att erbjuda kontanttjänster genom den infrastruktur som de är skyldiga att tillhandahålla. Skälet för förslaget är att det skulle kunna öka konkurrensen på marknaden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F79B302" w14:textId="471B76A1" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorian innehåller dock inga överväganden om vilka förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningar som ska gälla för tillträde till kontanttjänster. Redan vid ett sådant förhållande kan promemorians förslag inte ligga till grund för lagstiftning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD55188" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns inga hinder för kreditinstitut som inte omfattas av skyldigheten att tillhandahålla kontanttjänster – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> platser för kontantuttag eller dagskasseinsättningar – att göra det i egen regi eller genom avtal med de kreditinstitut som omfattas av skyldigheten att tillhandahålla kontantt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">jänster. Mot den bakgrunden kan det ifrågasättas om det finns ett behov av bestämmelser om tillträde. I det avseendet ska framhållas att promemorian bedömer att förslaget om tillträde inte kommer att påverka marknaden för kontanttjänster.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2834874C" w14:textId="2AFB36B9" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammanfattningsvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2C92">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2C92">
+        <w:t>inte framkommit tillräckliga skäl för att införa bestämmelser om tillträde till kontanttjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för andra kreditinstitut än de som omfattas av skyldigheten att tillhandahålla kontanttjänster. Av det skälet finns det inte – som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B053DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B053DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>roup Sweden AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterfrågar – skäl att överväga om också andra företag ska ges tillträde till kontanttjänsterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5027E4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc216969373"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc224204387"/>
+      <w:r>
+        <w:t>Offentligrättsliga tjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="3D171E49" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1A2CC" w14:textId="03A2E60B" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bör inte införas någon generell bestämmelse om skyldighet för det allmänna – olika myndigheter eller privata aktörer som utövar myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hetsutövning</w:t>
+      </w:r>
+      <w:r w:rsidDel="00813346">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– att ta emot kontant betalning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FF4280" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemoria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t>ns förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A712E5" w14:textId="3A266A59" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer inte överens med regeringens be</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorian föreslås att vissa aktörer som tillhandahåller </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>tjänster av offentligrättslig karaktär – myndigheter eller den som utövar myndighet –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5B18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med vissa undantag ska vara skyldiga att ta emot kontanter på bemannade försäljningsställen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258CD8B3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31469">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27620819" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DD5BFA" w14:textId="054F9127" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5D39">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923654">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009431E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fordonsbesiktnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009431E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>br</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>anschen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923654">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C84694">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Polismyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00776CCA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009431E8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C828B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidR="003D47C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C828B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommuner och </w:t>
+      </w:r>
+      <w:r w:rsidR="003D47C1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C828B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>egioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A816DE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åklagarmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009431E8">
+        <w:t>avstyrker förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251E8F2A" w14:textId="499F8866" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dessa remissinstanser framhåller – i likhet med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA27EE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Försäkringskassan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kammarkollegiet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923654">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kronofogdemyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923654">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Malmö stad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923654">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pensions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A74764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923654">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A74764">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782278">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41E6B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stockholms stad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B615E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tullverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386CB6">
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidR="003D47C1" w:rsidRPr="00386CB6">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386CB6">
+        <w:t xml:space="preserve">ommuner och </w:t>
+      </w:r>
+      <w:r w:rsidR="003D47C1" w:rsidRPr="00386CB6">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00386CB6">
+        <w:t>egioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D47C1">
+        <w:t xml:space="preserve"> att tillämpningsområdet för förslaget ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r oklart och väcker frågor om hur förslaget förhåller sig till bestämmelserna om lagliga betalningsmedel i riksbankslagen och rättspraxis på området. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20671627" w14:textId="2EE6A752" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355F5">
+        <w:t xml:space="preserve"> remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355F5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002355F5">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002355F5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000412DA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksgäld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>skontoret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94058">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F728FD">
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1F0D">
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F728FD">
+        <w:t xml:space="preserve">ommuner och </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1F0D">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F728FD">
+        <w:t>egioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller att förslaget ökar den administrativa bördan för stora delar av den offentliga sektorn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC98C1E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A591D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A591D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283FD9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>erige AB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0064769B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Säkerhetspolisen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att skyldigheten att ta emot kontant betalning bör omfatta fler offentliga tjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28112C59" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DF16D1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I promemorian föreslås att vissa aktörer som tillhandahåller tjänster av offentligrättslig karaktär – myndigheter eller de som utövar myndighet (privata aktörer) – ska vara skyldiga att, på bemannade försäljningsställen, ta emot kontanter som betalning för tjänster upp till ett belopp om 0,1 prisbasbelopp.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7B2A84" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flera remissinstanser är kritiska till förslaget. Av promemorians f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2091">
+        <w:t xml:space="preserve">örslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår inte vilka offentligrättsliga tjänster som omfattas av förslaget eller vilket behov allmänheten har av att kunna betala med kontanter för dessa tjänster. Inte heller framgår hur förslaget förhåller sig till bestämmelserna om lagliga betalningsmedel i riksbankslagen (4 kap.) eller rättspraxis på området (se avsnitt 4.1). Redan vid ett sådant förhållande kan prome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">morians förslag inte ligga till grund för lagstiftning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCBEEE6" w14:textId="5B3B1008" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förutsättningarna för att ta emot kontant betalning för olika offentlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rättsliga tjänster får, liksom allmänhetens behov av att betala med kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tanter för dessa tjänster, antas variera mellan olika sektorer och f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2091">
+        <w:t>rågan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om det i förhållande till det allmänna – olika myndigheter eller privata aktörer som utövar myndighet – finns behov av att kunna betala med kontanter bör bedömas från sektor till sektor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A18B138" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc216969374"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc224204388"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Riksbankens ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="40536C50" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31469">
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6F1107" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00A76360" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksbankens ansvar för kontantkedjan bör inte ändras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EED1CD3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797797FA" w14:textId="25F7C4CB" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer inte överens med regeringens be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>döm</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorian föreslås att Riksbanken ska bidra till att kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tanter (sedlar och mynt) kan användas i betryggande utsträckning i hela Sverige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0E3D0A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4948A623" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031A7026" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325133">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00325133">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>inspektionen och Riksbanken,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller att innebörden av förslaget är oklart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284D16B5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0589">
+        <w:t xml:space="preserve"> remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E0589">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800EBA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bankomat AB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Länsstyrelsen Skåne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800EBA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och Svenska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800EBA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller att det är oklart vilka åtgärder som avses med förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC08FC">
+        <w:t>Bankomat AB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00312B0E">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC08FC">
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreslår dessutom att Riksbankens ansvar på området utökas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306CDA60" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00526548">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B025D54" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I riksbankslagen finns bestämmelser om Riksbankens verksamhet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i fråga om det finansiella systemet (3 kap.), olika former av betalningsmedel (4 kap.) och fredstida krissituationer och höjd beredskap (5 kap.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C35229" w14:textId="7761BAC8" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När det särskilt gäller Riksbankens ansvar i fråga om kontantkedjan är det begränsat till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>utgivning, depåverksamhet och övervakning av hanteringen av kontanter (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4 kap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>2–8</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>§§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> riksbankslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3427">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Därutöver ska Riksbanken r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16367">
+        <w:t>egelbundet eller på begäran lämna en redogörelse till riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C16367">
+        <w:t>dagens finansutskott för hanteringen av kontanter i Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (11 kap. 2 § riksbankslagen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54339EEC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorian föreslår att Riksbanken ska bidra till att kontanter (sedlar och mynt) kan användas i betryggande utsträckning i hela Sverige. Som flera remissinstanser – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592F77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Riksbanken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller framgår det dock inte framgår hur förslaget förhåller sig till Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bankens nuvarande ansvar i fråga om kontantkedjan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B3EC1E" w14:textId="301CCAD8" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="000B4D3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya riksbankslagen trädde i kraft först den 1 januari 2023 och vilar på förslag från den parlamentariska Riksbankskommittén. Enligt regeringens mening bör ändringar av Riksbankens ansvar i fråga om kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tantkedjan förutsätta att aktuella bestämmelser i riksbankslagen har til</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lämpats under en sådan tid att det finns underlag för att bedöma och ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">värdera den nuvarande ordningen. Mot den bakgrunden anser regeringen – till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592F77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bankomat AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592F77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – att det saknas tillräckliga skäl för att ta initiativ till förändringar av Riksbankens ansvar i fråga om kontantkedjan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E61D277" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc216969375"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc224204389"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="59D3E3F0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DC5DAF" w14:textId="6F455EFF" w:rsidR="00FC3AAE" w:rsidRPr="00E166A4" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lagändringarna ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1102C0D8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ACCFC6" w14:textId="6407E638" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förslaget i promemorian stämmer inte överens med regeringens förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorian föreslås att lagändringarna ska träda i</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F9706E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kraft </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9706E">
+        <w:t xml:space="preserve">redan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DABA656" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D190F0D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker förslaget eller har inget att invända mot det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55634F72" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bankomat AB, Post- och telestyrelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582052">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att kreditinstituten respektive myndigheten behöver tid för att anpassa sig till förslaget om utvidgning av skyldigheten att tillhandahålla kontanttjänster. Svenska Bankföreningen framhåller att instituten kommer att kunna uppfylla skyldigheten först under 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356E75C2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00915A96">
+        <w:t>Skälen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E166A4">
+        <w:t xml:space="preserve"> för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A86466" w14:textId="35D2FBEB" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna bör träda i kraft så snart som möjligt, vilket – med hänsyn till de steg som återstår i lagstiftningsprocessen – bedöms vara den 1 juli</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED731F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D30224">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C207D7C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Livsmedelsbutiker och apotek tar redan emot kontant betalning och förslagen medför därför inget behov av anpassning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057AF57D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget om att kreditinstitut ska tillhandahålla platser för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insättningar för konsumenter sammanfaller i praktiken med de nuvarande platserna för dagskasseinsättningar och medför inget behov av anpassning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59285E34" w14:textId="40D62619" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Under sommaren 2025 antog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042359F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Svenska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042359F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0042359F">
+        <w:t>ankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en rekom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dation om att kreditinstitut som omfattas av skyldigheten att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla kontanttjänster ska säkerställa lämpliga och behovs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>anpassade tjänster som gör det möjligt att sätta in och ta ut kontanter på betalkonton till juridiska personer. Detta innebär tillhandahållande av dags- och växelkassetjänster utifrån behov över hela landet. Genom rekom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dationen Säkrad tillgång till kontanttjänster och off-linebetalningar med kort, åtar sig instituten att verka för att säkerställa detta senast under 2027. Fram till dess förbinder sig instituten att verka för att utbudet av tjänster för insättning av dags</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kassor (via exempelvis upphämtningstjänster, smarta/säkra kassaskåp, ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vice</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>boxar och insättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>automater) bibehålls på dagens nivå. Av rekommendationen framgår att vid bedömningen av möjligheten, lämpligheten och utformningen av kundavtal om lämpliga och behovs</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>anpassade tjänster ska ett institut beakta att penning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tvättsregelverket efterlevs, att tjänsterna på ett rimligt sätt möte kundens behov, att vid tillämpning av limiter dessa är satta med utgångspunkt dels från kundens behov, dels från de risk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avvägningar banken måste göra på kundnivå och att tjänsterna erbjuds till ett skäligt pris. Skälet till rekommendationen är </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">att det påtalats att utbudet av kontanttjänster till företag minskat till en nivå som framöver riskerar att inte möta de kundbehov som finns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E26A28" w14:textId="7E975DD1" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget om att kreditinstitut ska tillhandahålla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003956EF">
+        <w:t xml:space="preserve"> behovsanpassade och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003956EF">
+        <w:t>i övrigt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lämpliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t>tjänster för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> växelhantering och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t xml:space="preserve"> dagskass</w:t>
+      </w:r>
+      <w:r>
+        <w:t>einsättning har karaktär av självreglering. Det innebär att det är det enskilda kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">institutet som avgör hur skyldigheten ska uppfyllas. Förslaget är även i enlighet med det frivilliga åtagandet som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3FAF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Svenska Bankföreningens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> antog genom rekommendationen Säkrad tillgång till kontanttjänster, sommaren 2025. Till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457E57">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bankomat AB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3FAF">
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen därför att det föreslagna ikraftträdandet bör medge tillräcklig tid för instituten och Post- och telestyrelsen att anpassa sig till den nya ordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CBBF80" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc216969376"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc224204390"/>
+      <w:r>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="587E73CE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062D8BAB" w14:textId="6C1128F9" w:rsidR="00FC3AAE" w:rsidRPr="009E67AA" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E67AA">
+        <w:t xml:space="preserve">Förslagen stärker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E67AA">
+        <w:t>konsumenter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E67AA">
+        <w:t xml:space="preserve"> och företags ställning på be</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E67AA">
+        <w:t>tal</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009E67AA">
+        <w:t>ningsmarknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C53CCD4" w14:textId="0FF726D2" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eventuella merkostnader för Post- och telestyrelsen ryms inom befintliga ekonomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E5B336" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget om en skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning bedöms inte leda till ökade kostnader för dessa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6819026B" w14:textId="695DBEBB" w:rsidR="00FC3AAE" w:rsidRPr="00A76360" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget om utvidgning av kreditinstituts skyldighet att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla platser för kontanttjänster kan medföra ökade kostnader för in</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stituten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227EC0FA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BE0531" w14:textId="2EB382A3" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens i allt väsentligt med re</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">geringens bedömning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDA28DA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E0784">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5E1D5E" w14:textId="602E0E36" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flertalet remissinstanser tillstyrker eller har inget att invända mot be</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449987C0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00BF2271" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061FA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061FA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Företagarna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061FA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061FA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sveriges Apoteksförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002061FA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tandvård- och läkemedels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002061FA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>förmånsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att konsekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">analysen brister i flera avseenden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF6CB9">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F023FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget om utvidgning av skyldigheten att tillhandahålla kontanttjänster medför ökat resursbehov, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="60" w:name="_Hlk211351651"/>
+      <w:r>
+        <w:t>eftersom förslagen innebär att tillsynen skiftar fokus från en infrastrukturreglering till en marknadsreglering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F99A1B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E166A4">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1299D0FB" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00915A96">
+        <w:t>Samhällsekonomiska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> effekter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F2F87D" w14:textId="4C76F5E4" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen stärker kontanternas roll som betalningsmedel i samhället och kan bidra till att minska risken för störningar i betalningssystemet. På så </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sätt kan förslagen bidra till att minska samhällets sårbarhet och stärka beredskapen genom att förbättra möjligheterna till att kontanter är ett fungerande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1616">
+        <w:t xml:space="preserve">alternativ till de betalningstjänster som tillhandahålls av privata aktörer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51339BF1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom förslagen säkerställs att en grundläggande lägstanivå upprätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålls för både möjligheten att betala för varor av den mest grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande behovsnaturen och för konsumenters och företags tillgång till kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänster. Förslaget innebär därmed en ökad trygghet om kontanternas roll, vilket kan ha en positiv samhällsekonomisk effekt, inte minst för de som vill eller har behov av att använda kontanter för att genomföra betalningar samt de betalningsmottagare som mottager kontant betalning. Det är viktigt ur ett samhällsekonomiskt perspektiv att betalningssystemet är effektivt, tillgängligt för alla och robust mot störningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F23FCC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De samhällsekonomiska kostnaderna av att inte förstärka skyldigheten avseende att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla kontanttjänster bedöms överstiga de ökade kostnader som förslaget medför för de institut och filialer som träffas av förslaget (se avsnittet Effekter för kreditinstitut).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D02720">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F864762" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Offentligfinansiella effekter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6D3F03" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="000C212A" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen har inga offentligfinansiella effekter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031729B7" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Effekter för livsmedelsbutiker och apotek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA7F9DE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Apoteksförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tandvård- och läkemedelsförmånsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – anser att konsekvensen brister i fråga om redovisningen av kostnader för de aktörer som träffas av förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09298FD2" w14:textId="0AC40BAA" w:rsidR="00FC3AAE" w:rsidRPr="005572FF" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I dagsläget gäller ingen skyldighet för livsmedelsbutiker eller apotek att ta emot kontant betalning. Trots detta accepterar en överväldigande majoritet av de berörda </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>företagen betalningar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med kontanter. Mot bak</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">grund av den i dag goda kontantacceptansen och de begränsningar som gäller i fråga om skyldigheten att ta emot kontant betalning bedöms förslaget inte leda till ökade kostnader för livsmedelsbutiker och apotek. Förslagen bedöms, mot samma bakgrund som ovan, inte påverka konkurrensen mellan företag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7F316D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="0040714F" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040714F">
+        <w:t xml:space="preserve">Effekter för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kredit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040714F">
+        <w:t>institut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040714F" w:rsidDel="008E30D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040714F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C97D6AD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Finansinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Apoteksförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tandvård- och läkemedelsförmånsverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271C85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– anser att konsekvensen brister i fråga om redovisningen av kostnader för de aktörer som träffas av förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0813678B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skyldigheten att tillhandahålla kontanttjänster gäller sex kreditinstitut (Danske Bank A/S, Svenska Handelsbanken AB, Nordea Bank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Abp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Länsförsäkringar Bank Aktiebolag, Skandinaviska Enskilda Banken AB och Swedbank AB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C763B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B77F7EA" w14:textId="29E59274" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C763B">
+        <w:t>Förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om att utvidga skyldigheten att tillhandahålla kontanttjänster är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C763B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en komplettering av den nuvarande skyldigheten. Platserna för kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tantinsättning för konsumenter ska tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållas med en geografisk spridning som motsvarar platser för dagskasseinsättning för företag. De insättningsplatser, framför allt automater, som redan finns utspridda över landet till följd av det befintliga regelverket, nyttjas redan i dagsläget till </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>stor del även av konsumenter. Enligt Post- och telestyrelsen uppgifter från våren 2025 uppfylls den nuvarande skyldigheten. Förslaget bedöms därför inte innebära att ytterligare automater behöver sättas upp, om övriga aktörer inte minskar sitt utbud. Konsekvensen bör därför vara begränsad till möjligtvis en viss ökad volym kontanter i befintliga automater. Förslaget bedöms därför inte leda till ökade kostnader för berörda företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746EC397" w14:textId="2EEB4968" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det föreslås även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t xml:space="preserve">en skyldighet för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kredit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t>institut att till företag till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t xml:space="preserve">andahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008607E2">
+        <w:t>behovsanpassade och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008607E2">
+        <w:t xml:space="preserve"> i övrigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t>lämpliga tjänster för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> växelhantering och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t xml:space="preserve"> dagskass</w:t>
+      </w:r>
+      <w:r>
+        <w:t>einsättning. För dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insättning innebär förslaget en komplettering av den befintliga skyldigheten att tillhandahålla platser för dagskasseinsättning i betryggande utsträckning i hela landet. Förslaget om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005051DA">
+        <w:t xml:space="preserve">behovsanpassade och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005051DA">
+        <w:t xml:space="preserve">i övrigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämpliga tjänster innebär att institut behöver förbättra företags möjligheter till dagskasseinsättning, vilket kan innebära en ökad kostnad. Förslaget om att tillhandahålla tjänster växe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lhantering innebär en ny uppgift och bedöms därav innebära ökade kostnader. Det är svårt att uppskatta kostnadernas storlek, eftersom kostnaderna </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00367819">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beror på efterfrågan på tjänster för växelhantering hos företag. Förändringen av efterfrågan på tjänster för växel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hantering bedöms dock begränsad i förhållande till dagens nivå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58527429" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Instituten kan uppfylla skyldigheten om kontanttjänster tillsammans med övriga tillhandahållare av betaltjänster. Ett sådant samarbete sker redan i dag genom det gemensamägda bolaget Bankomat AB. Det innebär att även de administrativa kostnaderna bedöms påverkas i begränsad utsträckning. Till ledning för bedömningen av om institut uppfyller sina skyldigheter kan dessa dessutom använda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pipos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Serviceanalys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3F2FEB" w14:textId="67303305" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen bedöms inte heller påverka konkurrensen mellan instituten. Förslaget om att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161C90">
+        <w:t xml:space="preserve">behovsanpassade och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161C90">
+        <w:t xml:space="preserve">i övrigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämp</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>liga tjänster för växelhantering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755777">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättning bedöms bidra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755777">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att öka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F111C">
+        <w:t xml:space="preserve">konkurrensen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på marknaden för tjänster för växelhantering och dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insättning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F111C">
+        <w:t>I dagsläget finns det endast ett företag som tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F111C">
+        <w:t>håller upphämtning eller andra tjänster för deponering av dagskassa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Förslaget innebär att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F111C">
+        <w:t>fler företag ska dela på ansvaret för en fungerande infrastruktur för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> växelhantering och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F111C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättning, vilket bedöms ha positiva effekter för konkurrensen på marknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091E4136" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sammantaget kan förslaget innebära en viss kostnadsökning för de berörda instituten men kostnadsökningen bör vara i begränsad omfattning. Genom Svenska Bankföreningens rekommendation </w:t>
+      </w:r>
+      <w:r w:rsidDel="000D75E5">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7E69">
+        <w:t xml:space="preserve">ett frivilligt initiativ om att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berörda företag ska säkerställa lämpliga och behovs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>anpassade tjänster som gör det möjligt att sätta in och ta ut kontanter på betalkonton till juridiska personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B86B63" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Effekter för enskilda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FCACB4" w14:textId="344AE6AF" w:rsidR="00FC3AAE" w:rsidRPr="004F6554" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen innebär en förebyggande lagstiftning för att säkerställa möj</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ligheten till kontant betalning för de varor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009060B6">
+        <w:t>och tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som är av den mest grundläggande behovsnaturen. Vidare innebär förslagen att en grundnivå ska upprätthållas avseende konsumenter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346492">
+        <w:t>tillgång till kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00346492">
+        <w:t>tjänster</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och företags tillgång till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t>tjänster för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> växel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t xml:space="preserve"> dagskass</w:t>
+      </w:r>
+      <w:r>
+        <w:t>einsättning. De kunder – konsumenter och företag – som har betalkonton i kredit</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>instituten får på så sätt en starkare ställning både som kunder i instituten och som aktör på betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">marknaden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497A32E8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45502">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslaget stärker kontanternas roll som betalningsmedel i samhället och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan bidra till att kontanter är ett fungerande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA1616">
+        <w:t>alternativ till de betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA1616">
+        <w:t xml:space="preserve">tjänster som tillhandahålls av privata aktörer. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget innebär en ökad trygghet om kontanternas roll som betalningsmedel framöver, vilket kan ha en positiv effekt framför allt för de som vill eller har behov av att använda kontanter för att genomföra betalningar och kan på så sätt bidra till att motverka det utanförskap hos delar av befolkningen som kan uppkomma genom att man inte kan använda sig av digitala betaltjänster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFFCCFD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Effekten för förvaltningsmyndigheter och domstolar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4367F687" w14:textId="32AA777B" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen innebär att kreditinstituts skyldigheter att tillhandahålla kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tanttjänster utvidgas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94993">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utövar tillsyn över att kredit</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">instituten uppfyller sina skyldigheter i det avseendet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0669732F" w14:textId="2DB08527" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget om att utvidga skyldigheten att tillhandahålla kontanttjänster till platser för kontantinsättningar för konsumenter påverkar i praktiken inte Post- och telestyrelsens tillsyn, eftersom platserna för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sättning för konsumenter i allt väsentligt kommer att sammanfalla med de nuvarande platserna för dagskasseinsättningar för företag. Förslaget om att tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2229">
+        <w:t xml:space="preserve">behovsanpassade och i övrigt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämpliga tjänster för växel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504830">
+        <w:t xml:space="preserve"> dagskass</w:t>
+      </w:r>
+      <w:r>
+        <w:t>einsättning har karaktär av självreglering. Det inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bär att det är de enskilda kreditinstituten som avgör hur skyldigheten ska uppfyllas. Till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B94993">
+        <w:t>Post- och telestyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser regeringen därför att myndighetens tillsyn inte förändras i den omfattning som myndigheten gör gällande. Eventuella merkostnader ryms därför inom befintliga eko</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16749942" w14:textId="2DDBD27E" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillväxtverket tillhandahåller och förvaltar plattformen för analys av tillgängligheten för kontanttjänster som används i tillsynen av regelverket. Förslagen bedöms inte påverka den administrativa bördan för Till</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>växt</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122841E3" w14:textId="6526FE44" w:rsidR="00FC3AAE" w:rsidRPr="0040714F" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finansinspektionen ska ingripa mot kreditinstitut som inte uppfyller sina skyldigheter att tillhandahålla kontanttjänster. Beslut om ingripande kan överklagas till allmän förvaltningsdomstol. Förslagen bedöms inte på</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verka ärende- eller måltillströmningen till Finansinspektionen eller de allmänna förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">domstolarna.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D744AD4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alternativa lösningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616764AE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F648AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att konsekvensanalysen brister i fråga om redovisningen av alternativa lösningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568E53DB" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F023FA" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Alternativa lösningar behandlas i avsnitten 5 och 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D33E0EF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behov av informationsinsatser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A490BA3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13F9C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att konsekvensanalysen brister i fråga om redovisningen av behovet av speciella informationsinsatser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F504BC0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F023FA" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen riktar sig mot en begränsad krets av företag – livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>butiker, apotek och kreditinstitut – och regeringen anser att det saknas behov av speciella informationsinsatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6676CEED" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00966F3C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Effekter för jämställdheten mellan kvinnor och män</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ED538E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="000E7E99" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget bedöms inte ha någon effekt på jämställdheten mellan kvinnor och män. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AB594A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Effekter för klimatet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8D122D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00D416AB" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget bedöms inte ha någon effekt på klimatet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FEF4DA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE395C">
+        <w:t xml:space="preserve">Överensstämmelse med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE395C">
+        <w:t>rätten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76324F36" w14:textId="0B023D12" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00915A96">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen står i överenskommelse med unionsrätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400526AE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc224204391"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="20A9C1F2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc224204392"/>
+      <w:r w:rsidRPr="005E05DE">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E05DE">
+        <w:t xml:space="preserve"> till lag om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="2B822780" w14:textId="087B6191" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ivsmedel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sbutiker inom detaljhandel och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>apotek är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023790A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skyldiga att ta emot kontant betalning vid försäljning av varor och tjänster </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>på fysiska försäljningsställen med bemannad kassa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B321106" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023790A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Som kontanter räknas sedlar och mynt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC3DD83" w14:textId="005AABC1" w:rsidR="00FC3AAE" w:rsidRPr="00C633ED" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skyldigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C633ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gäller för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C633ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betalning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C633ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C633ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">högst 0,1 prisbasbelopp och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">högst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C633ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 mynt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1715A543" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3471B76F" w14:textId="29D19571" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875603">
+        <w:t>Paragrafen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som utformas enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådets förslag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve"> innehåller be</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve">melser om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve">. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0996EABB" w14:textId="2D309B5F" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen innebär att livsmedelsbutiker och apotek ska vara skyldiga att ta emot kontant betalning. Det finns ingen myndighet som utövar tillsyn och det är de aktörer som omfattas av skyldigheten att ta emot kontant betalning som avgör hur den ska uppfyllas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB7AD65" w14:textId="72888CA0" w:rsidR="00FC3AAE" w:rsidRPr="002B43FA" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagen gäller inte rättsförhållandet mellan den aktör som omfattas av skyldigheten och aktörens kunder, dvs. lagen är inte en civilrättslig reg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lering som ger en enskild kund rätt att betala med kontanter utan en skyldighet för butiken att ta emot kontanter vid betalning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A83F501" w14:textId="7A808E5E" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030680D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00522095">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges att livsmedelsbutiker och apotek på fysiska för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>säljningsställen med bemannad kassa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F709E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska vara skyldiga att ta emot kontant betalning vid försäljning av varor och tjänster. Med livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">butiker inom detaljhandel avses butiker som har ett brett utbud av livsmedel och som riktar in sig på försäljning av varor till konsumenter. Butikerna säljer ofta också hygien- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F876F4">
+        <w:t>hushållsartiklar och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i vissa fall ingår även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F876F4">
+        <w:t>kläder eller leksaker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i sortimentet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F876F4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Exempel på sådana butiker är City gross, Coop, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Handlar´n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Hemköp, Ica, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lidl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Tempo och Willys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035ADDD7" w14:textId="6DB5947A" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Grossistbutiker, oavsett om både företag och privatpersoner kan handla livsmedel där, omfattas inte av begreppet livsmedelsbutiker. Exempel på sådana butiker är Martin och servera, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Menigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Snabbgross.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFD369B" w14:textId="6A0DF67E" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Skyldigheten gäller inte för butiker med begränsat utbud av livsmedel såsom butiker i anslutning till bensinstationer, kiosker eller tobaksbutiker. Exempel på sådana butiker är Pressbyrån och Seven eleven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4024A64F" w14:textId="7B87D905" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med apotek avses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A88">
+        <w:t xml:space="preserve"> den som bedriv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A88">
+        <w:t xml:space="preserve"> detaljhandel med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vissa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A88">
+        <w:t>läkemedel till konsument</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med tillstånd från Läkemedelsverket enligt 2 kap. 1 § l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A88">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A88">
+        <w:t xml:space="preserve"> (2009:366) om handel med läkemedel</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Den som har ett sådant till</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stånd att driva apotek får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006474A0">
+        <w:t>ge en annan näringsidkare i uppdrag att utföra uppgifter som apoteksombud</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för att förbättra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006474A0">
+        <w:t>tillgängligheten till läke</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006474A0">
+        <w:t>medel i de delar av landet där tillgången till apotek är be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006474A0">
+        <w:t>grän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006474A0">
+        <w:t>sad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2 a kap. 5 § lagen om handel med läkemedel). Skyldigheten gäller oavsett om apoteksverksamheten drivs av ett apotek eller apoteksombud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590D01E9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A45AC">
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fysiska försäljningsställen avses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F084C">
+        <w:t>en viss lokal eller ett annat av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F084C">
+        <w:t>gränsat utrymme</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F084C">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> försäljning för detaljhandel, dvs. försäljning till kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sumenter (jfr </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1 kap. 3 § l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000900D0">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000900D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000900D0">
+        <w:t>2018:2088</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000900D0">
+        <w:t xml:space="preserve"> om tobak och liknande pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000900D0">
+        <w:t>dukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630F1FFC" w14:textId="3DA54688" w:rsidR="00FC3AAE" w:rsidRPr="00625D36" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med bemannad kassa avses en sådan kassadisk som har per</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sonal som kan ta emot betalning i en kassa. Skyldigheten gäller därför inte i livs</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">medelsbutiker som endast har s.k. självskanning, dvs. där kunden själv registrerar sina varor och betalar i en obemannad kassa, eller på </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>e-handelsapotek som har lager för utlämning av läkemedel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625D36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564AE64E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>På de försäljningsställen där skyldigheten gäller ska kontanter accep</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teras vid köp av alla varor eller tjänster som säljs i apoteket eller i livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medelsbutiken, dvs. inte endast livsmedel respektive läkemedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12721D6C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med kontanter i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009732B4">
+        <w:t>sedlar och mynt i svenska kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDF7EF8" w14:textId="1B1A4C66" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41EEA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>tredje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges det högsta belopp och det högsta antal mynt som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2ABA">
+        <w:t xml:space="preserve"> skyldigheten att ta emot kontant betalning vid ett enskilt köp avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F16B58E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00134435" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453FCAAC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F6079E" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:ind w:left="2268" w:hanging="2268"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skyldigheten i 1 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001100A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inte om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6079E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>den gör att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4F0A44" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F6079E" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6079E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> säkerheten inte kan upprätthållas på försäljningsstället</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6079E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6249AE1D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6079E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> det inte går att hålla försäljningsstället öppet på grund av kostnaden för att hantera kontanter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134435">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA97F74" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648B54B6" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve">Paragrafen innehåller bestämmelser om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">begränsningar i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t>skyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve"> att ta emot kontant betalning. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503DC693" w14:textId="088F9E16" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Begränsningen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81F4B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att skyldigheten gäller bara i livs</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>medelsbutiker och apotek där säkerheten för verksamhetens personal kan upprätthållas. En butik eller ett apotek behöver därför inte ta emot kontant betalning på kvällstid eller under natten, om butiken eller apoteket har sådana öppettider, och det under dessa öppet</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tider inte går att upprätthålla säkerheten för personalen. På platser där risken för butiken eller apoteket att utsättas för rån eller annan brottslighet är hög även dagtid gäller skyldigheten inte under någon del av dygnet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF7C3ED" w14:textId="3FC4C5A2" w:rsidR="00FC3AAE" w:rsidDel="0015301B" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Begränsningen i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkt 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23143">
+        <w:t xml:space="preserve">gäller om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kostnaden för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23143">
+        <w:t>kontanthanteringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är så hög att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23143">
+        <w:t>den medför att det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte går att hålla försäljningsstället öppet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23143">
+        <w:t>I sådana fall finns det inte någon skyldighet alls att ta emot kontanter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782442B8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22209524" w14:textId="4A8D7968" w:rsidR="00FC3AAE" w:rsidRPr="00204EBA" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003805CB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003805CB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003805CB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En livsmedelsbutik inom detaljhandeln eller ett apotek får neka att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204EBA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ta emot kontant betalning vid </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204EBA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enskild försäljning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om det finns något godtagbart skäl för det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204EBA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57064923" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2730B35C" w14:textId="284B5247" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00875603">
+        <w:lastRenderedPageBreak/>
+        <w:t>Paragrafen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som i allt väsentligt utformas enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve"> inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve">håller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett undantag från skyldigheten vid en enskild för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>säljning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t>. Över</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t xml:space="preserve">vägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875603">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125D9CA1" w14:textId="6CA02B3B" w:rsidR="00FC3AAE" w:rsidRPr="0097560D" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Undantaget i paragrafen – som gäller försäljningsställen som i och för sig omfattas av skyldigheten – innebär att den inte gäller vid enskilda försäljningar om det finnas skäl för att inte ta emot kontant betalning. Det finns inte någon begränsning av hur många gånger en livsmedelsbutik eller ett apotek ska ta emot kontant betalning från samma kund under en viss tidsperiod. Men det kan inte uteslutas att det finns situationer då det inte är rimligt att skyldigheten att ta emot kontant betalning ska gälla, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om kassan är full och försäljningsstället inte kan ta emot fler sedlar eller mynt eller om en kund gör upprepade köp under en begränsad tid på ett sätt som inte är förenligt med syftet med skyldigheten. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om de finns skäl att misstänka penningtvätt. Det kan i ett sådant fall finnas skäl för ett för</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">säljningsställe att inte ta emot kontant betalning. Det får dock inte ske godtyckligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4E758D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc224204393"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i lagen (2010:751) om betaltjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="59006A61" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00232AE2" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232AE2">
+        <w:t>9 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F613D5">
+        <w:t>kap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFDE200" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00232AE2" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till kon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sumenter tillhandahåller betalkonton med grundläggande funktioner, ska till</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>handahålla tjänster som gör det möjligt att ta ut kontanter från</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dessa konton (platser för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kontant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83D9A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uttag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) i betryggande utsträckning i hela landet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3D67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3D67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Detsamma gäller för tjänster som gör det möjligt att sätta in kontanter på sådana konton (platser för kontantinsättningar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D4273D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00CA5CCC" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5CCC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till företag till</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5CCC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>handahåller betalkonton, ska tillhandahålla tjänster som gör det möjligt att sätta in kontanter på dessa konton (platser för dagskasseinsättningar) i betryggande ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5CCC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sträckning i hela landet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF23822" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Första och andra styckena gäller endast institut och filialer som den 1 juli när</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mast föregående år hade mer än 70 miljarder kronor i inlåning från allmänheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69605C8C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CB4BCA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om skyldighet att tillhandahålla kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tanttjänster. Övervägandena finns i avsnitt 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02275190" w14:textId="1BAFEB70" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232AE2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att ett kreditinstitut och en filial som till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handahåller betalkonton till konsumenter ska tillhandahålla även tjänster som gör det möjligt för konsumenter att sätta in kontanter på dessa konton (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682E7F">
+        <w:t xml:space="preserve">platser för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kontantinsättningar).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3970B83C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I praktiken kommer platser för kontantinsättningar att sammanfalla med platser för dagskasseinsättningar för företag (se andra stycket). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3458B51C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Platser för kontantinsättningar ska tillhandahållas i betryggande ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sträckning i hela landet. Uttrycket betryggande utsträckning i hela landet har både en geografisk innebörd och en funktionell innebörd (prop. 2019/20:23 s. 55). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A28BF73" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt 13 § </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>får regeringen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller den myndighet som regeringen be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mer meddela föreskrifter om den geografiska innebörden av skyldigheten att tillhandahålla platser för kontanttjänster, se författningskommentaren till den paragrafen. Det innefattar föreskrifter om den geografiska inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>börden av skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheten att tillhandahålla platser för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar för konsumenter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1845752C" w14:textId="46E7DB8A" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den funktionella innebörden av skyldigheten är – liksom för platser för dagskasseinsättningar – att platser för kontantinsättningar för konsumenter ska vara tillgängliga, dvs. ha rimliga öppettider och avgifter och vara an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vändar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vänliga, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för personer med funktionsvariationer (samma prop. s. 55). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7365DBD4" w14:textId="77777777" w:rsidR="00F450AD" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skyldigheten innebär inte att instituten och filialerna måste tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla platser för kontantinsättningar för konsumenter i egen regi utan det kan i stället ske genom andra företag som tillhandahåller platser för kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tanttjänster. Detta innebär att en plats för kontanttjänster som är tillgänglig för flera instituts och filialers kunder kan medföra att skyldigheten att tillhandahålla kontanttjänster avseende ett visst geo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grafiskt område upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>fylls för alla dessa företag (samma prop. s. 55).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A7DFF5" w14:textId="460C1321" w:rsidR="00FC3AAE" w:rsidRPr="009E179E" w:rsidRDefault="00FC3AAE" w:rsidP="00F450AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:cr/>
+      </w:r>
+      <w:r w:rsidRPr="00413A35">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1 a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413A35">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E179E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Krediti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nstitut och filialer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till utländska kreditinstitut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som anges i 1 § andra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och tredje </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>stycke</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">till företag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hålla behovsanpassade </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och även i övrigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lämpliga tjänster för växelhantering och dags</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0068740B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>insättningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50479D5C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666CA6DD" w14:textId="7248962C" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen, som är ny och utforma</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0B81">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt Lagrådets förslag, innehåller en bestämmelse om skyldighet att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handahålla tjänster för växelhantering och dagskasseinsättningar. Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vägandena finns i avsnitt 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A6152" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00447924" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innebär att kredit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t xml:space="preserve">institut och filialer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>håller betal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>konton</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till företag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utöver att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t xml:space="preserve">tillhandahålla </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t xml:space="preserve">atser för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>sättning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t xml:space="preserve"> (1 §)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillhandahålla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>tjänster för växelhantering och dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00447924">
+        <w:t>insättningar som gör det möjligt att sätta in kontanter på dessa konton</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D847C5A" w14:textId="4F0E468F" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tjänsterna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57621">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska vara behovsanpassade och även i övrigt lämpliga. För tjänster för växelhantering kan det handla om att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla växel i sedlar och mynt i mindre valörer genom service på fysisk plats eller genom tjänster på dis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tans. För tjänster för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A17BD0">
+        <w:t>dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A17BD0">
+        <w:t xml:space="preserve">insättningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan det </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vara tjänster som avser upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hämt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av sedlar och mynt vid försäljningsstället, smarta kassaskåp i anslutning till för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>säljnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stället eller serviceboxar med in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">funktion av sedlar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA36262" w14:textId="081A0B4C" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beloppsgränser (limiter) bör sättas utifrån företagens behov och med beaktande av risker för penningtvätt och finansiering av terrorism. Tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>erna ska, utifrån företagens behov och vad som även i övrigt är lämpligt, till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handahållas i hela landet men utan de geografiska krav som enligt 1 § gäller för platser för kontantuttag, kontantinsättningar och dags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0233B4" w14:textId="4EE1EFC9" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är det en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skilda institutet eller den enskilda filialen som avgör hur skyldigheten ska uppfyllas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28863BA9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AB8FDF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="008A3E20" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7531C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7531C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen ska utöva tillsyn över att kreditinstitut och filialer till utländska kreditinstitut uppfyller sina skyldigheter enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003808E5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0E01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0E01">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0E01">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0E01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0E01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0E01">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A3E20">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BB30D0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="008A3E20" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784C4405" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen innehåller en bestämmelse om tillsyn. Övervägandena finns i avsnitt 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DA7751" w14:textId="3673DBD4" w:rsidR="00FC3AAE" w:rsidRPr="00232AE2" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom hänvisningen till 1 § och den nya hänvisningen till 1 a § om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fattas företag som är skyldiga att tillhandahålla platser för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sättningar för konsumenter (1 § första stycket) och behovsanpassade och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">även i övrigt lämpliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4784">
+        <w:t>tjänster för växelhantering och dags</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4784">
+        <w:t>kasse</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4784">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EA4784">
+        <w:t>sättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (1 a §) av Post- och telestyrelsens tillsyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78202FDF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D968DD" w14:textId="64BC1913" w:rsidR="00FC3AAE" w:rsidRPr="00C5420B" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C5420B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5420B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen får förelägga företag som tillhandahåller platser för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontantuttag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088165A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5420B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kontanti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5420B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ar eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5420B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dagskasseinsättningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5420B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>att lämna de uppgifter som behövs för att styrelsen ska kunna utöva tillsyn enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007463BD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00989AAA" w14:textId="206C6357" w:rsidR="00FC3AAE" w:rsidRPr="009836B6" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009836B6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ett föreläggande får förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB31750" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79721DF5" w14:textId="15C51EF2" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen, som utformas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F16A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förslag, innehåller en be</w:t>
+      </w:r>
+      <w:r w:rsidR="00947867">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stämmelse om uppgiftsskyldighet. Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vägan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dena finns i avsnitt 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F434AC" w14:textId="7B2E7375" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00CA04DF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom ändringen omfattas också platser för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningar av paragrafen. Det innebär att Post- och tele</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen får besluta att före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägga alla företag som tillhandahåller sådana tjänster att lämna de uppgifter till styrelsen som behövs för tillsynen (prop. 2019/20:23 s. 56). Det handlar om betaltjänstleverantörer (1 kap. 3 §) eller företag som tillhandahåller tjänster som undantas från lagens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsområde enligt 1 kap. 6 b §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18956275" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EEF048" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007E7E3D" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E7E3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7E3D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Post- och telestyrelsen ska inte överlämna ett ärende enligt 4 § och Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E7E3D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E7E3D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>spektionen ska inte ingripa enligt 5 §, om det med beaktande av samtliga platser för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontantuttag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088165A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontantinsättningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088165A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dagskasseinsättningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A84C277" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007E7E3D" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E7E3D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. finns tillgång till sådana platser i betryggande utsträckning i hela landet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42250D92" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007E7E3D" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E7E3D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. endast är ett ringa antal personer som inte har sådan tillgång som avses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E7E3D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228678AD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD04823" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen innehåller bestämmelser om undantag från överlämnande och ingripande. Övervägandena finns i avsnitt 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206C1E8A" w14:textId="2AFC13E6" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 4 § finns bestämmelser om att Post- och telestyrelsen ska överlämna ett ärende till Finansinspektionen om ett kreditinstitut eller en filial inte uppfyller sina skyldigheter enligt 1 §, dvs. att tillhandahålla platser för kontanttjänster. I 5 § finns bestämmelser om Finans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>inspektionens in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gripande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDC53F8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringen innebär att också platser för kontantinsättningar omfattas av paragrafen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158E4802" w14:textId="2B4F5984" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelserna i 4 och 5 §§ tillämpas när ett institut eller en filial inte uppfyller sin skyldighet att tillhandahålla platser för kontanttjänster, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> platser för kontant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar enligt 1 § första stycket. Om ett institut eller en filial inte uppfyller skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten enligt 1 a § kan Finansinspektionen dock inte in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gripa enligt bestämmelserna om ingripande i 4–12 §§, dvs. med föreläggande om rättelse eller beslut om sanktionsavgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6D3265" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3312FA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00B710BB" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Sanktionsavgiften ska beräknas till produkten av</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586BC2D5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00B710BB" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. det antal personer, avrundat nedåt till närmaste tusental, som inte har tillgång till platser för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF642B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kontantuttag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088165A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF642B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontantinsättningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396053">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF642B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dagskasseinsättningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF642B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i betryggande utsträckning i hela landet (avvikelsen), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391E4031" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00B710BB" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. institutets inlåning från allmänheten i förhållande till den genomsnittliga in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>låningen från allmänheten den 1 juli närmast föregående år för samtliga kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">institut och filialer till utländska kreditinstitut som omfattas av 1 § första och andra styckena, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58917755" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00B710BB" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B710BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. 5 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9BE86B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B304A54" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen innehåller bestämmelser om sanktionsavgift. Övervägandena finns i avsnitt 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A06338" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3B65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att också platser för kontantinsättningar om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattas av paragrafen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520B01A2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4A76BA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00CC2297" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Regeringen eller den myndighet som regeringen bestämmer får, för tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ningen av 1 §, meddela föreskrifter om det högsta antal personer som får ha ett visst längsta vägavstånd i kilometer mellan folkbokföringsadressen och den när</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>maste platsen för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontantuttag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088165A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kontanti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nsättning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>respektive dagskasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B96D00" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00CC2297" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela före</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CC2297">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skrifter om hur avvikelsen enligt 7 § 1 ska fastställas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E977203" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00CC2297" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FDD532" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bemyndiganden. Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vägandena finns i avsnitt 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A435F38" w14:textId="0EE8E5E3" w:rsidR="00FC3AAE" w:rsidRPr="000B4D3C" w:rsidRDefault="00FC3AAE" w:rsidP="00DF3259">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidRPr="000B4D3C" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007038D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att också platser för kontantinsättning om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fattas av paragrafen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1EF75A" w14:textId="1C0AEEE0" w:rsidR="00DB62B9" w:rsidRDefault="008F7B2D" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc224204394"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3AAE">
+        <w:t>romemorian</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="2DB1E0D0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontanter hanteras i ett system som ofta kallas för en kontantkedja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> där kontanter tillverkas, lagerhålls, distribueras, används för transaktioner, deponeras, cirkuleras och slutligen makuleras när den tekniska livslängden uppnåtts. Sedan Riksbankskommitténs delbetänkande Tryggad tillgång till kontanter och propositionen om Skyldighet för vissa kreditinstitut att tillhandahålla kontanttjänster bereddes med syfte att upprätthålla funktionen i den svenska kontanthanteringen har det skett signifikanta förändringar för möjligheten att använda kontanter i Sverige. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A47A8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För konsumenter finns det till skillnad från när betänkandet skrevs och propositionen beslutades om i riksdagen inte längre någon möjlighet att hantera kontanter på bankkontor, annat än vid ett mindre antal sparbanker och det går generellt sett inte heller att betala räkningar eller lösa in utbetalningsavier mot kontanter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516BC56E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vad gäller företagens möjligheter att göra insättningar av kontanta dagskassor är utfallet av regleringen om de största bankernas skyldighet att tillhandahålla kontanttjänster att utbudet begränsats över tid genom att tillgängliga tjänster som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bankkassor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och serviceboxar har ersatts av så kallade insättningsmaskiner med kraftigt begränsade limiter för insättningar, som i huvudsak är lämpliga för privatpersoners behov att sätta in kontanter på betalkonton. De insättningsmaskiner som ersatt viktiga tjänster för insättning av dagskassa används främst av privatpersoner som behöver sätta in kontanter på konto, vilket också blivit det enda tillgängliga alternativet sedan bankkontoren slutat hantera kontanter. Insättningsmaskinerna fyller därmed ett viktigt syfte, om än inte det avsedda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E81FF27" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontanter fyller en viktig roll för de personer som av olika anledningar inte kan eller vill hantera elektroniska betalmedel. Det kan röra sig om personer i digitalt eller finansiellt utanförskap, personer med olika former av funktionsvariationer, personer som lever med skyddad identitet eller som har problem med att hantera pengar i digital form. Ur ett demokrati- och integritetsperspektiv är det viktigt att alla i samhället kan genomföra de mest grundläggande betalningar och transaktionerna med lagliga betalmedel. Rätten för alla att på egna villkor delta i samhället har varit en utgångspunkt för utredningens arbete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C264E1D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Frågor som rör beredskap och förberedelser inför eventuella kriser eller till och med i förlängningen väpnade konflikter har aktualiserats som konsekvens av den säkerhets- och geopolitiska utvecklingen i vår omvärld. En påminnelse om beredskapens betydelse kom under covid-19-pandemin som ökade medvetenheten bland allmänhet, myndigheter och samhället i stort men sattes i fokus på riktigt efter Rysslands fullskaliga invasion av Ukraina. Insikten om att kriser och konflikter kan drabba oss har lett till flera politiska omprioriteringar med upprustning av försvarets olika delar och hela samhällets motståndskraft för att invånare i Sverige ska kunna hantera en utmanande situation. Digitaliseringen har lett till betydande effektivisering av samhället och de flesta människors vardagsbestyr men </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">också till ökade sårbarheter i digital infrastruktur. Det digitala samhällets sårbarhet har genom åren lett till breda negativa konsekvenser för bland annat betalningssystem i Sverige. Åtskilliga it-attacker mot bland annat livsmedelskedjors betalsystem har slagit ut elektroniska betalningar eller som minst lett till omfattande störningar, ibland i timmar – ibland i dagar. Att bygga och upprätthålla motståndskraft mot attacker av olika slag mot vårt öppna och demokratiska samhälle till skydd för samhällsviktig infrastruktur och invånarnas fri- och rättigheter sker genom att redundans i systemen kan garanteras. Kontanter är ett av de viktiga system för betalningar som behöver upprätthållas för att uppnå en bred beredskap i samhället till allas förmån och välstånd även när omvärlden ter sig utmanande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748F8B4B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Under senare år har antalet platser där kontanter går att använda för betalningar minskat, och en betydande andel av allmänheten har upplevt att de inte kunnat genomföra betalningar med kontanter trots att de velat göra det. Trots minskningen av antalet platser där kontanter går att använda, är kontantacceptansen i samhället som helhet fortfarande någorlunda god, i synnerhet inom dagligvaruhandeln där i princip alla butiker accepterar sedlar och mynt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DFB781" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Betalningar är ingenting som bara sker av sig självt, utan kräver en mängd ingående funktioner i ett sammanhängande system av aktörer och tjänster. Som utgångspunkt ser utredningen att krav på vissa betalningsmottagare att acceptera kontanter är en framkomlig väg för att säkerställa kontanternas funktion som betalmedel. Om det skulle bedömas att förutsättningarna i framtiden skulle kräva en bredare definition än den som föreslås i denna utredning så bör det ställningstagandet inte dröja längre än nödvändigt. Även infrastrukturen är viktig att upprätthålla på en godtagbar nivå för att kontanter ska kunna cirkulera genom handeln eller andra betalningsmottagare, eftersom de behöver deponera inkomna sedlar och mynt. I det avseendet står ansvaret enligt utredningens mening närmast på de banker som redan i dag är skyldiga att tillhandahålla grundläggande kontanttjänster, som då ska ansvara för att dagens nivå ska kunna upprätthållas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8FA20F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens tre ben </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2748FD41" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens direktiv fastställer att det ska undersökas vilka möjligheter som finns att föreslå lagstiftning för att kunna betala med kontanter i Sverige, och i synnerhet för livsnödvändiga varor såsom livsmedel och drivmedel. För att göra det ska utredningen undersöka hur kontanter används och vilka förutsättningar som finns för att genomföra betalningar med dem. Direktiven ger också utrymme att föreslå åtgärder inom andra områden för att förbättra funktionen för kontanter som betalmedel i Sverige. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36287E5B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inom ramen för utredningens arbete har tre huvudsakliga områden identifierats där förslag om åtgärder är lämpliga. De tre områdena är kontantacceptens, infrastrukturen för kontanter och statens roll. Ytterligare bedömningar om fortsatt utredning eller behov om politiska </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ställningstaganden lämnas också, bland annat kring tillsyn, kontanta räkningsbetalningar och brottsbekämpning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A84376F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För att kontantkedjan ska kunna upprätthållas behöver respektive led i kedjan att funktionen för användning, transport, lagring, uppräkning, uttag och insättning är fortsatt god. Om ett eller flera led i kedjan inte längre fungerar som tänkt, riskerar hela kedjan att gå sönder med följden att kontanter snabbt slutar att fungera som betalmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4F7703" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Infrastrukturen för kontanterna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95982F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det finns sedan 2021 lagstiftning som kräver att vissa banker är skyldiga att tillhandahålla grundläggande kontanttjänster i form av platser för privatpersoners uttag av kontanter från konto samt juridiska personers möjlighet att göra dagskasseinsättning på konto. Utredningen har identifierat att den befintliga lagstiftningen som syftade till att garantera upprätthållandet av kontanta grundfunktioner på marknaden snarast har lett till en konsolidering av tjänsteutbudet mot en de-minimi-nivå där uttags- och insättningstjänster inte tillhandahålls för att möta samhällets behov, utan snarare för att uppfylla de lägsta möjliga kraven i lagstiftningen. Särskilt tydligt har detta visat sig på tjänstesidan för dagskasseinsättning där reglerade banker möter lagens krav på platser för insättning genom att upprätta insättningsautomater med mycket låga limiter (gränser) för insatta belopp och utan möjlighet att hantera mynt. Utredningen ser stora behov att korrigera utvecklingen för juridiska personer att kunna göra insättningar av dagskassor i de fall det finns sådana behov, eftersom kontantkedjan är ett system av tjänster snarare än bara möjligheten för konsumenter att använda sedlar och mynt för att genomföra betalningar. Utan en fungerande bakomliggande infrastruktur för hanteringen av kontanta dagskassor riskerar hela systemet med kontanter som betalmedel att med kort varsel implodera helt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FC4B12" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Möjligheten för privatpersoner att göra uttag av kontanter regleras genom lagstiftningen för 2021 genom att högst 0,3 procent av befolkningen får ha längre än 25 kilometer till närmaste plats för uttag. Trots att regleringen bedöms ha lett till en försämring av tjänsteutbudet genom att antalet platser för uttag har minskat samt att placeringen av uttagsautomaterna i vissa fall flyttas för att bättre leva upp till geografiskt strategiska platser där kundunderlaget som använder automaterna inte alltid är optimalt, bedömer utredningen att det </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>överlag</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fungerar tillfredställande i dagsläget. Ett betydande problem är dock utvecklingen av kontanthanteringen på fysiska bankkontor där konsumenter tidigare kunnat genomföra exempelvis insättningar av kontanter i dag inte längre erbjuds annat än av ett fåtal sparbanker. Privatpersoners behov av tjänster för insättning av kontanter på konto sker i dagsläget genom de insättningsmaskiner som reglerade banker upprättat för dagskassetjänster. Därför föreslår utredningen att bankerna ska vara skyldiga att erbjuda platser för insättning av sedlar på konto för privatpersoner i samma utsträckning som dagens regler som gäller betalningsmottagares möjlighet att göra dagskasseinsättningar, eftersom det är det som är den huvudsakliga praktiska användningen av insättningsmaskinerna. Med </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">förslaget innebär det att högst 1,22 procent av befolkningen får ha längre än 25 kilometer till närmaste platsen för insättning av sedlar på konto. I utredningens förslag ingår ett förtydligat ansvar för reglerade banker att erbjuda betalningsmottagare behovsanpassade och lämpliga tjänster för insättning av dagskassa på konto. Med förslaget kommer krav att ställas på de banker som omfattas att tillhandahålla tjänster mot betalningsmottagare som utöver automatiserade tjänster även kan behöva omfatta tjänster för upphämtning av dagskassor vid försäljningsställen, upprättandet av så kallade smarta kassaskåp eller andra lösningar för att de betalningsmottagare som accepterar kontanter också ska vara säkra på att de kan ha avsättning för kontanter på lämpliga och säkra sätt. Med utredningens förslag kommer också krav på samma banker att tillhandahålla lämpliga tjänster för växelkassor för betalningsmottagare, eftersom detta inte längre går att lösa praktiskt på bankkontoren som avvecklat den fysiska kontanthanteringen. Tjänsterna mot juridiska personer som hanterar kontanter föreslås omfattas av högsta tillåtna avgifter för dagskassor och växeltjänster. De högsta tillåtna avgifterna föreslås vara 1 procent för automatiserade dagskassetjänster vid fasta platser tillgängliga för flera betalningsmottagare, 2 procent för andra typer av dagskassetjänster och det högsta värdet av antingen 5 procent eller 150 kronor för köp av växelkassa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D8BF18" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nuvarande lagstiftning medger att de banker som är skyldiga att tillhandahålla grundläggande kontanttjänster kan förlita sig på att det finns tredjepartsaktörer som erbjuder motsvarande tjänst till allmänheten utan avtal med dessa. Utredningen föreslår att reglerade banker fortsatt ska kunna upplåta tjänster för grundläggande kontanttjänster på andra aktörer, men att det ska krävas att det finns ett avtalsförhållande mellan den reglerade banken och tjänsteutföraren (ombudet) för att det ska vara godkänt. Utredningens förslag innebär att alla banker som omfattas av regleringen ska ingå dessa avtal själva, och därmed stärka ansvarsförhållandet mellan tillhandahållandet av tjänsterna till förmån för de kunder som behöver använda dem, i stället för som dagens situation där en reglerad bank inte behöver ta ansvar för en tjänst om det finns någon annan aktör som tillhandahåller den. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1427AF1F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontantacceptansen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517602F7" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det råder ibland en känsla av uppgivenhet när kontanternas ställning som lagligt betalmedel diskuteras med budskap som förmedlas om att de nästan inte går att använda längre. Vi har kommit långt i Sverige när det gäller implementering och användning av elektroniska och digitala betalmedel, vilket för de flesta i samhället innebär en förenkling av vardagliga betalningar. Trots att de flesta kan, och i många fall föredrar att använda andra betalmedel än sedlar och mynt så finns det en stor grupp invånare i samhället som har svårt att bryta beroendet av kontanter. Det digitala och finansiella utanförskapet har under lång tid lyfts som ett betydande samhällsproblem, där många olika behov finns för att tillgängliggöra det digitala ekosystem som vuxit fram. Att det digitala utanförskapet skulle växa bort med tiden har länge prognostiserats och att de som blivit </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">introducerade till internetbanker, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mobilappar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller betalkort skulle behålla de kunskaperna genom hela livet. Verkligheten ser dock aningen annorlunda ut, och utanförskapet består som en andel av mellan 5 till 10 procent av befolkningen med varierande behov av hjälp och stöd med elektroniska betalningar eller som beroende av kontanter för att självständigt kunna sköta sina ekonomiska förehavanden. Inom handeln varierar acceptansen av kontanter framför allt mellan olika typer av butiker, där acceptansen är mycket hög inom exempelvis livsmedelshandel medan den inom delar av detaljhandeln är lägre. Utredningen har övervägt ett antal olika alternativ för hur acceptansen för kontanter ska kunna upprätthållas trots en minskad efterfrågan bland konsumenter som använder dem, och landat i en bedömning att det ska finnas goda förutsättningar för en konsument att på förhand veta var det går att betala med sedlar och mynt. Det viktigaste för utredningen är att det i första hand ska gå att betala med kontanter för direkt livsnödvändiga varor och tjänster med kontanter, där livsmedel och apoteksvaror enligt utredningen finns starka skäl att implementera lagkrav för att så ska kunna ske. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375C9B3E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Acceptansen av kontanter för betalningar skiljer sig även bland betalningsmottagare som åtminstone enligt praxis ska acceptera kontanter, det vill säga de som tar avgifter för tjänster av offentligrättslig karaktär. Under de senaste åren har det förekommit såväl rättsfall där frågan om rätten att betala kontant har prövats, utlåtanden från Justitieombudsmannen och rättsutredningar har genomförts. Slutsatsen från detta är att kontanter inte ska kunna nekas för den som vill betala offentligrättsliga avgifter såtillvida det inte finns annan lagstiftning eller författning som säger annorlunda. Även om det finns rättspraxis och utredningar som visar på rätten att betala dessa avgifter kontant, förekommer det uppgifter om att så inte alltid är fallet, och utredningen föreslår därför att detta ska lagstiftas om för att minska den eventuella osäkerhet om kraven som ställs på en betalningsmottagare av offentligrättsliga avgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BC675F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statens roll </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D69D26" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det kan tyckas närmast märkligt att statens roll för att upprätthålla grundläggande betaltjänster de senaste åren diskuterats ganska omfattande i en diversifierad marknadsekonomi som den Svenska, där stort förtroende lämnas åt marknadsaktörerna att själva utforma och erbjuda tjänster som konsumenter och företag efterfrågar. Trots det har statens roll lyfts som en central fråga av såväl marknaden som av statliga utredningar, men än så länge utan tydliga svar för hur, vad eller när statens roll ska vara. Det är en känslig fråga att blanda in myndigheter i onödan eller implementera lagstiftning som riskerar att snedvrida marknadsmekanismer och därmed (ofta) öka de samhällsekonomiska kostnaderna. Utredningen har tagit till sig av de synpunkter som marknaden har lyft som i frågan om statens ansvar för att subventionera kontanthanteringen i Sverige, samt även de resonemang för fördes i Betalningsutredningen om att statens roll behöver stärkas i det svenska betalsystemet. I dagsläget har staten redan en förhållandevis stark roll när det gäller kontanternas funktion i samhället </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">med ett antal myndigheter som har tydliga ansvar, med Sveriges Riksbank (Riksbanken) i centrum. Riksbankens roll som utgivare av lagliga betalmedel i form av sedlar och mynt som lagerhålls och distribueras från bankens depåer genomsyras av tjänster som tillhandahålls utan kostnad för marknadens aktörer, och utgör som andel av kontantkedjans totala kostnader nästan 13 procent av kostnaderna för de största aktörerna i kedjan (om även kostnaden för tillverkning av kontanter, samt anslag till Post- och telestyrelsen räknas in ökar statens kostnader för kontantkedjan till nästan 21 procent). Utredningen bedömer att det inte finns skäl att staten riktar ytterligare direkta ekonomiska subventioner mot marknaden då de existerande subventionerna redan utgör ett betydande stöd för kontantkedjan. Däremot föreslår utredningen att Riksbankens mandat ska tydliggöras med tillägget att banken på eget initiativ ska kunna bidra till att kontanter ska kunna användas i hela landet. Förslaget innebär att Riksbankens centrala roll för betalningssystemet i Sverige och ansvar för att alla i Sverige ska kunna genomföra betalningar bättre sammanfaller med ett enhetligt syfte än med dagens roll och ansvar. Riksbanken kan med utredningens förslag själv bedöma hur, vad och när åtgärder bäst är lämpade att sättas in i syfte att underlätta för allmänhetens möjlighet att genomföra betalningar, vare sig de är kontanta eller digitala. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28579B8A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontanter och höjd beredskap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F6C3B7" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontanter som betalmedel i händelse av störningar i elektroniska eller digitala system har av naturliga skäl lyfts som en viktig aspekt till varför det skulle behövas lagkrav på handeln att acceptera sedlar och mynt för betalningar. Det finns starka skäl att öka kontanternas ställning som betalmedel för att stärka motståndskraften i det svenska betalsystemet eftersom det är det enda i dag tillgängliga alternativ för att genomföra transaktioner utan tillgång till elektricitet eller nödvändiga kommunikationsnät. Frågan om en återgång till kontanta betalningar i händelse av en större kris som slår ut andra alternativa betalmedel ställer dock omfattande krav på den infrastruktur som krävs för att tillhandahålla kontanter till konsumenterna och på de betalningsmottagare som ska ta emot dem. En fras som flitigt används på området är ”för att kontanter ska fungera i kris måste de också fungera i normaltid”, vilket är det som utredningens fokus avser att uppnå med åtgärder riktade mot kontantacceptansen, infrastrukturen och statens roll. Att förbereda för en omfattande kris där kontanterna allena ska kunna upprätthålla samtliga betalningar till fysiska betalningsmottagare är en mycket omfattande åtgärd som högst sannolikt inte är samhällsekonomiskt försvarbar. Erfarenheter från Ukraina visar på vikten av ett diversifierat betalsystem där tillräcklig redundans byggs in i alla olika betalningsalternativ och att sprida användningen av flera betalningsalternativ till hela befolkningen. I Ukraina fungerar flera betalmedel parallellt och kontanter spelar en viktig roll för allmänhetens betalningar sida vid sida med elektroniska alternativ. Utredningen föreslår därför inga specifika beredskapsåtgärder avseende kontanter utöver en upprepning av Betalningsutredningens förslag om att Skatteverket ska kunna meddela undantag från skatteförfarandelagen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(2011:1244) i händelse av större störningar i elektroniska betalsystem. Utredningen lämnar även en bedömning om att det är viktigt att utreda och implementera funktioner för betalkort där tillgång till el- eller internet saknas, så kallad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>offlinefunktionalitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBF215D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontanter som brottsverktyg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6FDD79" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I dagsläget går det nästan inte att nämna kontanter utan att också påpeka den ökade risken som hantering av sedlar och mynt innebär för förekomst av penningtvätt, finansiering av terrorism eller annan brottslighet. Utredningen har tagit den risk som kontantanvändning och hantering innebär på stort allvar och har utformat förslagen i betänkandet på ett sådant sätt att risken för förekomst av otillbörlig kontanthantering ska vara så liten som möjligt. Bland annat föreslår utredningen att privata aktörer som föreslås omfattas av plikt om kontantacceptans enbart ska behöva göra det om det är i ett företag som omfattas av krav på revisor, för att öka insynen verksamheterna. I syfte att förenkla kontanthanteringen samt minska risken för att verksamheter utnyttjas mot sin vilja för att tvätta brottsvinster föreslår även utredningen ett högsta belopp för i enskilda transaktioner som måste accepteras sätts till 0,1 prisbasbelopp, där betalningen får bestå av högst 25 mynt. Beloppsgränsen innebär att en betalningsmottagare som behöver acceptera kontanta betalningar för enskilda transaktioner endast behöver göra det upp till 5730 kronor (prisbasbeloppet för 2024 är 57 300 kronor). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D90725B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utöver ambitionen att förslagen i så liten mån som möjligt ska underlätta för kriminella inslag i kontanthanteringen bedömer även utredningen att de reglerade bankerna genom förslaget om ökat ansvar för infrastrukturen för kontanter kommer att få större insyn i verksamheter som hanterar kontanter, och därmed också bättre förutsättningar att agera vid misstänkta transaktioner eller beteenden kopplat till kontanthanteringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797FC939" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom förslagen bedömer utredningen att arbetet mot att stävja förekomsten av kriminella element inom kontanthanteringen kan stärkas. Penningtvätt eller andra kriminella handlingar där kontanter används som brottsverktyg är samhällshotande och riskerar att undergräva förtroendet för det ekonomiska och finansiella systemet. Samtidigt är kontanter ett viktigt verktyg för många som behöver dem för att genomföra transaktioner, och därför är det viktigt att grundfunktionen för kontanternas lagliga användningsområde som just ett effektivt verktyg för betalningar finns kvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36578A71" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Betalningar är ett ekosystem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCD18E8" w14:textId="5766D8E8" w:rsidR="00FC3AAE" w:rsidRPr="007C3B47" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidRPr="007C3B47" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utöver frågor som rör specifikt kontanter är det viktigt att se kontanterna som en del av det övergripande betalningssystemet och inte som en enskild och avgränsad funktion. Utredningens perspektiv på detta inkluderar bland annat den tekniska utvecklingen som betalningssystemet går igenom med en ökad digitalisering och de utmaningar som kan uppstå mellan olika generationer av tekniska innovationer. Det digitala och finansiella </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>utanförskapet har inte försvunnit i den takt som prognostiserats, utan fortsätter omfatta en betydande del av befolkningen. För att motverka effekterna av digitalt eller finansiellt utanförskap ligger det ett stort ansvar på de aktörer som tillhandahåller tekniska lösningar för betalningar inom såväl den finansiella sektorn som inom handeln att utforma dessa så att även den generation av användare som saknar vissa förmågor eller tillgång till teknisk utrustning också kan betala för sig på egna villkor. Utredningen kommer till slutsatsen att tekniska hjälpmedel och utbildning kring dessa är viktiga delar som måste tillhandahållas för att bryta det utanförskap som fortsatt råder i den digitala tidsåldern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2B1715" w14:textId="432152AD" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc224204395"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D863CD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E023C">
+        <w:t>Förslag till lag om ändring i lagen (2022:1568) om Sveriges riksbank</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7995F9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E023C">
+        <w:t>Härigenom föreskrivs i fråga om lagen (2022:1568) om Sveriges</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E023C">
+        <w:t>riksbank att 4 kap. 1 § ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767B5DE0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00342E7A" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3261" w14:paraId="0367051B" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="156F0368" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A2F9FC2" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
-[...418 lines deleted...]
-          <w:p w14:paraId="61E531E4" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="75CD5448" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30B7EA2C" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="61273C60" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D79AD61" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="032E9939" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB8DCA0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F4B375" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="001E023C" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>26 kap.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="001E023C">
+        <w:t>Sveriges valuta benämns krona. En krona består av 100 öre.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3261" w14:paraId="01930DC4" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="5EE27982" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6FFD5E3E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="71954500" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-          </w:p>
-[...65 lines deleted...]
-              <w:t>Sekretess gäller för uppgift om en enskilds personliga förhållanden som hänför sig till myndighets verksamhet som avser utredningar enligt lagen (</w:t>
+            <w:r w:rsidRPr="001E023C">
+              <w:t>Riksbanken ska bidra till att det finns tillgång till sedlar och mynt i kronor (kontanter) i betryggande utsträckning i hela Sverige</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...75 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...77 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="154EAAEA" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="003D6F49">
+          <w:p w14:paraId="0685055E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001E023C">
+              <w:t xml:space="preserve">Riksbanken ska bidra till att det finns tillgång till sedlar och mynt i kronor (kontanter) </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t xml:space="preserve">och att kontanter kan användas för betalningar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E023C">
+              <w:t>i betryggande utsträckning i hela Sverige</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7650350B" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="7C5BF7D8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00811E52" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A609F3" w14:textId="6F401B77" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F06278">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="36637851" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+      </w:pPr>
+      <w:r w:rsidRPr="00D52AB1">
+        <w:t>Denna lag träder i kraft den 1 januari 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1719DB4C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="210B9F45" w14:textId="431D310B" w:rsidR="00186DEB" w:rsidRPr="0042047A" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId46"/>
+          <w:headerReference w:type="default" r:id="rId47"/>
+          <w:footerReference w:type="even" r:id="rId48"/>
+          <w:footerReference w:type="default" r:id="rId49"/>
+          <w:headerReference w:type="first" r:id="rId50"/>
+          <w:footerReference w:type="first" r:id="rId51"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A2228F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C115F">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C115F">
+        <w:t>(2010:751) om betaltjänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04149A00" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om lagen (2010:751) om betaltjänster </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2564A182" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00DC20BF" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC20BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC20BF">
+        <w:t>att 9 kap. 1 § och rubriken närmast före ska ha följande lydelse,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC20BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2094B1D9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00DC20BF" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...58 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC20BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels att det ska införas tre nya paragrafer, 1a, 12 och 13 §§, av </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03779F76" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00DC20BF" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC20BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">följande lydelse, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2D2C3D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00DC20BF" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC20BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels att det närmast före 13 § ska införas en ny rubrik som ska lyda </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2306E6BF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC20BF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>”Bemyndigande”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACEE4E8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00342E7A" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F3261" w14:paraId="300E5183" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="70A2D58D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55E9CB25" w14:textId="26338700" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
-[...24513 lines deleted...]
-          <w:p w14:paraId="76E84C3C" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="4E3088F9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48C183D2" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="3703997D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DA8CA1E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00982B77">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="27C03C0D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...67 lines deleted...]
-        <w:t>enligt lagstiftning om mottagande av asylsökande m.fl.,</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00982B77" w14:paraId="2B7E5A87" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="31E77D55" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39B6577F" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00C83B0D" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="14CC8A8E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00AF793C" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C83B0D">
+              <w:ind w:firstLine="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>och</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C83B0D">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00C83B0D">
+            <w:r w:rsidRPr="00AF793C">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>9</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Platser för kontantuttag och dagskasseinsättningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="74CAA415" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00C83B0D" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="05EC162C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00AF793C" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00C83B0D">
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:i/>
-[...26 lines deleted...]
-              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C83B0D">
+            <w:r w:rsidRPr="00AF793C">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>10. verksamhet enligt lagen (0000:000) om utredningar för att förebygga suicid.</w:t>
+              <w:t>Tillhandahållande av grund</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C83B0D">
+            <w:r>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00C83B0D">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00AF793C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>läggande kontanttjänster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2963A7A3" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00982B77">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="2B4E207F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F417A41" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00982B77" w14:paraId="410FCA56" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="15862CC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F22F3B3" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="3DFC12D0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till konsumenter tillhandahåller betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">konton med grundläggande funktioner, ska tillhandahålla tjänster som gör det möjligt att ta ut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0037025E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kontanter</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> från dessa konton (platser för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0037025E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kontantuttag</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) i betryggande utsträckning i hela landet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A6A9181" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till konsumenter tillhandahåller betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">konton med grundläggande funktioner, ska tillhandahålla tjänster som gör det möjligt att ta ut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342E7A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och sätta in sedlar</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> från dessa konton (platser för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00342E7A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uttag och insättning av kontant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) i betryggande utsträckning i hela landet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00494CA3" w14:paraId="57700BD5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FEAC4AF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sådana kreditinstitut och filialer till utländska kreditinstitut som till </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF793C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>företag</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> tillhandahåller betalkonton, ska tillhandahålla tjänster som gör det möjligt att sätta in kontanter på dessa konton (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF793C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>platser</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för dags</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>kasseinsättningar) i betryggande ut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>sträckning i hela landet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C88464A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Sådana kreditinstitut och filialer till utländska kreditinstitut som till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>juridiska personer</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> tillhandahåller betalkonton, ska tillhandahålla </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lämpliga och behovsanpassade </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">tjänster som gör det möjligt att sätta in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF793C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ta ut sedlar och mynt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> på dessa konton (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tjänster</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF793C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> dagskasseinsättningar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och växelhantering</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) i betryggande ut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>sträckning i hela landet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C816362" w14:textId="4D83ACBD" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Första och andra styckena gäller endast institut och filialer som den 1 juli närmast föregående år hade mer än 70 miljarder kronor i inlåning från allmänheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="0082BFCD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="184FD7E2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AEC11EA" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00FA298F" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="4A19AB74" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA298F">
+            <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>3 a §</w:t>
+              <w:t xml:space="preserve">1 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D780976" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00D32A68" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="55D35D60" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00574282" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FA298F">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> enligt lagen (0000:000) om utredningar för att förebygga suicid</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC20BF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Kreditinstitut och filialer till utländska kreditinstitut med verksamhet i Sverige som inte omfattas av krav enligt 1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="82"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC20BF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">§ första och andra stycket ska enligt skäliga </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC20BF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>villkor erbjudas tillträde till tjänster som tillhandahålls enligt 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC20BF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§ första och andra stycket.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15D21040" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00982B77">
+    <w:p w14:paraId="54048773" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...79 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00982B77" w14:paraId="512191B6" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="3304D1A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="436AE03F" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="4CCD20FE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3573AB2B" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="74777E6C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>4. administration som bedrivs av Statens institutionsstyrelse centralt,</w:t>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="317A6537" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
-[...19 lines deleted...]
-          <w:p w14:paraId="24544D2E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00FA298F" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="2739E062" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA298F">
+            <w:r w:rsidRPr="007A62A1">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>6. verksamhet enligt lagen (0000:000) om utredningar för att förebygga suicid.</w:t>
+              <w:t xml:space="preserve">En betalningsmottagare som godtar betalningsinstrument som omfattas av denna lag och som tillhandahåller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7261DFD9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007A62A1" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>livsmedel i en fullsortiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">butik, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD57647" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007A62A1" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">tjänster av offentligrättslig karaktär som myndighet eller den som utövar myndighet, eller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B2751BE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007A62A1" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">varor eller tjänster som säljs vid apotek med tillstånd från Läkemedelsverket </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E77B899" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007A62A1" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">är skyldig att ta emot kontanter på bemannade försäljningsställen om inte annat är föreskrivet i annan lag eller författning. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F17F80" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="007A62A1" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Skyldigheten att acceptera kontant betalning enligt första stycket är begränsat till ett belopp</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">om högst 0,1 prisbasbelopp och inte fler än 25 mynt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B53AFF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00574282" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Första stycket gäller inte om det skulle strida mot lagen (2017:630</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A62A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> penningtvätt och finansiering av terrorism.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...74 lines deleted...]
-      <w:tr w:rsidR="00982B77" w14:paraId="05C95072" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="5AEB8D4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32ECA0CE" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="4D784255" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="199586AE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+          </w:p>
+          <w:p w14:paraId="185C85D9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00662B13" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662B13">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Bemyndigande</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5CDED406" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="1998603C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B78C178" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12A309E3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">13 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13BF1585" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843264">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regeringen eller den myndighet regeringen bestämmer, får meddela föreskrifter om </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A950CE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00843264" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843264">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843264">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">vilka betalningsmottagare som avses i 12 § första stycket, och </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E8DBF3D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00574282" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843264">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843264">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>begränsningar i skyldigheten att ta emot kontanter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="57AEEDF4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00811E52" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253DB9E7" w14:textId="7DFFB420" w:rsidR="00FC3AAE" w:rsidRPr="0049528A" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidRPr="0049528A" w:rsidSect="0049528A">
+          <w:headerReference w:type="even" r:id="rId52"/>
+          <w:headerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="even" r:id="rId54"/>
+          <w:footerReference w:type="default" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2AE2E3" w14:textId="37CAB63B" w:rsidR="00DB62B9" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc224204396"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241E980E" w14:textId="55D022F5" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="009245BC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Efter remiss har yttrande kommit in från Bankgirocentralen BGC AB, Bankomat AB, Bräcke kommun, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ChangeGroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Sweden AB, De små kommunernas samverkan, E-hälsomyndigheten, Ekobrottsmyndigheten, Finansförbundet, Finansiell ID-Teknik BID AB, Finansinspektionen, Fordonsbesiktningsbranschen, Forum – idéburna organisationer med social inriktning, Funktionsrätt Sverige, Företagarna, Försvarsmakten, Försäkringskassan, Förvaltningsrätten i Göteborg, Giva Sverige, Hagfors kommun, Hela Sverige ska leva – riksorganisationen, Huddinge kommun, Kalmar kommun, Kammar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kollegiet, Karlstads kommun, Kommer</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skollegium, Konjunktur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">institutet, Konkurrensverket, Konsumentverket, Kronofogdemyndigheten, Landsorganisationen i Sverige (LO), Livsmedelsverket, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Loomis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AB, Läkemedelsverket, Länsstyrelsen Dalarna, Länsstyrelsen Gävleborg, Länsstyrelsen Jämtland, Länsstyrelsen Kronoberg, Länsstyrelsen Norrbotten, Länsstyrelsen Skåne, Länsstyrelsen Västra Götaland, Malmö stad, Migrationsverket, Myndigheten för delaktighet, Myndigheten för samhällsskydd och beredskap, Myndigheten för ungdoms- och civilsamhällets frågor, Pensionsmyndigheten, Pensionärernas riksorganisation (PRO), Polismyndigheten, Post- och telestyrelsen, Regelrådet, Revisors</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">inspektionen, Riksgäldskontoret, Skatteverket, Skellefteå kommun, Skolverket, Sparbankernas Riksförbund, SPF Seniorerna, Stockholms stad, Stockholms tingsrätt, Storumans kommun, Svensk Dagligvaruhandel, Svensk Handel, Svenska Bankföreningen, Sveriges advokatsamfund, Sveriges Apoteksförening, Sveriges Kommuner och </w:t>
+      </w:r>
+      <w:r w:rsidR="00680110">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">egioner, Sveriges konsumenter, Sveriges riksbank, Sveriges riksidrottsförbund, Synskadades Riksförbund, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SäkerhetsBranschen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Säkerhetsföretagen, Säkerhetspolisen, Tandvårds- och läkemedels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förmånsverket, Tillväxtverket, Transportstyrelsen, Tullverket, Umeå kommun, Uppsala kommun, Vännäs kommun, Värnamo kommun, Åklagarmyndigheten och Örnsköldsviks kommun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BC15CC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="009245BC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har yttranden inkommit från Autism Sverige, Bevakningsbranschens Yrkes- och arbetsmiljönämnd (BYA), Elöverkänsligas Riksförbund, Forex AB, Gröna Seniorer Väst, Kontantupproret, Länsstyrelsen Västerbotten, Personskadeförbundet RTP, Riksförbundet för barn, unga och vuxna med utvecklingsstörning (FUB), Ronny Stark, Småföretagarnas Riksförbund, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Sesami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Cash Management Technologies Nordic AB, Stig Wiklund, Sveriges bagare och konditorier, och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Verandi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> arbetstagarnas socialpolitiska organisation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BAB0A8" w14:textId="75F1E637" w:rsidR="00FC3AAE" w:rsidRPr="002D1C65" w:rsidRDefault="00FC3AAE" w:rsidP="007B532C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidRPr="002D1C65" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Bromölla kommun, Huddinge kommun, Kalmar kommun, Karlstads kommun och Tillväxtanalys </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5780">
+        <w:t>Myndigheten för tillväxtpolitiska utvärderingar och analyser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744B21D1" w14:textId="09751B86" w:rsidR="00DB62B9" w:rsidRDefault="00B7745B" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc224204397"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3AAE">
+        <w:t xml:space="preserve"> lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidR="00FC3AAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135CEE5F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00DC06CD" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc216969352"/>
+      <w:r>
+        <w:t>Förslag till lag om skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="6F317220" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs följande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F417A1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00412633" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skyldighet att ta emot kontant betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3B6BCE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Livsmedelsbutiker och apotek ska vara skyldiga att ta emot kontant betalning vid försäljning av varor och tjänster på fysiska försäljnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ställen med bemannad kassa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA3A264" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00156A2E">
+        <w:t>Som kontanter räknas sedlar och mynt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F99A72C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skyldigheten gäller för en betalning om högst 0,1 prisbasbelopp och inte fler än 25 mynt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27D41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AF42CF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00412633" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00412633">
+        <w:t xml:space="preserve">Begränsningar av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337DCE">
+        <w:t>kyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A2FAE9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Skyldigheten i 1 § gäller inte om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5721">
+        <w:t>den gör att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41806BED" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="_Hlk213669476"/>
+      <w:r>
+        <w:t>säkerheten inte kan upprätthållas på försäljningsstället, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B92E2D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. det inte går att hålla försäljningsstället öppet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:t xml:space="preserve"> på grund av kostnaden för att hantera kontanter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392D6557" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00412633">
+        <w:t xml:space="preserve">Undantag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid enskilda försäljningar från s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00337DCE">
+        <w:t>kyldigheten att ta emot kontant betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D959126" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En aktör som avses i 1 § får </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="_Hlk213664199"/>
+      <w:r>
+        <w:t xml:space="preserve">neka att ta emot kontant betalning vid en </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:t xml:space="preserve">enskild försäljning om det finns skäl för det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEE30C8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00811E52" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDD8123" w14:textId="72B61566" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BCC158" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D56BF0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc216969353"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5E2D">
+        <w:t xml:space="preserve">ag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om ändring i lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F5E2D">
+        <w:t>(2010:751) om betaltjänster</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="149A937B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009562D0">
+        <w:t xml:space="preserve"> (2010:751) om betaltjänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09189F7E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6EF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 9 kap. 1–3, 6, 7 och 13 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4313">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AB5508" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6EF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 9 kap. 1 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E9C67C" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="2B5E3A41" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E704DD2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AE1DC32" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="35667C22" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005B0E77" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="171FD692" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00EC1721" w:rsidRDefault="00186DEB" w:rsidP="00982B77">
+    <w:p w14:paraId="33214B26" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4CC9BF" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="2F5FA644" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FE46F2A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till konsumenter tillhandahåller betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>konton med grundläggande funk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tioner, ska tillhandahålla tjänster som gör det möjligt att ta ut kon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tanter från dessa konton (platser för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F454D">
+              <w:t>kontantuttag</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) i betryggande ut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>sträckning i hela landet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598982BC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005628FC" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till konsumenter tillhandahåller betal</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>konton med grundläggande funk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tioner, ska tillhandahålla tjänster som gör det möjligt att ta ut kon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>tanter från</w:t>
+            </w:r>
+            <w:r w:rsidDel="00376AA6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>dessa konton (platser för kontant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F454D">
+              <w:t>uttag</w:t>
+            </w:r>
+            <w:r>
+              <w:t>) i betryggande ut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">sträckning i hela landet. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Detsamma gäller för tjänster som gör det möj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ligt att sätta in kontanter på sådana konton (platser för kontant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00401C9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sättningar).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="632409FA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3B775882" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00982B77">
+      <w:r>
+        <w:t>Sådana kreditinstitut och filialer till utländska kreditinstitut som till företag tillhandahåller betalkonton, ska tillhandahålla tjänster som gör det möjligt att sätta in kontanter på dessa konton (platser för dags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kasse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>insättningar) i betryggande utsträckning i hela landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789F98E1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Första och andra styckena gäller endast institut och filialer som den 1 juli närmast föregående år hade mer än 70 miljarder kronor i inlåning från allmänheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB8E082" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="037A3854" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58899CF0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3256887E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBF136E" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00574282" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="72" w:name="_Hlk211981062"/>
+            <w:bookmarkStart w:id="73" w:name="_Hlk211421512"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Krediti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">nstitut och filialer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">till utländska kreditinstitut som anges i 1 § andra och tredje styckena </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>till företag till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>handa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">hålla </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lämpliga och behovs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anpassade tjänster för växel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>hantering och dagskasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sättningar</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="72"/>
+            <w:r w:rsidRPr="001F16F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="73"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CEC13C3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>26 kap.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="70B1D406" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47BEE9DE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00907BAF">
+              <w:t xml:space="preserve">Post- och telestyrelsen ska utöva tillsyn över att kreditinstitut och filialer till utländska kreditinstitut uppfyller sina skyldigheter enligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724480">
+              <w:t>1 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907BAF">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="021ED52D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00907BAF">
+              <w:t>Post- och telestyrelsen ska utöva tillsyn över att kreditinstitut och filialer till utländska kreditinstitut uppfyller sina skyldigheter enligt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724480">
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och 1 a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B212D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0003304E">
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B212D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907BAF">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A7BF138" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00982B77" w14:paraId="57AC3627" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="6D8CDB96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C8B5947" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="6FE1BBE5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-          </w:p>
-[...26 lines deleted...]
-              <w:t>Utredningar för att förebygga suicid</w:t>
+            <w:r>
+              <w:t>Post- och telestyrelsen får besluta att förelägga företag som tillhanda</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-              <w:ind w:firstLine="0"/>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">håller platser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>för kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E07242">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>10 b §</w:t>
+              <w:t xml:space="preserve"> eller </w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:t>Sekretess gäller för uppgift om en enskilds personliga förhållanden som hänför sig till myndighets verksamhet som avser utredningar enligt lagen (0000:000) om utredningar för att förebygga suicid, om det inte står klart att uppgiften kan röjas utan att den enskilde eller någon närstående till denne lider men.</w:t>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>dagskasseinsättningar</w:t>
             </w:r>
-          </w:p>
-[...1181 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> att lämna de uppgifter som behövs för att styrelsen ska kunna utöva tillsyn enligt 2 §.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6876EF70" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="000E6F0B" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="41F23621" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="74" w:name="_Hlk210725436"/>
+            <w:r>
+              <w:t>Post- och telestyrelsen får besluta att förelägga företag som tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">håller platser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>för kontantuttag</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+              <w:t>, kontant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F092C">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>insättning</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F092C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">respektive   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110B5E">
+              <w:t>dagskasseinsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>att lämna de uppgifter som behövs för att styrelsen ska kunna utöva tillsyn enligt 2 §.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="74"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03D05F29" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+    <w:p w14:paraId="7745C1E4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett beslut om föreläggande får förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2C4D93" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00E07242" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A8E316" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:t>2 §</w:t>
+      <w:r>
+        <w:t>6 §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...56 lines deleted...]
-        <w:t>6. handläggning av ärenden om bistånd som lämnas av socialnämnd enligt lagstiftning om mottagande av asylsökande m.fl.,</w:t>
+        <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD5A1D" w14:paraId="775AA0E1" w14:textId="77777777" w:rsidTr="006936F3">
+      <w:tr w:rsidR="00494CA3" w14:paraId="1ECD21AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32D21154" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="0A1C7EF0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00402E6F">
+            <w:r>
+              <w:t>Post- och telestyrelsen ska inte överlämna ett ärende enligt 4 § och Finansinspektionen ska inte ingripa enligt 5 §, om det med beaktande av samtliga platser för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t xml:space="preserve"> kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001549D2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>8.</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> handläggning av ärenden om tillstånd till parkering för rörelsehindrade, </w:t>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t>respektive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00400FD8">
+            <w:r w:rsidRPr="001549D2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>och</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t>dagskasseinsättningar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FEF7F3C" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="023E7CA8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00402E6F">
+            <w:r>
+              <w:t xml:space="preserve">Post- och telestyrelsen ska inte överlämna ett ärende enligt 4 § och Finansinspektionen ska inte ingripa enligt 5 §, om det med beaktande av samtliga platser för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>kontant</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00724E76">
+              <w:t>uttag</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>9.</w:t>
+              <w:t>, kontantinsättningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t xml:space="preserve"> respek</w:t>
             </w:r>
             <w:r>
-              <w:t> verksamhet enligt lagen (2007:606) om utredningar för att förebygga vissa skador och dödsfall.</w:t>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009C7C9C">
+              <w:t>tive dagskasseinsättningar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61F0F1B8" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
-[...14 lines deleted...]
-          <w:p w14:paraId="339130CE" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7EE0B2DB" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F8590A" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8590A">
+        <w:t>1. finns tillgång till sådana platser i betryggande utsträckning i hela landet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3A765F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00F8590A" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8590A">
+        <w:t>2. endast är ett ringa antal personer som inte har sådan tillgång som avses</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8590A">
+        <w:t>i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DBC2E7" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D0C7BA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00425772" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sanktionsavgiften ska beräknas till produkten av</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="75109684" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F8AD9B3" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
-              <w:t>Med socialtjänst avses även tillsyn, uppföljning, utvärdering, kvalitetssäkring och administration av verksamhet som avses i första stycket 1–</w:t>
+              <w:t>1. det antal personer, avrundat nedåt till närmaste tusental, som inte har tillgång till platser för kontantuttag respektive dagskasse</w:t>
             </w:r>
-            <w:r w:rsidRPr="004F2018">
+            <w:r>
+              <w:softHyphen/>
+              <w:t>insättningar i betryggande utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning i hela landet (avvikelsen),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3CCE8B88" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. det antal personer, avrundat nedåt till närmaste tusental, som inte har tillgång till platser </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="75" w:name="_Hlk212195824"/>
+            <w:r>
+              <w:t xml:space="preserve">för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B24BF3">
+              <w:t>kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kontantinsättningar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001549D2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B24BF3">
+              <w:t>respektive dagskasseinsättningar</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="75"/>
+            <w:r>
+              <w:t xml:space="preserve"> i betryggande utsträckning i hela landet (avvikelsen),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55F6C613" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. institutets inlåning från allmänheten i förhållande till den genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">snittliga inlåningen från allmänheten den 1 juli närmast föregående år för samtliga kreditinstitut och filialer till utländska kreditinstitut som omfattas av 1 § första och andra styckena, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77199F17" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. 5 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF92D8B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="009E1332" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E54EE75" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00494CA3" w14:paraId="67245634" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B4CEADA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer får, för tillämpningen av 1 §, meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skrifter om det högsta antal personer som får ha ett visst längsta vägavstånd i kilometer mellan folkbokföringsadressen och den </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">närmaste platsen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
+              <w:t>för kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB5F42">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
+              <w:t xml:space="preserve">respektive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4E09">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>dagskasseinsättning</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="640A259A" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="006936F3">
+          <w:p w14:paraId="60DA79D8" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="001048E0">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer får, för tillämpningen av 1 §, meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skrifter om det högsta antal personer som får ha ett visst längsta vägavstånd i kilometer mellan folkbokföringsadressen och den </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">närmaste platsen för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
+              <w:t>kontantuttag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED7BFF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>7</w:t>
-[...40 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> kontantinsättningar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00400FD8">
+            <w:r>
+              <w:t xml:space="preserve"> respektive</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4E09">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>verksamhet enligt lagen (</w:t>
-[...38 lines deleted...]
-              <w:t>Med socialtjänst avses vidare uppföljning, utvärdering, kvalitetssäkring och administration av verksamhet som avses i första stycket 9</w:t>
+              <w:t xml:space="preserve"> dagskasseinsättningar</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ADAD1DE" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+    <w:p w14:paraId="53686B2F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="left"/>
-[...319 lines deleted...]
-    <w:p w14:paraId="0F85CE2E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00811E52" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om hur avvikelsen enligt 7 § 1 ska fastställas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E4C316" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00811E52" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4384BE" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+    <w:p w14:paraId="42EAB623" w14:textId="2C5FEC8A" w:rsidR="00FC3AAE" w:rsidRPr="00B6543D" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00186DEB" w:rsidSect="00FD5A1D">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId77"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidRPr="00B6543D" w:rsidSect="006A1FCD">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:footerReference w:type="first" r:id="rId73"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Denna lag träder i kraft den 1 juli 2026. </w:t>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747A702F" w14:textId="1C88146C" w:rsidR="00DB62B9" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc224204398"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>1.3</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="54BA01A6" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C849BE9" w14:textId="7FDF3F6A" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om offentlighets- och sekretesslagen (2009:400) </w:t>
-[...103 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788D36F6" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265E0819" w14:textId="3290D020" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5A3C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...186 lines deleted...]
-    <w:p w14:paraId="65541460" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> justitieråden Severin Blomstrand och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00696161" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Martin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Borgeke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt justitierådet Inga-Lill </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Askersjö</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="65C985DA" w14:textId="5C826550" w:rsidR="00FC3AAE" w:rsidRPr="005A5A3C" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5A3C">
+        <w:t>Åtgärder för att stärka kontanternas funktionssätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56425E7B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F20DE33" w14:textId="44D26390" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 18 december 2025 har regeringen (Finansdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF9493C" w14:textId="58844CA4" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F576E2">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5E76">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om skyldighet för livsmedelsbutiker och apotek att ta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F576E2">
+        <w:t>emot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kontant betalning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387B3C45" w14:textId="4D5D1486" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006D5E76">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>lag om ändring i lagen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5E76">
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:851) om betaltjänster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC3E2C1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006D5E76">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen har inför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5E76">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föredragits av kanslirådet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DEEF16" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Malin Malmström, biträdd av kanslirådet Malin Rosenbeck. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105A0F24" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="005A5A3C" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...196 lines deleted...]
-      <w:r w:rsidRPr="00811E52">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E870B30" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317985FB" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC5155D" w14:textId="18312C34" w:rsidR="00FC3AAE" w:rsidRPr="005A5A3C" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5A3C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Förslaget till lag om skyldighet för livsmedelsbutiker och apotek att ta emot kontant betalning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F84171" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD18452" w14:textId="1AE2B2F6" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I remissen föreslås en ny lag enligt vilken livsmedelsbutiker och apotek som huvudregel ska vara skyldiga att ta emot kontanter som betalning vid försäljning av varor och tjänster på fysiska försäljningsställen som har bemannad kassa. Under vissa förutsättningar ska dock butikerna och apoteken inte vara tvungna att ta emot kontanter, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vid risk för rån eller penningtvätt. Regeringen uttalar att det är viktigt att slå vakt om kontanters funktionalitet som betalningsmedel och att detta förutsätter att det är möjligt att betala med kontanter, framför allt för de varor och tjänster som är av den mest grundläggande behovsnaturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B325E14" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCE4170" w14:textId="3A63A15E" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av redovisningen i remissen framgår att de allra flesta livsmedelsbutiker inom detaljhandeln och apotek i dagsläget accepterar kontant betalning, men att det på vissa försäljningsställen av olika anledningar, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> upprepade rånförsök, har bedömts finnas skäl att inte ta emot kontanter. Det finns alltså inga brister i den nuvarande ordningen som behöver avhjälpas med en ny lag. Detta gäller särskilt som det föreslås att det även fortsättningsvis ska vara möjligt för butikerna och apoteken att avstå från att ta emot kontanter av samma skäl som tidigare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E945F97" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB14512" w14:textId="750CFEB5" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser alltså att en förebyggande lagstiftning ändå bör införas för att säkerställa kontanters funktionalitet i framtiden. För Lagrådet framstår det som diskutabelt att införa en lagstiftning som ålägger privata subjekt en skyldighet som de redan uppfyller tillfredsställande. Några tecken på en försämring inom det området har inte försports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB3A625" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>                      </w:t>
-[...14 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:t xml:space="preserve">I remissen föreslås ingen tillsynsstruktur på området. Regeringen anser att de berörda företagen själva bör ansvara för att säkerställa att skyldigheten uppfylls så att det går att betala med kontanter på de aktuella försäljningsställena. De verksamheter som omfattas av skyldigheten kommer – enligt remissen – liksom i dag att på ett välgrundat och välmotiverat sätt kunna avgöra när och var skyldigheten att ta emot kontant betalning behöver begränsas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE42A3D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF9B4C8" w14:textId="7D55C143" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det föreslås inga sanktioner för butiker och apotek som inte uppfyller sin skyldighet enligt den föreslagna lagen. Det framhålls att lagen är näringsrättslig. Skyldigheten motsvaras alltså inte av någon rättighet för konsumenter; en näringsidkare kan inte ställas till svars civilrättsligt av en konsument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C7FBF2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0299203F" w14:textId="15354C97" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådets slutsats blir att den föreslagna lagen är onödig och dessutom verkningslös. Lagrådet avstyrker därför lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444C1DAA" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4776BE38" w14:textId="6B194A81" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För det fall lagen ändå skulle införas lämnar Lagrådet följande synpunkter på förslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC41D4A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316C4011" w14:textId="371AE4B1" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissen kan lämpligen ges rubriken Åtgärder för att stärka kontanternas funktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4857E87D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E28EDD" w14:textId="07A46233" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634FF432" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8F8117" w14:textId="27758A86" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av författningskommentaren kan utläsas att det är livsmedelsbutiker i detaljhandeln som avses. Det bör framgå av lagtexten. Med också någon språklig justering får lagtexten då följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525809CC" w14:textId="44F43B6D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="002D4CA5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Livsmedelsbutiker inom detaljhandeln och apotek är skyldiga att ta emot kontant betalning vid försäljning av varor och tjänster på fysiska försäljningsställen med bemannad kassa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167CCB07" w14:textId="7F056C1E" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="002D4CA5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som kontanter räknas sedlar och mynt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C857EF1" w14:textId="4CF93542" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="002D4CA5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skyldigheten gäller för en betalning som avser högst 0,1 prisbasbelopp och högst 25 mynt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3863D49E" w14:textId="0D5800E0" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF94CCC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E08EE8" w14:textId="4E96098D" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt paragrafen ska en aktör som avses i 1 § få neka att ta emot kontant betalning vid en enskild försäljning om det finns skäl för det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4085FAD9" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D74E80" w14:textId="33042180" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det undantag som sålunda föreskrivs bör stramas upp något. Inte vilket skäl som helst bör kunna åberopas för att neka mottagandet av kontanter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5167107D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EB2D6A" w14:textId="6EF53E61" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagtexten kan lämpligen, efter även en språklig omformulering, ges följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1851C3F0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1039F5BB" w14:textId="79F071FC" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="002D4CA5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>En livsmedelsbutik inom detaljhandeln eller ett apotek får neka att ta emot kontant betalning vid en enstaka försäljning om det finns något godtagbart skäl för det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A94BF95" w14:textId="13D69D8A" w:rsidR="00FC3AAE" w:rsidRPr="005A5A3C" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5A3C">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Förslaget till lag om ändring i lagen (2010:751) om betaltjänster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BDFD55" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578676E4" w14:textId="3C99F7A3" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9 kap. 1 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA670D4" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C8BF8C5" w14:textId="08AC8CE9" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I en ny 1 a § anges att kreditinstitut och filialer till utländska kreditinstitut som anges i 1 § andra och tredje styckena ska till företag tillhandahålla lämpliga och behovsanpassade tjänster för växelhantering och dagskasseinsättningar. Det är tydligt att en tjänst för att vara lämplig måste vara behovsanpassad. Men en tjänst kan vara olämplig av andra skäl än att den inte är behovsanpassad. Att bestämmelsen ska uppfattas på det sättet bekräftades vid föredragningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB907C5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55FD2F70" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagrådet föreslår att lagtexten i detta hänseende får lydelsen ”… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D385A5" w14:textId="41DCFDB0" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="002D4CA5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>behovsanpassade och även i övrigt lämpliga …”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBAC9E1" w14:textId="416BFD10" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9 kap. 3 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355C121F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DFACC3" w14:textId="0DB35F4F" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I paragrafen anges för närvarande att Post- och telestyrelsen får besluta att förelägga företag som tillhandahåller platser för kontantuttag eller dagskasseinsättningar att lämna de uppgifter som behövs för att styrelsen ska kunna utöva tillsyn enligt 2 §. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548F6AFD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CF3629F" w14:textId="2830007C" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissförslaget innebär att även företag som tillhandahåller platser för kontantinsättningar ska kunna ges ett föreläggande av det angivna slaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301B46ED" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="005A5A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelsen bör – efter ett par språkliga justeringar - ges den här lydelsen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217CD1C9" w14:textId="1D0852DD" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="002D4CA5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Post- och telestyrelsen får förelägga företag som tillhandahåller platser för kontantuttag, kontantinsättningar eller dagskasseinsättningar att lämna de uppgifter som behövs för att styrelsen ska kunna utöva tillsyn enligt 2 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C88BDC5" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="002D4CA5">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett föreläggande får förenas med vite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40314307" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="001C7EB4" w:rsidRDefault="00FC3AAE" w:rsidP="001C7EB4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:sectPr w:rsidR="00FC3AAE" w:rsidRPr="001C7EB4" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId74"/>
+          <w:headerReference w:type="default" r:id="rId75"/>
+          <w:footerReference w:type="even" r:id="rId76"/>
+          <w:footerReference w:type="default" r:id="rId77"/>
+          <w:headerReference w:type="first" r:id="rId78"/>
+          <w:footerReference w:type="first" r:id="rId79"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...542 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7B0AAB59" w14:textId="1C6F0C2B" w:rsidR="00186DEB" w:rsidRDefault="00BB26A2" w:rsidP="00186DEB">
+        <w:p w14:paraId="0083BCC5" w14:textId="6AA86AE6" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00A90403">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Socialdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="635C8006" w14:textId="794559E0" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="58ED6FD6" w14:textId="2C3D8FF9" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc222474429"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc224204399"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
           <w:date w:fullDate="2026-03-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CF5112">
+          <w:r w:rsidR="00246655">
             <w:t>den 12 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6EA84868" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="27E84D45" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48EEC301" w14:textId="39842EE2" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="15E91DEB" w14:textId="50359298" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BB26A2">
-            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Bohlin, Dousa, Britz, Lann</w:t>
+          <w:r>
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Tenje</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, Forssell, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, Wykman, Bohlin, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:t xml:space="preserve">, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0ABBD5B5" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="2B2D8FA6" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63023A26" w14:textId="03724D22" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="0DEC8D87" w14:textId="3BA3CDB5" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A47AAB">
-            <w:t>Forssmed</w:t>
+          <w:r w:rsidR="00246655">
+            <w:t>Wykman</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="677DA2E3" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00827386" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="46FE2CB0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00827386" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59DECB8F" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="00915BF3" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="20054211" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="00915BF3" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533418C5" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRPr="006E102E" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="04C44FC2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRPr="006E102E" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A72605" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="7A34872F" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776A493B" w14:textId="69DEDBCE" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00F85486">
+    <w:p w14:paraId="4C3321BD" w14:textId="2615B828" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BB26A2">
-            <w:t>En nationell utredningsfunktion för att förebygga suicid</w:t>
+          <w:r>
+            <w:t>Åtgärder för att stärka kontanternas funktionssätt</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0FF9A84A" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="2B553404" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId89"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId94"/>
+      <w:headerReference w:type="even" r:id="rId80"/>
+      <w:headerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="even" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:headerReference w:type="first" r:id="rId84"/>
+      <w:footerReference w:type="first" r:id="rId85"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78C50123" w14:textId="77777777" w:rsidR="00A57C99" w:rsidRDefault="00A57C99" w:rsidP="00F8009C">
+    <w:p w14:paraId="512B0D6A" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26AC37EF" w14:textId="77777777" w:rsidR="00A57C99" w:rsidRDefault="00A57C99" w:rsidP="00F8009C">
+    <w:p w14:paraId="72763F5C" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -34352,454 +21787,448 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18E2DD4B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3115FA71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 4"/>
+              <wp:docPr id="33" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="202BABF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0D75B131" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="202BABF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0D75B131" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0692AA2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="32979E0B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 4"/>
+              <wp:docPr id="42" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0D09439B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="25D5DAE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0D09439B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="25D5DAE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B454EA6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4B02178B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1D5B8E63" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0A09CDEC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -34808,153 +22237,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1D5B8E63" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0A09CDEC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B285E23" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6D399529" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6BC17CE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="433ACADD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -34963,1238 +22392,1238 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6BC17CE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="433ACADD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="561BD850" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="54813E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="40F93919" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="40F93919" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D6DEC3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5874D728" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5874D728" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67678477" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="77BFDEB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="77BFDEB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="064C9139" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="633A2C79" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="633A2C79" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DFF5CF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1565776A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1565776A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6278BE3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F725634" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F725634" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52D14A25" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="54" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="478EF07B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0557C6C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00EC3063">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="478EF07B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0557C6C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00EC3063">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F3F8DDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6E1C58B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7AFBA9D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...929 lines deleted...]
-                        <w:p w14:paraId="4585D0B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="602C0A52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -36203,1703 +23632,1703 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4585D0B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="602C0A52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3323C511" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="060AF4DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41B54B9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="41B54B9C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CC78AB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="01729D48" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="01729D48" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77FF8A4C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2527F5DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2527F5DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D212B04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="649972B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="649972B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67CC0053" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="573D9716" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="573D9716" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73A4F6D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03861F4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03861F4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65C10A86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="65BB6FAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="29187C1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="65BB6FAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="29187C1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E918136" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1725A462" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="59" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0282C437" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="62D4805E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
-[...929 lines deleted...]
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E513F54" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="62D4805E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CB84465" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="089587A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="72" name="Textruta 4"/>
+              <wp:docPr id="63" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="19BA57D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7722C992" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="19BA57D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7722C992" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5552A31E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="522D7DAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:docPr id="64" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A5CA7F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7D0C582A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A5CA7F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7D0C582A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7ABBDE86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="629758D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="527E290B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3C8CBBC4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -37908,2323 +25337,1393 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="527E290B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3C8CBBC4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="172AD708" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3DCF9F28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:docPr id="62" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="500B3818" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="229AF804" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="500B3818" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="229AF804" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FE2D6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1BC0FB1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="75" name="Textruta 4"/>
+              <wp:docPr id="66" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0EFB26AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="30533BE4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0EFB26AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="30533BE4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D3CA350" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5F39B31A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:docPr id="67" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1E8D3A2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="497E8E8A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1E8D3A2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="497E8E8A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13F01D52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="14C9502F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="74" name="Textruta 1"/>
+              <wp:docPr id="65" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1ECAAD7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="211D7459" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1ECAAD7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="211D7459" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12D4A291" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="22CBEACC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="78" name="Textruta 4"/>
+              <wp:docPr id="69" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50D93D57" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...929 lines deleted...]
-                        <w:p w14:paraId="0650E1F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="28A9A273" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0650E1F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="28A9A273" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A9A9EEB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6EC1AE34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="87" name="Textruta 4"/>
+              <wp:docPr id="70" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="567D8D81" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7B324E1B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7B324E1B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="215BF852" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="45A35880" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="45A35880" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15302682" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1655BAD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="567D8D81" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1655BAD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0836E321" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="33EDEDEE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="88" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47376C62" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...309 lines deleted...]
-                        <w:p w14:paraId="3F971608" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="208A3683" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -40233,153 +26732,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F971608" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="208A3683" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7EEAFF0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="27F7180D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:docPr id="35" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4331C43A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2161A77F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -40388,308 +26887,308 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4331C43A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2161A77F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CE3A17B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="17FADF83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:docPr id="39" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="336E57FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4D1E1D60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="336E57FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4D1E1D60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4572888B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6D89668B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="268A8FB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2AD663D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -40698,153 +27197,153 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="268A8FB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2AD663D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BC318B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4EADBD6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="004E906F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="62F5A35D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
@@ -40853,6755 +27352,6114 @@
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="004E906F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="62F5A35D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18773AC5" w14:textId="77777777" w:rsidR="00A57C99" w:rsidRDefault="00A57C99" w:rsidP="006923D1">
+    <w:p w14:paraId="6B976243" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43BC0374" w14:textId="77777777" w:rsidR="00A57C99" w:rsidRPr="006923D1" w:rsidRDefault="00A57C99" w:rsidP="006923D1">
+    <w:p w14:paraId="3497AF44" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRPr="006923D1" w:rsidRDefault="00966F2E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E5A5B1D" w14:textId="77777777" w:rsidR="00A57C99" w:rsidRDefault="00A57C99" w:rsidP="006923D1">
+    <w:p w14:paraId="37810112" w14:textId="77777777" w:rsidR="00966F2E" w:rsidRDefault="00966F2E" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0C72F5B0" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="28969E07" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D683F">
+        <w:t xml:space="preserve"> 2019:1226</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="314805E1" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="3539426B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2018:1376.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="33165CC5" w14:textId="3D21D1C8" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="008F3261">
+    <w:p w14:paraId="70B5CE79" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2026:0</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="603C2B1F" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00982B77">
+    <w:p w14:paraId="09BEDC5D" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Senaste lydelse 2018:1376.</w:t>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1BA25A21" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+    <w:p w14:paraId="7A189E8B" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3E6853B8" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+    <w:p w14:paraId="1D8734A2" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="003C1A87">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2018:1376.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0EFA">
+        <w:t>2019:1226.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4360885E" w14:textId="77777777" w:rsidR="00186DEB" w:rsidRDefault="00186DEB" w:rsidP="00FD5A1D">
+    <w:p w14:paraId="1F9C1D8A" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="00B52A1C">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2024:88.</w:t>
+      <w:r w:rsidRPr="00A50586">
+        <w:t>Kontantkedjan eller kontanthanteringskedjan innefattar de olika delar av marknaden som hanterar eller använder kontanter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="4F86BDA1" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="0049528A">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse (2019:1226).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="4DA594CD" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D683F">
+        <w:t xml:space="preserve"> 2019:1226</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="644A6CF0" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="164225AE" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="02AC4CAC" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="27060866" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2019:1226.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="2D7D0773" w14:textId="77777777" w:rsidR="00FC3AAE" w:rsidRDefault="00FC3AAE" w:rsidP="006A1FCD">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0EFA">
+        <w:t>2019:1226.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CE447E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3989B97B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="5" name="Textruta 2"/>
+              <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E29BF7D" w14:textId="01EBB383" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="0B78ACBF" w14:textId="7B7B0868" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E29BF7D" w14:textId="01EBB383" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="0B78ACBF" w14:textId="7B7B0868" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="590B1BC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6B0F1ED2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3AFC810F" w14:textId="338BDC80" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="42F08C7A" w14:textId="57D3088D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="132075218"/>
+                              <w:id w:val="1116952935"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="610785500"/>
+                              <w:id w:val="647555638"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3AFC810F" w14:textId="338BDC80" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="42F08C7A" w14:textId="57D3088D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="132075218"/>
+                        <w:id w:val="1116952935"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="610785500"/>
+                        <w:id w:val="647555638"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D8B8462" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6430A48C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D19C964" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
-[...377 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4CB00B95" w14:textId="7E845EE9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="43683E0E" w14:textId="3A4899BD" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="829565856"/>
+                              <w:id w:val="574791047"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-218443186"/>
+                              <w:id w:val="-1844695654"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="623290CB" w14:textId="5DCE8049" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4CB00B95" w14:textId="7E845EE9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="43683E0E" w14:textId="3A4899BD" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="829565856"/>
+                        <w:id w:val="574791047"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-218443186"/>
+                        <w:id w:val="-1844695654"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="623290CB" w14:textId="5DCE8049" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B7B9AF1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="53BED6FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16BD4535" w14:textId="47801F34" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1D5E1560" w14:textId="14BDE946" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-332912883"/>
+                              <w:id w:val="2060210226"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1853141549"/>
+                              <w:id w:val="-766303341"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="00310850" w14:textId="1657D45C" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="16BD4535" w14:textId="47801F34" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1D5E1560" w14:textId="14BDE946" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-332912883"/>
+                        <w:id w:val="2060210226"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1853141549"/>
+                        <w:id w:val="-766303341"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="00310850" w14:textId="1657D45C" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42A72FFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="43B50A92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F615FF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="68F2BDE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="02AC7949" w14:textId="6064411C" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="6DB37DB2" w14:textId="3C6C2DF5" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1533695332"/>
+                              <w:id w:val="869500719"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1133986805"/>
+                              <w:id w:val="1921218257"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="34134636" w14:textId="5E7D9B33" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="3FD144CA" w14:textId="6B4140E5" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1710640699"/>
+                              <w:id w:val="-1265603156"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="568394623"/>
+                              <w:id w:val="-1445300224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="02AC7949" w14:textId="6064411C" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="6DB37DB2" w14:textId="3C6C2DF5" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1533695332"/>
+                        <w:id w:val="869500719"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1133986805"/>
+                        <w:id w:val="1921218257"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="34134636" w14:textId="5E7D9B33" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="3FD144CA" w14:textId="6B4140E5" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1710640699"/>
+                        <w:id w:val="-1265603156"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="568394623"/>
+                        <w:id w:val="-1445300224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F995829" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3C923FD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="53421C1F" w14:textId="2AAEFEC5" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="71199D93" w14:textId="3857F969" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1417362095"/>
+                              <w:id w:val="-42139214"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1508908207"/>
+                              <w:id w:val="1170605592"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0C3F38D8" w14:textId="0E8D7278" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0D82ACC7" w14:textId="23E78034" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-205724955"/>
+                              <w:id w:val="-766155186"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="7733761"/>
+                              <w:id w:val="676931097"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="53421C1F" w14:textId="2AAEFEC5" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="71199D93" w14:textId="3857F969" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1417362095"/>
+                        <w:id w:val="-42139214"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1508908207"/>
+                        <w:id w:val="1170605592"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0C3F38D8" w14:textId="0E8D7278" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0D82ACC7" w14:textId="23E78034" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-205724955"/>
+                        <w:id w:val="-766155186"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="7733761"/>
+                        <w:id w:val="676931097"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48C9E2D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="66D6D6F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="010399BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="53F0505C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2233B69A" w14:textId="26EB3621" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1776368275"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1957833800"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0E2C0960" w14:textId="16A3CC67" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1797215958"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="133222718"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2233B69A" w14:textId="26EB3621" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1776368275"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1957833800"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0E2C0960" w14:textId="16A3CC67" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1797215958"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="133222718"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="643D3F85" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6487FF64" w14:textId="125F7210" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1598397245"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-409927581"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="08D858ED" w14:textId="088E2CAC" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-575673525"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00FC3AAE">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="68551285"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6487FF64" w14:textId="125F7210" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1598397245"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-409927581"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="08D858ED" w14:textId="088E2CAC" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-575673525"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00FC3AAE">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="68551285"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C5981D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55B7A797" w14:textId="7425736D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="55B7A797" w14:textId="7425736D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4195A4AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="297F4AF3" w14:textId="79B48D64" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="07C1841C" w14:textId="22AEB9AA" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="651566752"/>
+                              <w:id w:val="1273742638"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="844363902"/>
+                              <w:id w:val="-671405456"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="2F11A556" w14:textId="074CCD34" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="240C05CD" w14:textId="51799139" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1509904474"/>
+                              <w:id w:val="-124933565"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-975371249"/>
+                              <w:id w:val="818462302"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="297F4AF3" w14:textId="79B48D64" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="07C1841C" w14:textId="22AEB9AA" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="651566752"/>
+                        <w:id w:val="1273742638"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="844363902"/>
+                        <w:id w:val="-671405456"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="2F11A556" w14:textId="074CCD34" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="240C05CD" w14:textId="51799139" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1509904474"/>
+                        <w:id w:val="-124933565"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-975371249"/>
+                        <w:id w:val="818462302"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AE3C110" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3B4097E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...188 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3FADA36B" w14:textId="2AC75616" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="06376C01" w14:textId="665D4753" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="113644499"/>
+                              <w:id w:val="778922594"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-484860756"/>
+                              <w:id w:val="2077161204"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="6402243A" w14:textId="5F81B053" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2E587ADB" w14:textId="0564835D" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-2107098423"/>
+                              <w:id w:val="651949782"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1910655717"/>
+                              <w:id w:val="-722828322"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3FADA36B" w14:textId="2AC75616" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="06376C01" w14:textId="665D4753" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="113644499"/>
+                        <w:id w:val="778922594"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-484860756"/>
+                        <w:id w:val="2077161204"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="6402243A" w14:textId="5F81B053" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2E587ADB" w14:textId="0564835D" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-2107098423"/>
+                        <w:id w:val="651949782"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1910655717"/>
+                        <w:id w:val="-722828322"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42B62E60" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="00AD118A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E15F574" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7B8B3E76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6FB131A6" w14:textId="3D38BA34" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="22E851A7" w14:textId="6D7DBC4D" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-141276875"/>
+                              <w:id w:val="-1960715664"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-611045919"/>
+                              <w:id w:val="1466540432"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="2D443D42" w14:textId="39A6F1FE" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="34E72371" w14:textId="6FBBDC78" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1541242011"/>
+                              <w:id w:val="1150177722"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1635554713"/>
+                              <w:id w:val="-1762216479"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6FB131A6" w14:textId="3D38BA34" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="22E851A7" w14:textId="6D7DBC4D" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-141276875"/>
+                        <w:id w:val="-1960715664"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-611045919"/>
+                        <w:id w:val="1466540432"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="2D443D42" w14:textId="39A6F1FE" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="34E72371" w14:textId="6FBBDC78" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1541242011"/>
+                        <w:id w:val="1150177722"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1635554713"/>
+                        <w:id w:val="-1762216479"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="335CA86B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="24D45249" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3FA3A377" w14:textId="39022AF2" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="32D8E28A" w14:textId="2388F5EE" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="126207887"/>
+                              <w:id w:val="-1964100372"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="476571138"/>
+                              <w:id w:val="-1697923365"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="29F1EE7E" w14:textId="5CDC75C2" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="25AEDEE0" w14:textId="1E9A4EDC" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-2102554688"/>
+                              <w:id w:val="-2125375469"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="615722929"/>
+                              <w:id w:val="711161294"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3FA3A377" w14:textId="39022AF2" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="32D8E28A" w14:textId="2388F5EE" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="126207887"/>
+                        <w:id w:val="-1964100372"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="476571138"/>
+                        <w:id w:val="-1697923365"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="29F1EE7E" w14:textId="5CDC75C2" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="25AEDEE0" w14:textId="1E9A4EDC" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-2102554688"/>
+                        <w:id w:val="-2125375469"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="615722929"/>
+                        <w:id w:val="711161294"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CA00CCA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3C979D48" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="121C79FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3CC9FDF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="28BEAE96" w14:textId="765DB3CB" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="2E3531F2" w14:textId="79727DEA" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1819842457"/>
+                              <w:id w:val="-1819033151"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="852682470"/>
+                              <w:id w:val="1782446707"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="351A4479" w14:textId="71838A1C" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="4399FA3F" w14:textId="67CC8C79" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1753038888"/>
+                              <w:id w:val="172233560"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="489674720"/>
+                              <w:id w:val="1384066675"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="28BEAE96" w14:textId="765DB3CB" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="2E3531F2" w14:textId="79727DEA" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1819842457"/>
+                        <w:id w:val="-1819033151"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="852682470"/>
+                        <w:id w:val="1782446707"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="351A4479" w14:textId="71838A1C" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="4399FA3F" w14:textId="67CC8C79" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1753038888"/>
+                        <w:id w:val="172233560"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="489674720"/>
+                        <w:id w:val="1384066675"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="553B0A71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7E616AEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="26" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3BF2AE63" w14:textId="144CD4B7" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="53467B88" w14:textId="41C2A0DA" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-802145037"/>
+                              <w:id w:val="-1543820389"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2002033593"/>
+                              <w:id w:val="882138491"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="30F1FEBC" w14:textId="31E12DC2" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="3EB76B7C" w14:textId="0956343D" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1651814943"/>
+                              <w:id w:val="994458637"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="45813209"/>
+                              <w:id w:val="-13686156"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BF2AE63" w14:textId="144CD4B7" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="53467B88" w14:textId="41C2A0DA" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-802145037"/>
+                        <w:id w:val="-1543820389"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2002033593"/>
+                        <w:id w:val="882138491"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="30F1FEBC" w14:textId="31E12DC2" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="3EB76B7C" w14:textId="0956343D" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1651814943"/>
+                        <w:id w:val="994458637"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="45813209"/>
+                        <w:id w:val="-13686156"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1784D7DA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0A342C1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="29" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6081D6A7" w14:textId="4506BF37" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="38FABCB6" w14:textId="6C0355EF" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-534198923"/>
+                              <w:id w:val="206311016"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1937357742"/>
+                              <w:id w:val="-245033191"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="2388117E" w14:textId="2E389C66" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="380323F7" w14:textId="361810D8" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1814522150"/>
+                              <w:id w:val="-686909845"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="555517151"/>
+                              <w:id w:val="-358286661"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6081D6A7" w14:textId="4506BF37" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="38FABCB6" w14:textId="6C0355EF" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-534198923"/>
+                        <w:id w:val="206311016"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1937357742"/>
+                        <w:id w:val="-245033191"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="2388117E" w14:textId="2E389C66" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="380323F7" w14:textId="361810D8" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1814522150"/>
+                        <w:id w:val="-686909845"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="555517151"/>
+                        <w:id w:val="-358286661"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5551EC0D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4292901D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="28" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3F4A3FD0" w14:textId="41B3FA48" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="60FBF7A3" w14:textId="67C48405" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1023217179"/>
+                              <w:id w:val="2058349871"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1921983168"/>
+                              <w:id w:val="-1763214206"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="3A5AA4EA" w14:textId="1AAD5D64" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                        <w:p w14:paraId="71AE6E88" w14:textId="59C79BB2" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-2065015968"/>
+                              <w:id w:val="-1750725615"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00186DEB">
+                          <w:r w:rsidR="00FC3AAE">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1167018951"/>
+                              <w:id w:val="563689967"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00FC3AAE">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3F4A3FD0" w14:textId="41B3FA48" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="60FBF7A3" w14:textId="67C48405" w:rsidR="00244011" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1023217179"/>
+                        <w:id w:val="2058349871"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1921983168"/>
+                        <w:id w:val="-1763214206"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="3A5AA4EA" w14:textId="1AAD5D64" w:rsidR="00186DEB" w:rsidRPr="00C7375F" w:rsidRDefault="004731E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="71AE6E88" w14:textId="59C79BB2" w:rsidR="00FC3AAE" w:rsidRPr="00C7375F" w:rsidRDefault="00026C4B" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-2065015968"/>
+                        <w:id w:val="-1750725615"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00186DEB">
+                    <w:r w:rsidR="00FC3AAE">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1167018951"/>
+                        <w:id w:val="563689967"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00FC3AAE">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3558395E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="06ECD369" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D9D1F04" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5E52A2A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58DBFBFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="31" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1F8730D7" w14:textId="6E83C456" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="1950FD0B" w14:textId="7F07D223" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1087508420"/>
+                              <w:id w:val="-1508901316"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="233131155"/>
+                              <w:id w:val="-1388563269"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1F8730D7" w14:textId="6E83C456" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="1950FD0B" w14:textId="7F07D223" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1087508420"/>
+                        <w:id w:val="-1508901316"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="233131155"/>
+                        <w:id w:val="-1388563269"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32E6272E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="05A64ABF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="30" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2BB94DBD" w14:textId="11274735" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2A5D7C17" w14:textId="5954988B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-36745689"/>
+                              <w:id w:val="-1092923708"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1992903001"/>
+                              <w:id w:val="326647612"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX1xNhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2BB94DBD" w14:textId="11274735" w:rsidR="00244011" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2A5D7C17" w14:textId="5954988B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-36745689"/>
+                        <w:id w:val="-1092923708"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1992903001"/>
+                        <w:id w:val="326647612"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-[...309 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42DD4287" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...659 lines deleted...]
-  <w:p w14:paraId="76C23DBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3987793B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CA944C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="76EC7F23" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="35B55E9E" w14:textId="7105D2B7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="55535B47" w14:textId="74974C98" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="334964221"/>
+                              <w:id w:val="-205341497"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1544292751"/>
+                              <w:id w:val="1913347859"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="35B55E9E" w14:textId="7105D2B7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="55535B47" w14:textId="74974C98" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="334964221"/>
+                        <w:id w:val="-205341497"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1544292751"/>
+                        <w:id w:val="1913347859"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CD107CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2C00F10E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2BCC5998" w14:textId="2E638161" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="05E335CD" w14:textId="347F46BE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1288973546"/>
+                              <w:id w:val="1232505945"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1863164834"/>
+                              <w:id w:val="-1664316270"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2BCC5998" w14:textId="2E638161" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="05E335CD" w14:textId="347F46BE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1288973546"/>
+                        <w:id w:val="1232505945"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1863164834"/>
+                        <w:id w:val="-1664316270"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A4638B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0B7A4AAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BAF2CD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="093B71D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="270DCA3F" w14:textId="212FA932" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="79673838" w14:textId="04BC272B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1373071551"/>
+                              <w:id w:val="264887087"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-70886896"/>
+                              <w:id w:val="-223060195"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="270DCA3F" w14:textId="212FA932" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="79673838" w14:textId="04BC272B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1373071551"/>
+                        <w:id w:val="264887087"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-70886896"/>
+                        <w:id w:val="-223060195"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05128F7E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5DF52E7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6995F21E" w14:textId="4A10D3C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                        <w:p w14:paraId="163D3F77" w14:textId="0036F5B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1894537495"/>
+                              <w:id w:val="-1922017464"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="717084208"/>
+                              <w:id w:val="-1424018087"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6995F21E" w14:textId="4A10D3C9" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="163D3F77" w14:textId="0036F5B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1894537495"/>
+                        <w:id w:val="-1922017464"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="717084208"/>
+                        <w:id w:val="-1424018087"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="167EAFC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="78DEE350" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="581C1A0A" w14:textId="5DD54738" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                        <w:p w14:paraId="136F5398" w14:textId="6D25933D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1841312790"/>
+                              <w:id w:val="1640773173"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00BB26A2">
+                              <w:r w:rsidR="00FC3AAE">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="875817330"/>
+                              <w:id w:val="-379401283"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00850E0A">
-                                <w:t>2025/26:190</w:t>
+                              <w:r w:rsidR="00F50C24">
+                                <w:t>2025/26:199</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="581C1A0A" w14:textId="5DD54738" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004731E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="136F5398" w14:textId="6D25933D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00026C4B" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1841312790"/>
+                        <w:id w:val="1640773173"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BB26A2">
+                        <w:r w:rsidR="00FC3AAE">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="875817330"/>
+                        <w:id w:val="-379401283"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00850E0A">
-                          <w:t>2025/26:190</w:t>
+                        <w:r w:rsidR="00F50C24">
+                          <w:t>2025/26:199</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -48852,50 +34710,163 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AA0006F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD528E5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -48937,51 +34908,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -49078,51 +35049,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -49212,51 +35183,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -49303,57 +35274,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -49437,81 +35408,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -49617,154 +35588,154 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
@@ -49786,1104 +35757,1477 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1696151684">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="2065592573">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numreradlista"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="284" w:hanging="284"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:pStyle w:val="Strecklistainumreradlista"/>
+        <w:lvlText w:val="–"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2520" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2880" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="0"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="3240" w:hanging="360"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="180"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A57C99"/>
+    <w:rsidRoot w:val="00966F2E"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00004766"/>
     <w:rsid w:val="000070E2"/>
+    <w:rsid w:val="000075A9"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
-    <w:rsid w:val="000172BF"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00026C4B"/>
     <w:rsid w:val="000276E3"/>
+    <w:rsid w:val="000277B6"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="0003623C"/>
+    <w:rsid w:val="000376D6"/>
+    <w:rsid w:val="00040118"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00042DD5"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00047A3D"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="00060C25"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
+    <w:rsid w:val="00066E92"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
+    <w:rsid w:val="0007208B"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00074033"/>
+    <w:rsid w:val="00074170"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="000818ED"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="0009533C"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
+    <w:rsid w:val="000A05E4"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
+    <w:rsid w:val="000A4D47"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B154C"/>
-    <w:rsid w:val="000B1F48"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B5B73"/>
+    <w:rsid w:val="000B5E71"/>
+    <w:rsid w:val="000B65A6"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
+    <w:rsid w:val="000C0492"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
-    <w:rsid w:val="000F60DA"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="001008F4"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
+    <w:rsid w:val="0011045C"/>
     <w:rsid w:val="00110C85"/>
+    <w:rsid w:val="001113A6"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00121CBB"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="00131203"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="0013598D"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="001521E2"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="0015515B"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="001660E3"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="0017490B"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
-    <w:rsid w:val="00186DEB"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="00193D1D"/>
+    <w:rsid w:val="00193457"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="00196935"/>
     <w:rsid w:val="001A0FB9"/>
+    <w:rsid w:val="001A2652"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B0773"/>
+    <w:rsid w:val="001B4116"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C5046"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D632B"/>
+    <w:rsid w:val="001D7821"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001F54DA"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00200E91"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="0021390A"/>
+    <w:rsid w:val="00227D66"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="00242170"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="00245D8F"/>
+    <w:rsid w:val="00246655"/>
+    <w:rsid w:val="002519D6"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00270316"/>
+    <w:rsid w:val="002812E0"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
+    <w:rsid w:val="00287609"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="002A0B7F"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002B00BF"/>
+    <w:rsid w:val="002A54E9"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C3B17"/>
+    <w:rsid w:val="002C24D6"/>
     <w:rsid w:val="002C49A5"/>
+    <w:rsid w:val="002C4AE0"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D0A7C"/>
     <w:rsid w:val="002D2ED8"/>
-    <w:rsid w:val="002D3868"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
+    <w:rsid w:val="002F00EF"/>
     <w:rsid w:val="002F073E"/>
+    <w:rsid w:val="002F1DDA"/>
+    <w:rsid w:val="002F3027"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="00305DF6"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="0031624C"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="003238C8"/>
+    <w:rsid w:val="00327E24"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00335A0A"/>
+    <w:rsid w:val="00334921"/>
+    <w:rsid w:val="003372D9"/>
     <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="00340D2E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00351254"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="00357EDB"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="003651C9"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="003768E2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003806CA"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
+    <w:rsid w:val="00386CB6"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00390F03"/>
+    <w:rsid w:val="00391B9E"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A53A3"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D47C1"/>
     <w:rsid w:val="003D565A"/>
+    <w:rsid w:val="003D6084"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F4C41"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="004036CD"/>
+    <w:rsid w:val="004017DB"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="004456DB"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="00454730"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="004676DD"/>
     <w:rsid w:val="004727BD"/>
-    <w:rsid w:val="004731E2"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="00480796"/>
+    <w:rsid w:val="00480B69"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A0EA2"/>
+    <w:rsid w:val="00494CA3"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A5332"/>
+    <w:rsid w:val="004B3FF1"/>
     <w:rsid w:val="004B45DA"/>
+    <w:rsid w:val="004B5462"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D6A56"/>
+    <w:rsid w:val="004D0F23"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E499A"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F17B8"/>
-    <w:rsid w:val="004F24B9"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="0050312B"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="0051168B"/>
-    <w:rsid w:val="00512813"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0051643D"/>
-    <w:rsid w:val="00524CD6"/>
+    <w:rsid w:val="00524F87"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="00533F1C"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00554EEE"/>
+    <w:rsid w:val="00553B86"/>
+    <w:rsid w:val="00554E1C"/>
+    <w:rsid w:val="005556C7"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="00567928"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00575652"/>
+    <w:rsid w:val="0058354B"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="005923DF"/>
     <w:rsid w:val="005926A7"/>
+    <w:rsid w:val="00595C80"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A4A38"/>
+    <w:rsid w:val="005A4FA3"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B5F48"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E2CB9"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
+    <w:rsid w:val="0060237F"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="0060437A"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
+    <w:rsid w:val="00613728"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00622C42"/>
+    <w:rsid w:val="00623B81"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="0066126C"/>
-    <w:rsid w:val="00661EFD"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="006654CB"/>
+    <w:rsid w:val="006663D9"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="0067130D"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="006745A3"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00680110"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
+    <w:rsid w:val="00685A0B"/>
+    <w:rsid w:val="00686FAC"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="006937FA"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A62B4"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B180F"/>
     <w:rsid w:val="006B2E43"/>
+    <w:rsid w:val="006B54D1"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
+    <w:rsid w:val="006E4111"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F3FB6"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F6EB4"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00703134"/>
+    <w:rsid w:val="00705FF1"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00717CC9"/>
-    <w:rsid w:val="007258B4"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
+    <w:rsid w:val="00756273"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
+    <w:rsid w:val="0076353F"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="007819AC"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00787252"/>
-    <w:rsid w:val="007873C3"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A0BB2"/>
     <w:rsid w:val="007A2097"/>
-    <w:rsid w:val="007A2130"/>
     <w:rsid w:val="007A4089"/>
+    <w:rsid w:val="007B29FC"/>
+    <w:rsid w:val="007B532C"/>
+    <w:rsid w:val="007B5730"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C622D"/>
     <w:rsid w:val="007C6631"/>
+    <w:rsid w:val="007C6CF3"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D0B81"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E49DF"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F354E"/>
+    <w:rsid w:val="007F4355"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="007F63CF"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
+    <w:rsid w:val="0082281B"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00834ADA"/>
+    <w:rsid w:val="008447F4"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850E0A"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="0085796C"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00874295"/>
-    <w:rsid w:val="008753D1"/>
+    <w:rsid w:val="008667AC"/>
+    <w:rsid w:val="008670AB"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="008819AF"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884C9A"/>
+    <w:rsid w:val="008831CD"/>
     <w:rsid w:val="00884D66"/>
+    <w:rsid w:val="008852FC"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="00895478"/>
     <w:rsid w:val="00897BD6"/>
-    <w:rsid w:val="00897DEA"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008A72F5"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D350B"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
+    <w:rsid w:val="008F7B2D"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="0091349E"/>
     <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="00915A96"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="0091664E"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
+    <w:rsid w:val="00920700"/>
+    <w:rsid w:val="00920C9A"/>
+    <w:rsid w:val="009227F8"/>
     <w:rsid w:val="00922E83"/>
+    <w:rsid w:val="0092660C"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00947867"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00966F2E"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
+    <w:rsid w:val="0099618D"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B7296"/>
+    <w:rsid w:val="009B1F0D"/>
+    <w:rsid w:val="009B7443"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D4ECD"/>
     <w:rsid w:val="009D6A5E"/>
+    <w:rsid w:val="009D78A9"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E2F86"/>
+    <w:rsid w:val="009F15F5"/>
     <w:rsid w:val="009F2AC6"/>
+    <w:rsid w:val="009F2DCD"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F4184"/>
+    <w:rsid w:val="009F7126"/>
+    <w:rsid w:val="00A011E2"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
+    <w:rsid w:val="00A15B65"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A47AAB"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A57C99"/>
     <w:rsid w:val="00A640C6"/>
+    <w:rsid w:val="00A640E3"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A75CDF"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A86F49"/>
     <w:rsid w:val="00A8707F"/>
+    <w:rsid w:val="00A90403"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
+    <w:rsid w:val="00A96650"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA5353"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC1E2A"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD2C81"/>
+    <w:rsid w:val="00AC78A3"/>
+    <w:rsid w:val="00AD063F"/>
+    <w:rsid w:val="00AD2065"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF7B7E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B016A4"/>
+    <w:rsid w:val="00B03052"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B135BE"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B31D6C"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B35910"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
+    <w:rsid w:val="00B40FAA"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B570A8"/>
+    <w:rsid w:val="00B57B90"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B73A29"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B7745B"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00B96536"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB21AC"/>
-    <w:rsid w:val="00BB26A2"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
+    <w:rsid w:val="00BB46E1"/>
+    <w:rsid w:val="00BB77AF"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE36D3"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00BE7209"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
+    <w:rsid w:val="00BF7F2D"/>
+    <w:rsid w:val="00C0033D"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
-    <w:rsid w:val="00C05E69"/>
     <w:rsid w:val="00C06FD5"/>
+    <w:rsid w:val="00C07027"/>
+    <w:rsid w:val="00C1143B"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C15CD5"/>
+    <w:rsid w:val="00C1609C"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C32DF4"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C5292E"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
+    <w:rsid w:val="00C60133"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C60736"/>
+    <w:rsid w:val="00C6085E"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C64D64"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
+    <w:rsid w:val="00C739DD"/>
+    <w:rsid w:val="00C74486"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C808C4"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C91EB6"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA372C"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC1291"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC7D0D"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE0A3E"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF5112"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D13A23"/>
+    <w:rsid w:val="00D136C7"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D173EF"/>
+    <w:rsid w:val="00D27004"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D45BA0"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
-    <w:rsid w:val="00D4709F"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D72965"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D801D9"/>
-    <w:rsid w:val="00D81336"/>
+    <w:rsid w:val="00D77676"/>
+    <w:rsid w:val="00D77A3B"/>
+    <w:rsid w:val="00D82032"/>
+    <w:rsid w:val="00D85706"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00DA33E3"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF2FC4"/>
+    <w:rsid w:val="00DE7D84"/>
+    <w:rsid w:val="00DE7F47"/>
+    <w:rsid w:val="00DF140E"/>
+    <w:rsid w:val="00DF22C4"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF6E96"/>
+    <w:rsid w:val="00DF7693"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E01BA7"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E24609"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E4389C"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E47FCB"/>
-    <w:rsid w:val="00E52018"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E550BB"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E6131F"/>
-    <w:rsid w:val="00E66C64"/>
+    <w:rsid w:val="00E643F3"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E67DDA"/>
+    <w:rsid w:val="00E71D43"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
+    <w:rsid w:val="00E81E0D"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E8372B"/>
+    <w:rsid w:val="00E834C4"/>
+    <w:rsid w:val="00E86641"/>
+    <w:rsid w:val="00E86D4D"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E9136A"/>
+    <w:rsid w:val="00E9355D"/>
     <w:rsid w:val="00E93706"/>
+    <w:rsid w:val="00EA0475"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EB37EC"/>
-    <w:rsid w:val="00EB3924"/>
+    <w:rsid w:val="00EB36A1"/>
     <w:rsid w:val="00EC3063"/>
+    <w:rsid w:val="00EC421D"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED1193"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED731F"/>
     <w:rsid w:val="00EE1584"/>
+    <w:rsid w:val="00EE24C6"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F0252F"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F21375"/>
     <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="00F229AF"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F3667C"/>
+    <w:rsid w:val="00F42366"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F45CC1"/>
+    <w:rsid w:val="00F450AD"/>
+    <w:rsid w:val="00F50C24"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F576E2"/>
+    <w:rsid w:val="00F613D5"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F62615"/>
-    <w:rsid w:val="00F63406"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F813A0"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F875CB"/>
     <w:rsid w:val="00F925FA"/>
-    <w:rsid w:val="00F92D2E"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F9451F"/>
     <w:rsid w:val="00F965F7"/>
+    <w:rsid w:val="00F9706E"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA34D9"/>
+    <w:rsid w:val="00FA31C2"/>
+    <w:rsid w:val="00FA47FB"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB3FFE"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC3AAE"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
+    <w:rsid w:val="00FC68F4"/>
     <w:rsid w:val="00FC6F89"/>
+    <w:rsid w:val="00FC76AD"/>
+    <w:rsid w:val="00FD20A9"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
-    <w:rsid w:val="00FE0B63"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
-    <w:rsid w:val="00FE1993"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2BAFA910"/>
-  <w15:docId w15:val="{97A0BCC8-201E-4C23-B59E-3BB7ED6B8617}"/>
+  <w14:docId w14:val="29A1B215"/>
+  <w15:docId w15:val="{CCEF859A-632D-4A58-A885-E73C95E69A6F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -52429,124 +38773,121 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -52585,86 +38926,84 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -53315,51 +39654,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -53402,66 +39740,1063 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287609"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/s/hc_rs_prop/En%20nationell%20utredningsfunktion%20fr%20att%20frebygga%20su/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-fma/B/lagstirftningar/Pgende/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://dhs.sp.regeringskansliet.se/yta/fi-fma/B/lagstirftningar/Pgende/Kontantutredningen/2%20LRR/Diagram/Diagram-%20samtliga.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://dhs.sp.regeringskansliet.se/yta/fi-fma/B/lagstirftningar/Pgende/Kontantutredningen/2%20LRR/Diagram/Diagram-%20samtliga.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="sv-SE"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="101"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="1"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="7.5401745716158888E-2"/>
+          <c:y val="3.1788265176530356E-2"/>
+          <c:w val="0.9026036193500232"/>
+          <c:h val="0.88511739903479802"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Kontantuttag!$B$8</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Antal uttag</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="12700">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000000-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000002-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000004-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000006-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000008-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="10"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000A-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:cat>
+            <c:strRef>
+              <c:f>Kontantuttag!$A$9:$A$27</c:f>
+              <c:strCache>
+                <c:ptCount val="19"/>
+                <c:pt idx="0">
+                  <c:v>2005</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2006</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2007</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2008</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2009</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>2023</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Kontantuttag!$B$9:$B$27</c:f>
+              <c:numCache>
+                <c:formatCode>#,##0</c:formatCode>
+                <c:ptCount val="19"/>
+                <c:pt idx="0">
+                  <c:v>321.46100000000001</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>313.36400000000003</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>320</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>295</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>269</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>241</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>225</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>214</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>209</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>214</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>154.19999999999999</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>139</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>121</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>91.492368000000013</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>87</c:v>
+                </c:pt>
+                <c:pt idx="15" formatCode="General">
+                  <c:v>65</c:v>
+                </c:pt>
+                <c:pt idx="16" formatCode="0">
+                  <c:v>58.15</c:v>
+                </c:pt>
+                <c:pt idx="17" formatCode="0">
+                  <c:v>56.808999999999997</c:v>
+                </c:pt>
+                <c:pt idx="18" formatCode="0">
+                  <c:v>50</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000B-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Kontantuttag!$C$8</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Värde</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="25400">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:cat>
+            <c:strRef>
+              <c:f>Kontantuttag!$A$9:$A$27</c:f>
+              <c:strCache>
+                <c:ptCount val="19"/>
+                <c:pt idx="0">
+                  <c:v>2005</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2006</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2007</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2008</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>2009</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2010</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>2011</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2012</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>2013</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>2014</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>2015</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>2016</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>2017</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>2018</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>2019</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>2020</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>2021</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>2022</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>2023</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Kontantuttag!$C$9:$C$27</c:f>
+              <c:numCache>
+                <c:formatCode>0</c:formatCode>
+                <c:ptCount val="19"/>
+                <c:pt idx="0">
+                  <c:v>289.04500000000002</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>270.38302600000003</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>240</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>239</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>231.9</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>225</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>209</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>193.46</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>218.5</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>213.10000000000002</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>153.30000000000001</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>110.2</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>129.5</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>108.25332331999999</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>103</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>83.64</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>79.156000000000006</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>82.352999999999994</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>72</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000C-D685-49C8-A2D0-5B36BC5CFFAD}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="81240832"/>
+        <c:axId val="81242368"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="81240832"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="3175" cmpd="sng">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000">
+                <a:lumMod val="100000"/>
+              </a:sysClr>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="81242368"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:tickLblSkip val="2"/>
+        <c:tickMarkSkip val="1"/>
+        <c:noMultiLvlLbl val="1"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="81242368"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="#,##0" sourceLinked="1"/>
+        <c:majorTickMark val="in"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="3175" cmpd="sng">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000">
+                <a:lumMod val="100000"/>
+              </a:sysClr>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="81240832"/>
+        <c:crossesAt val="1"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="3175">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:legend>
+      <c:legendPos val="t"/>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="25400">
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr b="0"/>
+          </a:pPr>
+          <a:endParaRPr lang="sv-SE"/>
+        </a:p>
+      </c:txPr>
+    </c:legend>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln w="25400">
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="700">
+          <a:latin typeface="TradeGothic CondEighteen"/>
+          <a:ea typeface="TradeGothic CondEighteen"/>
+          <a:cs typeface="TradeGothic CondEighteen"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="sv-SE"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
+</file>
+
+<file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="sv-SE"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="101"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="1"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:autoTitleDeleted val="1"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="2.2264826175869119E-2"/>
+          <c:y val="2.0108356290174472E-2"/>
+          <c:w val="0.96878902522154053"/>
+          <c:h val="0.97891460055096424"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:barChart>
+        <c:barDir val="bar"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Kontantacceptan!$B$8</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Procent</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln w="3175">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000000-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000002-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000004-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000006-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="8"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000008-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="9"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="10"/>
+            <c:invertIfNegative val="0"/>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000A-D1D8-4264-9D78-F857607523FA}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:cat>
+            <c:strRef>
+              <c:f>Kontantacceptan!$A$9:$A$18</c:f>
+              <c:strCache>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>Byggmateriel</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Elektronik/vitvaror</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Diversehandel</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Heminredning</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Frisörer</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Övrig butikshandel </c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Kultur och fritid</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Restauranger</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>Klädhandel</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>Livsnödvändiga varor</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>Kontantacceptan!$B$9:$B$18</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="10"/>
+                <c:pt idx="0">
+                  <c:v>45</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>54</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>60</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>62</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>64</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>69</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>71</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>74</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>77</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>85</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{0000000B-D1D8-4264-9D78-F857607523FA}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="50"/>
+        <c:axId val="81201024"/>
+        <c:axId val="81202560"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="81201024"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:numFmt formatCode="General" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="3175" cmpd="sng">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000">
+                <a:lumMod val="100000"/>
+              </a:sysClr>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="81202560"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="1"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="81202560"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="100"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="in"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln w="3175" cmpd="sng">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000">
+                <a:lumMod val="100000"/>
+              </a:sysClr>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="0" vert="horz"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="81201024"/>
+        <c:crossesAt val="1"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln w="3175">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:noFill/>
+    <a:ln w="25400">
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="700">
+          <a:latin typeface="TradeGothic CondEighteen"/>
+          <a:ea typeface="TradeGothic CondEighteen"/>
+          <a:cs typeface="TradeGothic CondEighteen"/>
+        </a:defRPr>
+      </a:pPr>
+      <a:endParaRPr lang="sv-SE"/>
+    </a:p>
+  </c:txPr>
+  <c:externalData r:id="rId1">
+    <c:autoUpdate val="0"/>
+  </c:externalData>
+</c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -53733,122 +41068,111 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13856</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13856</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13856</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-  <departementsnamn>Socialdepartementet</departementsnamn>
+  <departementsnamn>Finansdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
   <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Bohlin, Dousa, Britz, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Socialdepartementet"/>
-[...1 lines deleted...]
-  <titel>En nationell utredningsfunktion för att förebygga suicid</titel>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:199</dokumentnummer>
+  <titel>Åtgärder för att stärka kontanternas funktionssätt</titel>
   <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
-[...4 lines deleted...]
-</customXsn>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -53858,68 +41182,50 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...16 lines deleted...]
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -54122,167 +41428,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4271E8A-CB5B-4F49-8E17-66534268AAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="398b51e1-350b-47c9-b561-4c6b34d05dd3"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92F51236-AB9E-4ED8-B862-1393477E85B1}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F131338F-8A65-4990-8997-AB22356D0ECD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D8AE8AE-ECC3-419E-88ED-C30DE9BED8FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C64E4633-91CB-4C2B-80AD-2EC5C3E09768}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52B86536-B280-4F4E-8279-DBBA4EC3D05B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA8213DF-0259-4EA4-A9ED-4AE54B9D944B}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1E59E0D-D661-44F3-817C-3FB1EFC3B302}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE6BDF1E-B3D0-4F47-9160-68BE4DAF0265}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F121075-969D-4B52-AF89-C919EAE3048E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F324E084-9DD3-446D-8C4B-2BF560C75E42}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>102</Pages>
-[...1 lines deleted...]
-  <Characters>224353</Characters>
+  <Pages>65</Pages>
+  <Words>24855</Words>
+  <Characters>131733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1869</Lines>
-  <Paragraphs>532</Paragraphs>
+  <Lines>1097</Lines>
+  <Paragraphs>312</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>En nationell utredningsfunktion för att förebygga suicid</vt:lpstr>
+      <vt:lpstr>Åtgärder för att stärka kontanternas funktionssätt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>266151</CharactersWithSpaces>
+  <CharactersWithSpaces>156276</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>En nationell utredningsfunktion för att förebygga suicid</dc:title>
-  <dc:creator>Helen Rudberg</dc:creator>
+  <dc:title>Åtgärder för att stärka kontanternas funktionssätt</dc:title>
+  <dc:creator>Alva Hall</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mallversion">
-    <vt:lpwstr>2.1.21</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>467c96a3-0f4a-4846-8de3-9a06f12adeb4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
-    <vt:lpwstr>22;#1.5. Propositioner och skrivelser|e0ed1fa4-2a40-4485-b88d-43bea3df6f7f</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TaxKeywordTaxHTField">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>