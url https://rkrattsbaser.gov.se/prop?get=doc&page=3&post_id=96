--- v0 (2026-06-18)
+++ v1 (2026-08-30)
@@ -1,735 +1,914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer58.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer59.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5452A396" w14:textId="77777777" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="01C2D843" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CEA0C7F" wp14:editId="29EE3A75">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FD935C8" wp14:editId="4AF13053">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="3065B84F" w14:textId="77777777" w:rsidR="00B36994" w:rsidRPr="00811BB8" w:rsidRDefault="00B36994" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="6011E875" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00811BB8" w:rsidRDefault="000439AB" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A3D325A" wp14:editId="18C18D33">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="376853BC" wp14:editId="38612485">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="2CEA0C7F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7FD935C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="3065B84F" w14:textId="77777777" w:rsidR="00B36994" w:rsidRPr="00811BB8" w:rsidRDefault="00B36994" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="6011E875" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00811BB8" w:rsidRDefault="000439AB" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A3D325A" wp14:editId="18C18D33">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="376853BC" wp14:editId="38612485">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:placeholder>
-          <w:docPart w:val="A76698DB4B6D458A80AF9E1EA811CE38"/>
+          <w:docPart w:val="8CB24F00C5914F3B8C45C132F78AB20B"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="015A84F7" w14:textId="52F138B9" w:rsidR="00B36994" w:rsidRDefault="008D399E" w:rsidP="00333C9D">
+        <w:p w14:paraId="2AEF42EE" w14:textId="4332281D" w:rsidR="000439AB" w:rsidRDefault="008B4687" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:192</w:t>
+            <w:t>2025/26:212</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="08ABB88C" w14:textId="77777777" w:rsidR="00B36994" w:rsidRPr="005F407A" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="37E76DF8" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="005F407A" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B36994" w14:paraId="7A8D15CC" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="0EE9CC4F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="447294D7" w14:textId="56F4000B" w:rsidR="000439AB" w:rsidRDefault="004C58E6" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kommunala hyresgarantier för en socialt </w:t>
+            </w:r>
+            <w:r w:rsidR="00835876">
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:t>hållbar bostadsförsörjning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5484C687" w14:textId="58DA8D64" w:rsidR="00B36994" w:rsidRDefault="004640C0" w:rsidP="00333C9D">
+              <w:p w14:paraId="7AC4DC76" w14:textId="579B6EB4" w:rsidR="000439AB" w:rsidRDefault="004C58E6" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:placeholder>
-                <w:docPart w:val="0B30D47EACBB4A3DAA96FB7CFB7605EA"/>
+                <w:docPart w:val="50832875A71D4B1EB1A77CE183BC1E2D"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="04C0FBEB" w14:textId="73BC6012" w:rsidR="00B36994" w:rsidRPr="00141F91" w:rsidRDefault="008D399E" w:rsidP="00333C9D">
+              <w:p w14:paraId="6D4A8B55" w14:textId="1C0B90F2" w:rsidR="000439AB" w:rsidRPr="00141F91" w:rsidRDefault="008B4687" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:192</w:t>
+                  <w:t>2025/26:212</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="118A327E" w14:textId="77777777" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="50929AEA" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DBFB727" w14:textId="77777777" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="234DD222" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE259E4" w14:textId="77777777" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="7B8334FF" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9F4A16" w14:textId="6D7B81F3" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="739501E3" w14:textId="13DF5C44" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-03-17T00:00:00Z">
+          <w:placeholder>
+            <w:docPart w:val="38C0E9A42587436A9E54E16052C32C63"/>
+          </w:placeholder>
+          <w:date w:fullDate="2026-03-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001B5D00">
-            <w:t>den 17 mars 2026</w:t>
+          <w:r w:rsidR="00D822A2">
+            <w:t>den 19 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="55E9E1B1" w14:textId="77777777" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="367646FE" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="088429E2" w14:textId="307C948C" w:rsidR="00B36994" w:rsidRDefault="00A154D2" w:rsidP="00333C9D">
+    <w:p w14:paraId="728E5CE8" w14:textId="25DAF301" w:rsidR="000439AB" w:rsidRDefault="00924A05" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Lotta Edholm</w:t>
+        <w:t>Ebba Busch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514769C4" w14:textId="075CD72A" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="5A8F19EE" w14:textId="76E49372" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>Simona Mohamsson</w:t>
+        <w:t>Andreas Carlson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB1538E" w14:textId="1DCEBDF3" w:rsidR="00B36994" w:rsidRPr="008624B2" w:rsidRDefault="00B36994" w:rsidP="00BB2C9D">
+    <w:p w14:paraId="3EE29DCC" w14:textId="77540ED3" w:rsidR="000439AB" w:rsidRPr="008624B2" w:rsidRDefault="000439AB" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004640C0">
+          <w:r w:rsidR="004C58E6">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDF2FC7" w14:textId="77777777" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="16CC68E3" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2772ED8E" w14:textId="1135CBF2" w:rsidR="00CB5E93" w:rsidRDefault="00056322" w:rsidP="00CB5E93">
+    <w:p w14:paraId="31C40119" w14:textId="70BAA501" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="000439AB">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> innehåller förslag till ändringar i skollagen (2010:800) som syftar till att elever, lärare, rektorer och annan skolpersonal ska ha en säker och trygg utbildnings- och arbetsmiljö. Förslaget syftar också till att elever ska få adekvata stödinsatser. </w:t>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t>Regeringen föreslår ändringar i lagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876" w:rsidRPr="00835876">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t xml:space="preserve">(2000:1383) om kommunernas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>bo</w:t>
+      </w:r>
+      <w:r w:rsidR="0074568B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r w:rsidR="0074568B">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>försörjningsansvar</w:t>
+      </w:r>
+      <w:r w:rsidR="00737046" w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71BC0" w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> offentlighets- och sekretess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876" w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(2009:400)</w:t>
+      </w:r>
+      <w:r w:rsidR="00737046" w:rsidRPr="00835876">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1020CC" w14:textId="6C3CA4EB" w:rsidR="00CB5E93" w:rsidRDefault="00CB5E93" w:rsidP="0024700D">
+    <w:p w14:paraId="476AF938" w14:textId="4358FC24" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="000439AB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">gifter som medför att mottagande skolenhet med enskild huvudman får ett rättsligt stöd för behandling av mottagna personuppgifter.  </w:t>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t>Ändringarna innebär att det införs ett bemyndigande för regeringen att meddela föreskrifter om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skyldighet för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t xml:space="preserve"> kommuner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t xml:space="preserve"> bistå enskilda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074568B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>genom att ställa säkerhet för att ett avtal om hyra av en bostads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074568B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>lägen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0074568B">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t>fullgörs (hyresgaranti)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t xml:space="preserve"> respektive en bestämmelse om sekretess för en</w:t>
+      </w:r>
+      <w:r w:rsidR="0074568B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t xml:space="preserve">skildas personliga förhållanden i ärenden om </w:t>
+      </w:r>
+      <w:r w:rsidR="008730B9">
+        <w:t>kommunala</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t>garan</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B02DD7">
+        <w:t xml:space="preserve">tier. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393899D2" w14:textId="7377B288" w:rsidR="00B36994" w:rsidRDefault="00CB5E93" w:rsidP="0024700D">
+    <w:p w14:paraId="6DE7AAB7" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="000439AB">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>december 2026.</w:t>
+      <w:r w:rsidRPr="00505FF5">
+        <w:t xml:space="preserve">Syftet med ändringarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505FF5">
+        <w:t xml:space="preserve"> dels att underlätta för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enskilda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505FF5">
+        <w:t xml:space="preserve"> som saknar egen bostad att kunna få tillträde till en sådan, dels att säkerställa ett till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00505FF5">
+        <w:t>fredsställande skydd för uppgifter om enskildas personliga förhållanden vid kommuners handläggning av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ärenden om hyresgarantier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00505FF5">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B71CD6D" w14:textId="77777777" w:rsidR="00B36994" w:rsidRPr="008F2013" w:rsidRDefault="00B36994" w:rsidP="005E3C60">
+    <w:p w14:paraId="6B8D125C" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00B02DD7" w:rsidRDefault="000439AB" w:rsidP="000439AB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6169">
+        <w:t xml:space="preserve"> föreslås träda i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6169">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE094C5" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B82E45" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="008F2013" w:rsidRDefault="000439AB" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB1A605" w14:textId="53F61CBA" w:rsidR="00B139B8" w:rsidRDefault="00B36994">
+    <w:p w14:paraId="612547F5" w14:textId="2724212A" w:rsidR="0073444E" w:rsidRDefault="000439AB">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -737,26340 +916,22028 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc224575456" w:history="1">
-        <w:r w:rsidR="00B139B8" w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655953" w:history="1">
+        <w:r w:rsidR="0073444E" w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00B139B8">
+        <w:r w:rsidR="0073444E">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B139B8" w:rsidRPr="00E43E6B">
+        <w:r w:rsidR="0073444E" w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00B139B8">
+        <w:r w:rsidR="0073444E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B139B8">
+        <w:r w:rsidR="0073444E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B139B8">
+        <w:r w:rsidR="0073444E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575456 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655953 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B139B8">
+        <w:r w:rsidR="0073444E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B139B8">
+        <w:r w:rsidR="0073444E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00B139B8">
+        <w:r w:rsidR="0073444E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D3AEA21" w14:textId="2AEFB816" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="6E465A31" w14:textId="6B096466" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575457" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655954" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagtext</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575457 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655954 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6834C56F" w14:textId="4DF98D2A" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="1BFF01FD" w14:textId="3A7B34C4" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575458" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655955" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i skollagen (2010:800)</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575458 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655955 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B871E2C" w14:textId="70F35D9B" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="20FC07E0" w14:textId="66494B37" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575459" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655956" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2025:729) om ändring i skollagen (2010:800)</w:t>
+          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575459 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655956 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="199D5893" w14:textId="13D0DF4A" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...161 lines deleted...]
-    <w:p w14:paraId="10626B74" w14:textId="6B26E9CE" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="7FC6E25B" w14:textId="7610521A" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575462" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655957" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575462 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655957 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AC0ECC0" w14:textId="2E2636C4" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="0BE6AFED" w14:textId="5EACF01E" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575463" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655958" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Skolan har behov av mer information vid skolbyte</w:t>
+          <w:t>Kommunala hyresgarantier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575463 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655958 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="464750A6" w14:textId="76CB546B" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="2BF7DC1C" w14:textId="19476C43" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575464" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655959" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Nuvarande reglering</w:t>
+          <w:t>Reglering avseende kommunala hyresgarantier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575464 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655959 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38EDD469" w14:textId="52C041E4" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="5EC3DCCF" w14:textId="7C4C4193" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575465" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655960" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Om skolväsendet och huvudmän inom skolväsendet</w:t>
+          <w:t>Regleringen behöver förändras</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575465 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655960 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16FA8D66" w14:textId="612CC77A" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="1AFAEBB6" w14:textId="0C0028DA" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575466" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655961" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Elever ska få stöd i skolan</w:t>
+          <w:t>En möjlighet att införa en skyldighet för kommuner att tillhandahålla hyresgarantier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575466 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655961 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="250F3FF3" w14:textId="6A6A3994" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="273157EC" w14:textId="1AF7A6BC" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575467" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655962" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>För vissa uppgifter inom skolväsendet råder sekretess eller tystnadsplikt</w:t>
+          <w:t>Personuppgiftsbehandling och sekretess i ärenden om kommunala hyresgarantier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575467 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655962 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5515021A" w14:textId="2E90A7DF" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2B06B20E" w14:textId="65761E1A" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575468" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655963" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3.1</w:t>
+          <w:t>6.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sekretess till skydd för enskilda</w:t>
+          <w:t>Kommunerna ska ha rätt att behandla personuppgifter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575468 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655963 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21FE7B76" w14:textId="4D1A8E0E" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3AE99B34" w14:textId="2DACA4B5" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575469" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655964" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3.2</w:t>
+          <w:t>6.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sekretess kan även gälla inom en myndighet</w:t>
+          <w:t>Sekretess ska kunna gälla i ärenden om kommunala hyresgarantier</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575469 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655964 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AD31371" w14:textId="41029DB2" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2EF3E4BF" w14:textId="1506547B" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575470" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655965" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3.3</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Tystnadsplikt i enskilt bedriven verksamhet på skolområdet</w:t>
+          <w:t>Ikraftträdande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575470 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655965 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E9DAB05" w14:textId="7455C283" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...329 lines deleted...]
-    <w:p w14:paraId="607EF4DA" w14:textId="1094EB72" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="5D9B3878" w14:textId="6F337B83" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575475" w:history="1">
-[...401 lines deleted...]
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655966" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Konsekvenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575480 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655966 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>53</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28B18B60" w14:textId="20C0743D" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...728 lines deleted...]
-    <w:p w14:paraId="010B2821" w14:textId="0DBC0F39" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="26D23F91" w14:textId="611870AB" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575490" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655967" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575490 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655967 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>61</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="240F2B11" w14:textId="68F99269" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="6ADD6DB2" w14:textId="073D9A4F" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575491" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655968" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i skollagen (2010:800)</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575491 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655968 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>61</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74F4040A" w14:textId="4E8182EF" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="4BC64591" w14:textId="254DA142" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575492" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655969" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>9.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00E43E6B">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i lagen (2025:729) om ändring i skollagen (2010:800)</w:t>
+          <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575492 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655969 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>65</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="504BE94F" w14:textId="76DDFB37" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
-[...161 lines deleted...]
-    <w:p w14:paraId="09853012" w14:textId="7CB01614" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="1067A7EA" w14:textId="09DA6649" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575495" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655970" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Ökat uppgiftsutbyte i det brottsförebyggande arbetet – skolans och socialtjänstens behov (SOU 2024:87)</w:t>
+          <w:t>Sammanfattning av betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575495 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655970 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>68</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5591C920" w14:textId="1F815F57" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="73A1867C" w14:textId="07E03F87" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575496" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655971" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag (SOU 2024:87)</w:t>
+          <w:t>Relevanta lagförslag i betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575496 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655971 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>76</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54DDBF5E" w14:textId="6A9224BB" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="16B13205" w14:textId="1ABA2D91" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575497" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655972" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över remissinstanserna (SOU 2024:87)</w:t>
+          <w:t>Förteckning över remissinstanserna för betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575497 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655972 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>80</w:t>
+          <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A0364D2" w14:textId="7D1B634A" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="26D89DBE" w14:textId="14A55C79" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575498" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655973" w:history="1">
+        <w:r w:rsidRPr="00344361">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning av promemorian Åtgärder för en bättre bostadsförsörjning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655973 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D7D04">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F285724" w14:textId="7992FB44" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224655974" w:history="1">
+        <w:r w:rsidRPr="00344361">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relevanta lagförslag i promemorian Åtgärder för en bättre bostadsförsörjning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655974 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D7D04">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>38</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29A3E71B" w14:textId="201BDCE9" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224655975" w:history="1">
+        <w:r w:rsidRPr="00344361">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna för promemorian Åtgärder för en bättre bostadsförsörjning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655975 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D7D04">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>43</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0FE5C749" w14:textId="7A5F5EF0" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224655976" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575498 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655976 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>81</w:t>
+          <w:t>44</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F3FA6CD" w14:textId="5453E503" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="7D1AF224" w14:textId="5C5E1F1C" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575499" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655977" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575499 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655977 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>87</w:t>
+          <w:t>46</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57EEF07F" w14:textId="6CE8DAD7" w:rsidR="00B139B8" w:rsidRDefault="00B139B8">
+    <w:p w14:paraId="0DC838E1" w14:textId="1EF1F3AF" w:rsidR="0073444E" w:rsidRDefault="0073444E">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224575500" w:history="1">
-        <w:r w:rsidRPr="00E43E6B">
+      <w:hyperlink w:anchor="_Toc224655978" w:history="1">
+        <w:r w:rsidRPr="00344361">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 17 mars 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 19 mars 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224575500 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224655978 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00925239">
+        <w:r w:rsidR="001D7D04">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>90</w:t>
+          <w:t>47</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="002D824A" w14:textId="048D12CE" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="005E3C60">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="46609A08" w14:textId="4264821F" w:rsidR="000439AB" w:rsidRPr="005A72C8" w:rsidRDefault="000439AB" w:rsidP="000122ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
-      </w:r>
-[...6 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc224575456"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224655953"/>
       <w:r w:rsidRPr="005A72C8">
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="376FB813" w14:textId="77777777" w:rsidR="00B36994" w:rsidRDefault="00B36994" w:rsidP="00333C9D">
+    <w:p w14:paraId="1C536FE6" w14:textId="23D7A4CB" w:rsidR="00BD3D98" w:rsidRPr="00BD3D98" w:rsidRDefault="000439AB" w:rsidP="00BD3D98">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9DA7FF" w14:textId="79A9C0E9" w:rsidR="00AE0150" w:rsidRDefault="00AE0150" w:rsidP="00467462">
+    <w:p w14:paraId="007101B9" w14:textId="37B3EB6F" w:rsidR="000439AB" w:rsidRDefault="00BD3D98" w:rsidP="00BD3D98">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Riksdagen antar regeringens förslag till lag om ändring i skollagen (2010:800).</w:t>
+        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3D98">
+        <w:t>lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4C9F">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A42D999" w14:textId="309DFA3D" w:rsidR="00AE0150" w:rsidRDefault="00AE0150" w:rsidP="00467462">
+    <w:p w14:paraId="6C936518" w14:textId="416F97FB" w:rsidR="00BD3D98" w:rsidRPr="00144361" w:rsidRDefault="00BD3D98" w:rsidP="00BD3D98">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Riksdagen antar regeringens förslag till lag om ändring i lagen (2025:729) om ändring i skollagen (2010:800).</w:t>
+        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till lag om ändring i offentlighets- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E13C3">
+        <w:t>sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2009:400).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A29502" w14:textId="5A966C37" w:rsidR="00AE0150" w:rsidRDefault="00AE0150" w:rsidP="00467462">
-[...4 lines deleted...]
-        <w:t>Riksdagen antar regeringens förslag till lag om ändring i lagen (2025:1312) om ändring i lagen (2025:729) om ändring i skollagen (2010:800).</w:t>
+    <w:p w14:paraId="0A5BD3CE" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00152749" w:rsidRDefault="000439AB" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553B19B5" w14:textId="7115A213" w:rsidR="00AE0150" w:rsidRPr="005F30C5" w:rsidRDefault="00AE0150" w:rsidP="00467462">
-[...20 lines deleted...]
-    <w:p w14:paraId="400DC98C" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="0131E3CC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E0EE4BC" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00237829">
+    <w:p w14:paraId="60A94AA5" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="002405D8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc224575457"/>
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc224655954"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Lagtext</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2C69D604" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="002405D8">
+    <w:p w14:paraId="59A18716" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="002405D8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen har följande förslag till lagtext.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7344297F" w14:textId="38B6A6B9" w:rsidR="009B2690" w:rsidRPr="00DC06CD" w:rsidRDefault="009B2690" w:rsidP="00DC06CD">
+    <w:p w14:paraId="193671B0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00DC06CD" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc224575458"/>
-[...1 lines deleted...]
-        <w:t>Förslag till lag om ändring i skollagen (2010:800)</w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc224655955"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om ändring i lagen (2000:1383) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E814CB">
+        <w:t>kommunernas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bostadsförsörjningsansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="18F8E95F" w14:textId="479EF790" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="002405D8">
+    <w:p w14:paraId="58B42D4D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-        <w:t>Härigenom föreskrivs i fråga om skollagen (2010:800)</w:t>
+      <w:r w:rsidRPr="00157539">
+        <w:t>Härigenom föreskrivs att det i lagen (2000:1383) om kommunernas bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00157539">
+        <w:t>stadsförsörjningsansvar ska införas en ny paragraf, 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157539">
+        <w:t>§, och närmast före 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157539">
+        <w:t>§ en ny rubrik av följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201D9B49" w14:textId="7A02F3E1" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="002405D8">
+    <w:p w14:paraId="133ABDF0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00137851" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00340C98">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2F5648F5" w14:textId="46C78639" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="002405D8">
-[...19 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="4F95674B" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
-[...184 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B436E" w14:paraId="0503E840" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="0AA43E0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="02999D8B" w14:textId="2E914082" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00D26EBF">
-[...457 lines deleted...]
-          <w:p w14:paraId="53C4FA24" w14:textId="5F31FB90" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00D26EBF">
+          <w:p w14:paraId="31A8908C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18277 lines deleted...]
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B9599D1" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="005B0E77" w:rsidRDefault="009B2690" w:rsidP="00D26EBF">
+          <w:p w14:paraId="2ABE1EB5" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...54 lines deleted...]
-      <w:tr w:rsidR="00DC3C40" w14:paraId="4874C3CA" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="59ED3EEE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1880B133" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00D26EBF">
+          <w:p w14:paraId="30C36D2A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C1ABA96" w14:textId="00337897" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00D26EBF">
+          <w:p w14:paraId="543FBAE0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003B2ABA">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Den skolenhet som eleven lämnar ska, utöver vad som följer av första stycket och 4 b §, till den motta</w:t>
-[...41 lines deleted...]
-              <w:t>En uppgift ska inte lämnas om övervägande skäl talar mot att uppgiften lämnas ut.</w:t>
+              <w:t>Hyresgarantier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC3C40" w14:paraId="253B73F8" w14:textId="77777777" w:rsidTr="005A3B52">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="7D9411DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28F2F664" w14:textId="386A99E7" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003D6F49">
+          <w:p w14:paraId="570C7A34" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0BE32CD4" w14:textId="5CDE8787" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003D6F49">
+          <w:p w14:paraId="14B9015F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-            <w:r>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
+                <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">När en elev </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>i förskoleklassen, grundskolan, anpassade grund</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="347E5095" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10CA112D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3301A20C" w14:textId="6BAFE769" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>skolan, specialskolan, sameskolan, gymnasieskolan eller anpassade gymnasieskolan övergår från skol</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skrif</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve">formen till en annan av de angivna skolformerna, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003E61D3">
               <w:rPr>
+                <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">ska den mottagande skolenheten skyndsamt informera den överlämnande skolenheten om att skolenheten har tagit emot eleven, om det inte är obehövligt. </w:t>
+              <w:t>ter om att kommuner ska bistå enskilda hushåll genom att ställa säker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>Detsamma gäller om eleven byter skolenhet inom skolformen.</w:t>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>het för att ett avtal om hyra av bostadslägenhet fullgörs (hyres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ti).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B270C3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00FD1619" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E814CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Föreskrifter som regeringen med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E814CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>delar med stöd av</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> första stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inskränker inte de skyldigheter som kommuner har enligt social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tjänst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lagen (2025:400).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2016AEBF" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="00811E52" w:rsidRDefault="009B2690" w:rsidP="00811E52">
+    <w:p w14:paraId="7304A670" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213AA5F0" w14:textId="33FEA5F1" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="005E0018">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="14720AD4" w14:textId="2B490D96" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B30DD26" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
+    <w:p w14:paraId="2C9B0457" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C28013C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="00BD3D98" w:rsidSect="00AD035D">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BBD309C" w14:textId="0E886590" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="35C43157" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc224655956"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till lag om ändring i offentlighets- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E13C3">
+        <w:t>sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0F72C9F6" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+    <w:p w14:paraId="42A5A894" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E814CB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Härigenom föreskrivs att det i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska införas en ny paragraf, 26 kap. 11 a §, och närmast före 26 kap. 11 a § en ny rubrik av följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB726BC" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="684104AA" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215CD1DD" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00806B8B" w:rsidRPr="005B0E77" w14:paraId="4973E60C" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="6859D0A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC43A2B" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="005B0E77" w:rsidRDefault="009B2690" w:rsidP="00D26EBF">
+          <w:p w14:paraId="00EBD88A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EF85F7B" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="005B0E77" w:rsidRDefault="009B2690" w:rsidP="00D26EBF">
+          <w:p w14:paraId="72DEE405" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E4D37A4" w14:textId="77506B4C" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00DC55EB">
-[...2 lines deleted...]
-        <w:spacing w:before="230"/>
+    <w:p w14:paraId="55151EC6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:spacing w:after="80"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>2 kap.</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> om Säkerhetspolisen enligt lag eller förordning ska bistå myndigheten med en viss uppgift,</w:t>
+        <w:t>26 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00806B8B" w14:paraId="6626042D" w14:textId="77777777" w:rsidTr="00D26EBF">
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="58A67394" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CDF0B81" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
+          <w:p w14:paraId="264A73DD" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="114BA846" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Hyresgarantier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="04ACD79A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D641459" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="736D6961" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="75D7D275" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46C1AF51" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F6F8301" w14:textId="1437B15C" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekretess gäller i ärende </w:t>
+            </w:r>
+            <w:r w:rsidR="00F263CA" w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om kom</w:t>
+            </w:r>
+            <w:r w:rsidR="00835876" w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidR="00F263CA" w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>munala hyresgarantier</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för uppgift om en enskilds person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>liga förhål</w:t>
+            </w:r>
+            <w:r w:rsidR="00835876" w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>landen, om det kan antas att den enskilde eller någon när</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>stående till denne lider men om upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>giften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44018944" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>5. i brottsbekämpande verksam</w:t>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretessen gäller inte beslut i ärende.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-              <w:t>het hos en utländsk myndighet eller mellanfolklig organisation,</w:t>
+          </w:p>
+          <w:p w14:paraId="09FBCF9F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007A737F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12BF89E8" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591A3184" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED322BC" w14:textId="44E84DEE" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FEE681" w14:textId="5FD58FAF" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="005D5622">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:footerReference w:type="first" r:id="rId31"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1A5C30" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="0001388E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc211352029"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc222243715"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc224655957"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="3D4F99D2" w14:textId="3C21D1DB" w:rsidR="00BD3D98" w:rsidRPr="009520BB" w:rsidRDefault="00BD3D98" w:rsidP="0001388E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den 7 maj 2020 beslutade r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40960">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40960">
+        <w:t xml:space="preserve">ge en särskild utredare i uppdrag att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se över </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40960">
+        <w:t xml:space="preserve">den uppgiftsfördelning mellan stat och kommun som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40960">
+        <w:t>funnits inom bostadspolitiken sedan 1940-talet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40960">
+        <w:t xml:space="preserve"> bostadspolitiska verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C40960">
+        <w:t>tyg</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4F09">
+        <w:t>(dir.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4F09">
+        <w:t>2020:53)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA494D">
+        <w:t>I uppdraget ingick bland annat att analysera systemet med hyresgarantier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och lämna nödvändiga författningsförslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA494D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Syftet var att skapa förutsättningar för en socialt hållbar bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försörjning, som under</w:t>
+      </w:r>
+      <w:r w:rsidR="009A17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lättar situationen för hushåll med ekonomiska svårigheter att erhålla en bostad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CCD4D9" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="0001388E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CC">
+        <w:t>en 30</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CC">
+        <w:t>mars</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CC">
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E327A">
+        <w:t xml:space="preserve">överlämnade </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utredningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E327A">
+        <w:t xml:space="preserve"> betänkandet Sänk tröskeln till en god bostad (SOU 2022:14).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1236">
+        <w:t xml:space="preserve">En sammanfattning av betänkandet finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1236">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060505D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1236">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utredningens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1992">
+        <w:t xml:space="preserve"> lagförslag i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aktuell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1992">
+        <w:t xml:space="preserve"> del finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1992">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060505D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kandet har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060505D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissinstansernas yttranden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t xml:space="preserve"> finns tillgängliga på reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t>ingens webbplats (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1B35">
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t xml:space="preserve">.se) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t xml:space="preserve"> i Landsbygds- och infra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t>struktur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t>departementet (LI2023/00037).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0E4E38" w14:textId="7807996F" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="0001388E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0C5F">
+        <w:t xml:space="preserve">Utifrån betänkandet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0C5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en arbetsgrupp inom Regeringskansliet fram en promemoria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0C5F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(LI2024/00083). En samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fattning av promemorian och dess lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A64CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="008F318E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060505D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26597">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">respektive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A64CB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="008F318E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060505D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:t xml:space="preserve"> promemorian har remissbehandlats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62C27">
+        <w:t>En för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B62C27">
+        <w:t>teckning över remissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vars </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A59FB">
+        <w:t>yttran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000A59FB">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>också är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t xml:space="preserve"> tillgängliga på regeringens webbplats </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t xml:space="preserve"> i Landsbygds- och infrastrukturdepartementet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517B9A">
+        <w:t>LI2024/00083</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266813">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62C27">
+        <w:t xml:space="preserve"> finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62C27">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="008F318E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060505D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62C27">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DB7577" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="0001388E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen gick vidare med delar av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:t xml:space="preserve"> betänkandet och promemorian i propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Åtgärder för en bättre bostadsförsörjning. Propositionen är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E814CB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>antagen av riksdagen och lagändringarna har trätt i kraft (prop. 2024/25:42,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t>bet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t>2024/25:CU6, rskr. 2024/25:137</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Betänkandet och promemorian in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller dock även förslag om hyresgarantier, som inte behandlades i det lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stiftningsärendet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3615C5" w14:textId="4CC804CE" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="0001388E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009A56BE">
+        <w:t>I budgetpropositionen för 2026 (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A56BE">
+        <w:t>2025/26:1, utg.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A56BE">
+        <w:t>omr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A56BE">
+        <w:t>18, av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009A56BE">
+        <w:t>snitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A56BE">
+        <w:t>3.5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t>utg.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t>omr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t>25, avsnitt 2.8.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A56BE">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00133A08">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meddelade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00133A08">
+        <w:t xml:space="preserve"> regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sin avsikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00133BDF">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6074">
+        <w:t>göra det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6074">
+        <w:t>obligatoriskt för kommuner att under vissa förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA6074">
+        <w:t>sättningar tillhan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA6074">
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009A17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AA6074">
+        <w:t>hålla hyresgarantier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. För detta ändamål </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE18DE">
+        <w:t>föresl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>og</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE18DE">
+        <w:t xml:space="preserve"> regeringen också </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE18DE">
+        <w:t>det generella statsbidraget till kommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska höjas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE18DE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>Den 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>december</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>2025 beslutade riksdagen i enlighet med regeringens förslag (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk217025288"/>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>bet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3279">
+        <w:t>2025/26:FiU3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t xml:space="preserve"> och rskr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3279">
+        <w:t>2025/26:134</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A44C47C" w14:textId="0C1332F7" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00AD633C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D28BD">
+        <w:t xml:space="preserve"> behandla</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D28BD">
+        <w:t xml:space="preserve"> betänkandet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D28BD">
+        <w:t xml:space="preserve"> och promemorian</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s förslag som rör hyresgarantier till enskilda hushåll. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3CCB">
+        <w:t xml:space="preserve">Regeringen har inte för avsikt att gå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>vidare med övriga kvarvarande förslag i betänkandet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4117F043" w14:textId="59D2E24B" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="0001388E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24150B54" w14:textId="38C2FF1E" w:rsidR="00F967AE" w:rsidRPr="00F967AE" w:rsidRDefault="00F967AE" w:rsidP="00F967AE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>Regeringen beslutade den 19</w:t>
+      </w:r>
+      <w:r w:rsidR="008F318E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">februari 2026 att inhämta Lagrådets yttrande över </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5CA9">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>lagförslag</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5CA9">
+        <w:t xml:space="preserve"> som finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="008F318E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>. Lagrådet lämna</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5CA9">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> förslagen utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="008F318E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>. I förhållande till lagråds</w:t>
+      </w:r>
+      <w:r w:rsidR="003553D7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>remissens lagförslag görs vissa språkliga och redaktionella ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A8C164" w14:textId="3870DD8A" w:rsidR="00F967AE" w:rsidRDefault="00F967AE" w:rsidP="00F967AE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00F967AE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="default" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId34"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
+          <w:headerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183F5292" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000624E3" w:rsidRDefault="00BD3D98" w:rsidP="00835876">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc222243716"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc224655958"/>
+      <w:r w:rsidRPr="000624E3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kommunala hyresgarantier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="504F60FD" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00835876">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc222243717"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc224655959"/>
+      <w:r>
+        <w:t>Reglering avseende kommunala hyresgarantier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10489B5C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>En hyresgaranti är en säkerhet för avtal om hyra i form av ett borgens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>åtagande. En kommunal hyresgaranti är därför ett kommunalt borgens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve">åtagande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7CDCE8" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E33C7">
+        <w:t>ommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E33C7">
+        <w:t xml:space="preserve"> har det yttersta ansvaret för att enskilda </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i deras område </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E33C7">
+        <w:t>får det stöd och den hjälp de behöver</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Kommunerna ska även erbjuda i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57808">
+        <w:t xml:space="preserve">nsatser för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">personliga och ekonomiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57808">
+        <w:t>behov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till enskilda som uppfyller villkoren i 11 kap. 1 § respektive 12 kap. 1 § s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D969FF">
+        <w:t>ocialtjänstlag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D969FF">
+        <w:t xml:space="preserve"> (2025:400)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327487">
+        <w:t xml:space="preserve"> inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00327487">
+        <w:t xml:space="preserve">bär </w:t>
+      </w:r>
+      <w:r>
+        <w:t>emellertid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327487">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att en kommun har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327487">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327487">
+        <w:t xml:space="preserve">allmän skyldighet att tillgodose </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en enskilds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00327487">
+        <w:t xml:space="preserve"> behov av bostad.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Endast i särskilda fall, när den enskilde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE307F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>står</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE307F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE307F">
+        <w:t xml:space="preserve">bostad och har speciella svårigheter att på egen hand skaffa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sådan, har kommunen ansetts skyldig att ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06C79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>insatser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06C79">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i form av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A06C79">
+        <w:t xml:space="preserve"> tillhandahållande eller om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A06C79">
+        <w:t>besörjande av bostad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se t.ex. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>RÅ</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>1990 ref.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>119</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>RÅ</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>2004 ref.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>130 och HFD</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>2022 ref</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904ABF">
+        <w:t>46)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D338ADE" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00DB641C" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>Om det finns skäl för det, har kommune</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve"> också </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve">befogenhet att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880F75">
+        <w:t>erbjuda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve"> ytterligare insatser till enskilda med stöd av 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve">kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>§ och 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>§ socialtjänstlagen. Avsikten med socialtjänstlagen har däremot inte be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>dömts vara att ge kommunerna en generell befogenhet att vidta åtgärder för att underlätta etablering på bostadsmarknaden. År</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>2007 förtydligade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve">därför att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk214700719"/>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve"> har befogenhet att lämna stöd i form av hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>garantier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>, om det sker i syfte att enskilda hushåll ska få en permanent</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>bostad med hyresrätt och besittningsskydd (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>2006/07:61</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, s. 21 ff.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>). Denna möjlighet kommer i dag till uttryck i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>§ lagen (2009:47) om vissa kommunala befogenheter. Möjligheten begränsas till fall där hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>garantin är en förutsättning för att det enskilda hushållet ska få bostaden. Innan kommunen lämnar stödet ska den göra en prövning av om hushållet är i behov av sådan hjälp för att kunna etablera sig på bostads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:softHyphen/>
+        <w:t>marknaden (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>2006/07:61, s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>27). Som framgår av 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>§ lagen om vissa kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>munala befogenheter inskränker befogenheten att lämna stöd inte kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>nen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s skyldigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t xml:space="preserve"> enligt social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A43F3">
+        <w:t>tjänstlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6357A3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammantaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002538FC">
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002538FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i stort sett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002538FC">
+        <w:t xml:space="preserve"> frivilligt för kommuner att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillhandahålla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002538FC">
+        <w:t xml:space="preserve"> hyresgarantier i dag.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086790E">
+        <w:t xml:space="preserve">För att stimulera kommunerna att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämna hyresgaran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086790E">
+        <w:t xml:space="preserve"> införde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086790E">
+        <w:t>ett statligt bidrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> år 2007 för frivilliga kommunala hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>garan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tier (p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1B2B">
+        <w:t>rop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1B2B">
+        <w:t>2006/07:100</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA70C9">
+        <w:t>bet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA70C9">
+        <w:t>2006/07:FiU21</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA70C9">
+        <w:t>rskr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA70C9">
+        <w:t>2006/07:222</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086790E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Detta bidrag regleras i f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B626F">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B626F">
+        <w:t xml:space="preserve"> (2007:623) om statligt bidrag för kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B626F">
+        <w:t>munala hyresgarantier</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk215493101"/>
+      <w:r>
+        <w:t>. Kommunen ansöker om bidraget, som lämnas med 5 000 kronor per tillhandahållen hyresgaranti, hos Boverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597745">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0630">
+        <w:t xml:space="preserve">För att kommunen ska vara berättigad till bidraget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krävs bland annat att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0630">
+        <w:t xml:space="preserve"> hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F0630">
+        <w:t>garantin omfatta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0630">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0630">
+        <w:t>sex månadshyror och gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0630">
+        <w:t xml:space="preserve"> under </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F0630">
+        <w:t>två år</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE74CC">
+        <w:t xml:space="preserve">Bidraget lämnas emellertid enbart i mån av tillgång på medel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E58">
+        <w:t>I budget</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F4E58">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F4E58">
+        <w:t>positionen för 2026 (prop. 2025/26:1,</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E58">
+        <w:t>utg.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E58">
+        <w:t>omr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E58">
+        <w:t xml:space="preserve">18, avsnitt 3.7.2) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>satte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E58">
+        <w:t xml:space="preserve"> regeringen inte några medel för bidraget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>Eftersom riksdagen har godtagit detta (bet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340740">
+        <w:t>2025/26:CU1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t xml:space="preserve"> och rskr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340740">
+        <w:t>2025/26:106</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>), är bidraget där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>med under avveckling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17260520" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc222243718"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224655960"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regleringen behöver förändras</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="289F484F" w14:textId="098D77C2" w:rsidR="00BD3D98" w:rsidRDefault="00016399" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="008D73C8">
+        <w:t xml:space="preserve">illgång till bostäder i varierande upplåtelseformer är en förutsättning för </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="005968FD">
+        <w:t>n väl fungerande bostadsmarknad</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t xml:space="preserve">. Bostäder med hyresrätt är särskilt viktiga för att bland annat </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="0054450B">
+        <w:t xml:space="preserve">underlätta </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>enskildas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="0054450B">
+        <w:t xml:space="preserve"> möjligheter att </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>hitta eget</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="0054450B">
+        <w:t xml:space="preserve"> boende</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="000D06C7">
+        <w:t xml:space="preserve">För hushåll med svag ekonomi och avsaknad av kapital är </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rätten i många fall också </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="000D06C7">
+        <w:t xml:space="preserve">den enda </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t xml:space="preserve">tillgängliga upplåtelseformen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="0049428C">
+        <w:t>Mot bak</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="0049428C">
+        <w:t xml:space="preserve">grund av </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>utredningens och promemorians</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="0049428C">
+        <w:t xml:space="preserve"> slutsatser</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t xml:space="preserve"> kan regeringen dock konstatera att </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t>konkurrensen på hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t xml:space="preserve">marknaden är </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>stor</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t xml:space="preserve"> i flera delar av Sverige</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>, samtidigt som</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>hushåll</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t xml:space="preserve">i behov av bostad </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t>nekas möjlighet att teckna hyresavtal för att de</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t xml:space="preserve"> exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t xml:space="preserve">inte uppfyller </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>olika inkomst</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t xml:space="preserve">krav. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="00550D52">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>tta</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="00550D52">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t>riskerar</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="00550D52">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:t xml:space="preserve"> stänga ute bostads</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98">
+        <w:softHyphen/>
+        <w:t>sökande</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="001E6710">
+        <w:t xml:space="preserve"> från marknaden</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3D98" w:rsidRPr="00911FA4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A5D492" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med kommunala hyresgarantier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E00EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4DD4">
+        <w:t xml:space="preserve">underlätta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>etablering på bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>marknaden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4DD4">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191C6B">
+        <w:t>vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4DD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hushåll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4DD4">
+        <w:t xml:space="preserve"> som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043395E">
+        <w:t>trots att de har betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0043395E">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0043395E">
+        <w:t>måga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4DD4">
+        <w:t xml:space="preserve">inte lyckas hävda sig i konkurrensen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E2360">
+        <w:t>på hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007E2360">
+        <w:t>marknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043395E">
+        <w:t>rop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043395E">
+        <w:t>2006/07:61</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043395E">
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. 22 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043395E">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1B2B">
+        <w:t>rop</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1B2B">
+        <w:t>2006/07:100</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911FA4">
+        <w:t>7.2.14</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen och promemorian bedömer däremot att kommunala hyresgarantier används sparsamt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D89EA8" w14:textId="50404583" w:rsidR="00BD3D98" w:rsidRPr="00C6217F" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>Under 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> beviljade Boverket statligt bidrag om </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t>280 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">000 kronor för </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">56 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>frivilliga hyresgarantier till 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> kommuner. Detta </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">är en minskning jämfört </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">med tidigare års </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">redan låga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>utfall. Sedan 2007 har myndigheten beviljat statligt bidrag med 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>8 miljoner kronor för 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">616 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>frivilliga hyresgaran</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>tier till 46 kom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>muner. Det är knappt 16 procent av alla kommuner som någon gång har beviljats bidraget. I genomsnitt är det omkring 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t>38</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> bidrag som har bevil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">jats per år, vilket motsvarar en statlig utgift om ungefär </w:t>
+      </w:r>
+      <w:r w:rsidR="00F26E57" w:rsidRPr="007A737F">
+        <w:t>688 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>000 kronor. Den genomsnittliga årliga utgiften bör ses i ljuset av att riksdagen beslu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>tade att avsätta hela 100 miljoner kronor per år för bidraget när det infördes (prop. 2006/07:100, s. 206).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4B8705" w14:textId="3189A905" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6217F">
+        <w:t>Kommuners befogenhet att tillhandahålla hyresgarantier är emellertid inte inskränkt till sådana garantier som omfattas av det statliga bidraget. Kommunerna kan tillhandahålla hyresgarantier med stöd av 2 kap. 6 § lagen om vissa kommunala befogenheter, utan att ha beviljats det statliga bidraget. I Boverkets bostadsmarknadsenkät för 2025 uppger 66 kommu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6217F">
+        <w:softHyphen/>
+        <w:t>ner att de tillhandahöll hyresgarantier under 2024, varav drygt hälften till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6217F">
+        <w:softHyphen/>
+        <w:t>hör gruppen övriga kommuner med färre än 25 000 invånare. Sett till tio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6217F">
+        <w:softHyphen/>
+        <w:t>års</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6217F">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">perioden 2015–2025 är det också i genomsnitt 62 kommuner som har uppgett att de ställer hyresgarantier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3287B704" w14:textId="00C0EB40" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3E3A">
+        <w:t xml:space="preserve">ppgifterna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i bostadsmarknadsenkäten visar dock även att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC741C">
+        <w:t>212</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ner anser att de inte tillhandahöll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007808CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">några </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007808CD">
+        <w:t>hyresgarantier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000674A7">
+        <w:t>under året</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Merpar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ten av de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92D89">
+        <w:t>svarande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommunerna, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730141">
+        <w:t>133</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stycken, anger att det beror på att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4F39">
+        <w:t>rågan inte</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4F39">
+        <w:t xml:space="preserve"> aktuell för övervägande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Som andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5408">
+        <w:t xml:space="preserve">skäl </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5408">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442C87">
+        <w:t xml:space="preserve">22 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5408">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det saknades målgrupp, 20 kommuner att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22984">
+        <w:t xml:space="preserve">statliga bidraget inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle täcka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22984">
+        <w:t xml:space="preserve"> den ekonomiska risken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 13 kommuner att målgrupperna kunde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1469D">
+        <w:t xml:space="preserve"> lösa situationen med eg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1469D">
+        <w:t xml:space="preserve"> borgensm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>än och 12 kommuner att det skulle bli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7246">
+        <w:t xml:space="preserve"> för administrativt betungande att handlägga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ärendena. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057391B">
+        <w:t xml:space="preserve">nligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057391B">
+        <w:t xml:space="preserve"> som fram</w:t>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00F43D99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0057391B">
+        <w:t xml:space="preserve">går av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utredningens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057391B">
+        <w:t>betänkande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1608">
+        <w:t>särskilj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er kommunerna emellertid inte alltid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1608">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hyresgarantier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1608">
+        <w:t xml:space="preserve"> från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>andra former av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1608">
+        <w:t xml:space="preserve"> stödinsatser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Uppgifterna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3E3A">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denna del av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3E3A">
+        <w:t>bostadsmarknadsenkäten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör således t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0113">
+        <w:t xml:space="preserve">olkas med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">viss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206123">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00206123">
+        <w:t>sik</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00206123">
+        <w:t>tighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B84D305" w14:textId="040D9D71" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detta föranleder regeringen att göra samma bedömning som utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E26CA">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promemorian. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4351">
+        <w:t>Den redovisade statistiken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bekräftar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63C6E">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nala </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>garantier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E00EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är underutnyttjade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63C6E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hyresgarantierna har inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002543AB">
+        <w:t xml:space="preserve">fått </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002543AB">
+        <w:t xml:space="preserve"> genom</w:t>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00F43D99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002543AB">
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002543AB">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagstiftaren ursprungligen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002543AB">
+        <w:t xml:space="preserve"> avsåg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen av hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>garantier skiljer sig också åt mellan kommungrupper och bidrar där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">med till olika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t>förutsättningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t xml:space="preserve">skaffa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en permanent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t>bostad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i landet. Regeringen anser däremot att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D29BD">
+        <w:t xml:space="preserve">en hyresgaranti kan vara ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">effektivt och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D29BD">
+        <w:t>verkningsfullt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D29BD">
+        <w:t>instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försörjnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arbetet. Den befintliga reg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ler</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ingen behöver således förändras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075C6E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCC5AD0" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00711AD1" w:rsidRDefault="00DB62B9" w:rsidP="00711AD1">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00711AD1" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId38"/>
+          <w:headerReference w:type="default" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:footerReference w:type="first" r:id="rId43"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00087708" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc222243719"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc224655961"/>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4713">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>möjlighet att införa en skyldighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4713">
+        <w:t xml:space="preserve"> för kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7316">
+        <w:t>tillhandahålla hyresgarantier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="001A7316">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCB1B3C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00484ACB" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00484ACB">
+        <w:t xml:space="preserve">Regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE0C8E2" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Regeringen ska få</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2368">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meddela föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2368">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommuner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F30ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bistå enskilda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hushåll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F30ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genom att ställa säkerhet för att ett avtal om hyra av en bostadslägenhet fullgörs (hyresgaranti)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2368">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>öreskrifter med stöd av be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">digandet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ska inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skränka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nas skyldigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt social</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tjänstlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03873F6D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7698EA59" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00A94E5E" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommuners b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve">efogenhet att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ställa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve"> hyresgarantier </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör finnas kvar oför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>änd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6363498C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000602F1">
+        <w:t>och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73096B61" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000602F1">
+        <w:t>och bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t>överensstämmer i huvudsak med reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t xml:space="preserve">ingens. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utredningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t xml:space="preserve"> föreslå</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t xml:space="preserve">regleringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommunala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t>hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t>garanti</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1987">
+        <w:t xml:space="preserve"> delas upp i lag och förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt att bestämmelsen i </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk214700649"/>
+      <w:r w:rsidRPr="00C02BCD">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02BCD">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02BCD">
+        <w:t>§ lagen om vissa kommunala befogen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C02BCD">
+        <w:t>heter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> upphävs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B695B2E" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000602F1" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000602F1">
+        <w:t xml:space="preserve"> förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DBBFC4" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000602F1">
+        <w:t xml:space="preserve"> förslag och bedömning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4713">
+        <w:t xml:space="preserve">överensstämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i huvudsak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4713">
+        <w:t>med regeringens.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Promemorian föreslår däremot inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275BC5">
+        <w:t xml:space="preserve">någon </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagbestämmelse om att regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:t>föreskrifter med stöd av bemyndigandet inte inskränker kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s skyldigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76955">
+        <w:t xml:space="preserve"> enligt socialtjänstlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405883B1" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F56">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC0EDB4" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>Remissutfallet är delat. Många remissinstanser är positiva till förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om att kommuner ska tillhandahålla hyresgarantier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">, men har invändningar mot vissa delar av det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6BC20B" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>De r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">emissinstanser som är positiva till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget inkluderar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">HSB </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>iks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Region Stockholm, Socialhögskolan vid Lunds universitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tads</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>missioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002114DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Folkhälsomyndigheten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Barn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ombuds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>änsstyrel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sen i Öster</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>göt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>lands län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Myndigheten för ungdoms- och civil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>samhälles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>frågor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Region Östergötland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009206C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96F9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Borlänge</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009206C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96F9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Essunga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009206C5">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96F9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uppsala kom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F96F9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>muner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37464">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43000DEB" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">Bland remissinstanserna som avstyrker förslaget i sin helhet återfinns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hyresgästföreningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>änsstyrelsen i Gävleborgs län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">riges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>män</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nytta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7422B5C0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommuner och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">egioner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Västerås kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve"> avstyrker för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>sla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>get</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve"> utform</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A38E98" w14:textId="7F06B841" w:rsidR="00BD3D98" w:rsidRPr="00B72743" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>remissinstanser som avstyrker förslaget framhåller att kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>mu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">ner inte ges rätt förutsättningar att leva upp till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>skyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att tillhandahålla hyresgarantier och att den aktuella uppgiften i stället bör åvila staten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t xml:space="preserve">ommuner och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>egioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anför att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>bör finnas tungt vägande skäl för att tilldela kommunerna fler administra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>tivt betungande och tving</w:t>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">de uppgifter. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sveriges Kommuner och Regioner anser emellertid inte att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">et finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">några </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>starka motiv för att kommunerna ska till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>han</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>hålla hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">garantier på det sätt som föreslås. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Enligt Sveriges Kommuner och Regio</w:t>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ner rimmar f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve">örslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve"> illa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t xml:space="preserve"> regeringens ambitio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>ner att förenk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B72743">
+        <w:t>la och minska administrativa bördor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A24333" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F56">
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F8B73E" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="0097029D" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En skyldighet att tillhandahålla hyresgarantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9ABCCF" w14:textId="3FD79930" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommunala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00257F8B">
+        <w:t>hyresgarantier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har av olika skäl inte nyttjats i önskvärd ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sträck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning. Mot bakgrund av den återhållsamma tillämpningen anser reger</w:t>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ingen att frivillighet inte längre är tillräcklig som enda utgångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">punkt för kommuner. För att hyresgarantier ska få ett bredare genomslag och bidra bättre till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F48B5">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">socialt hållbar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F48B5">
+        <w:t>bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F48B5">
+        <w:t>försörjning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bör kommunerna under vissa förutsättningar vara skyldiga att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hålla garantierna. En sådan ordning kan skapa mer likvärdiga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t>förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t xml:space="preserve">att skaffa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en per</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>manent</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009242AC">
+        <w:t>bostad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Den kan även motverka osäkra boendeförhållanden, ute</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stängning från bostadsmarknaden, vräkningar och hemlöshet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514A31A2" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t xml:space="preserve"> flertal remissinstanser är positiva till en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skyldighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t xml:space="preserve"> att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t>handahålla hyresgarantier</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t xml:space="preserve"> men </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t xml:space="preserve">olika uppfattningar om vem </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t xml:space="preserve"> bör åläggas. Några remissinstanser, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>däribland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>llmännytta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Kom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>muner och Regioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423B5D">
+        <w:t>framhåller att hyresgarantierna bör vara statliga.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>Regeringen delar inte den uppfattning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265EE4ED" w14:textId="5E1B89CE" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>kyldighet att till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:softHyphen/>
+        <w:t>handahålla hyresgarantier ligger i linje med den verksamhet och de upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>kommuner har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>. Kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidR="000122ED">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve">svarar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behovsprövningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> enligt socialtjänstlagen och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> ofta kon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">takt med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hushåll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> som lever under osäkra boende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:softHyphen/>
+        <w:t>hållan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:softHyphen/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B33BA">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> ger </w:t>
+      </w:r>
+      <w:r>
+        <w:t>också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> olika former av stöd som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">indirekt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve">bidrar till att öka </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enskildas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve">möjligheter att få en bostad, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>såsom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> budget- och skuldrådgivning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>Kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>ner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">således både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve">lämpade </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och erfarna av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>göra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>ningar som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommer att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> kräv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>s för en välfungerande handläggning. Kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>mu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve">nerna har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>genom sin lokala förankring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bäst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve"> förutsättningar att föra samtal och skapa goda relationer med hyresvärdar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006223ED">
+        <w:t xml:space="preserve">Det är relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>man</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hanget, eftersom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006223ED">
+        <w:t>effektivitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006223ED">
+        <w:t xml:space="preserve"> och verknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006223ED">
+        <w:t>fullhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en hos hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">garantier beror på om de godtas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C37B77">
+        <w:t>hyresvärda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C37B77">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen bedömer att kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>muner har bäst förutsättningar att hantera hyresgarantier. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t xml:space="preserve">n lösning med statlig administration </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>riskera att bli ineffektiv jäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:softHyphen/>
+        <w:t>fört med en kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87C77">
+        <w:t>munal.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2181201B" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Det finns ett behov </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>av att göra regleringen av hyresgarantier över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t xml:space="preserve">skådlig, men även </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>justera skyldigheten i takt med att förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>ningarna på bostads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:softHyphen/>
+        <w:t>marknaden förändras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1716C">
+        <w:t>Regeringen anser därför att det bör infö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A1716C">
+        <w:t xml:space="preserve">ras ett bemyndigande för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1716C">
+        <w:t xml:space="preserve"> att meddela föreskrifter om skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A1716C">
+        <w:t>het för kommuner att bistå enskilda hushåll genom att ställa säkerhet för att ett avtal om hyra av en bostadslägenhet fullgörs. Om regeringen med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A1716C">
+        <w:t>delar föreskrifter med stöd av bemyndigandet kommer rekvisiten för när kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A1716C">
+        <w:t xml:space="preserve">munernas skyldighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att tillhandahålla hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">garantier inträder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1716C">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47BE7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47BE7">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ges i förordning, i stället för att som utredningen föreslår också framgå av lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B974A3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att ett hushåll ska ha rätt till den hjälp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000416CE">
+        <w:t xml:space="preserve"> som behövs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i övrigt, bör reg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">leringen inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000416CE">
+        <w:t>medför</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000416CE">
+        <w:t xml:space="preserve"> någon inskränkning i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en kommuns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C300B0">
+        <w:t>skyldigheter enligt social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C300B0">
+        <w:t>tjänst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C300B0">
+        <w:t>lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BC8055" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="000122ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relationen mellan parterna vid hyresgarantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4494251B" w14:textId="79D11E5A" w:rsidR="00BD3D98" w:rsidRPr="006C4668" w:rsidRDefault="00BD3D98" w:rsidP="007935A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4668">
+        <w:t xml:space="preserve">Föreskrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>meddelas med stöd av det föreslagna bemyndigandet kommer att utgöra ett offent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligrättsligt krav. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t xml:space="preserve">öreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>inte reglera den närmare relationen mellan en hyresvärd och en hyresgäst. Rela</w:t>
+      </w:r>
+      <w:r w:rsidR="00342A6B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>tionen mellan par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">terna kommer i stället att styras av andra regler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026049C4" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000C4554" w:rsidRDefault="00BD3D98" w:rsidP="000122ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommuner ska ha fortsatt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4554">
+        <w:t xml:space="preserve">befogenhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2A08">
+        <w:t>att tillhandahålla hyresgarantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFBFE05" w14:textId="4D4BD21F" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="001B6485">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve"> bedömer att kommuner redan har befogenhet att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t>hålla hyresgarantier enligt nuvarande 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t>kap. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t>§ och 12</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t>§ social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve">tjänstlagen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utredningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve"> finner därför att bestämmelsen i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve">§ lagen om vissa kommunala befogenheter är överflödig och bör upphävas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Vissa remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Socialhögskolan vid Lunds universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, anför dock att det saknas tillräcklig grund för att genomföra den typen av ingri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">pande förändringar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>delar dessa remissinstansers uppfattning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t xml:space="preserve">estämmelsen bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB47FF">
+        <w:t>finnas kvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB47FFD" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="007935A5" w:rsidRDefault="00DB62B9" w:rsidP="007935A5">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="007935A5" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId44"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
+          <w:footerReference w:type="even" r:id="rId46"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
+          <w:footerReference w:type="first" r:id="rId49"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26397E7F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00C47BE7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc222243720"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc224655962"/>
+      <w:r>
+        <w:t>Personuppgiftsbehandling och sekretess i ärenden om kommunala hyresgarantier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="06B6A2CF" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="000122ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0" w:after="60"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc222243721"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc224655963"/>
+      <w:r>
+        <w:t>Kommunerna ska ha rätt att behandla personuppgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="27909C6B" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="000122ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="200" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C032BC">
+        <w:t xml:space="preserve"> bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CD77B4" w14:textId="55A3BC58" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När personuppgifter behandlas i ärenden om hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="0011631C">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kommer dataskyddsförordningen och lagen med kompletterande be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser till EU:s dataskyddsförordning att vara tillämpliga. I de fall kommunen väljer att hantera ärenden om hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="0011631C">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom socialtjänsten, kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mer även lagen om behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter inom social</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tjäns</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ten att vara tillämplig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7276357D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det kommer att finnas rättslig grund för behandlingen av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifter genom att personuppgiftsbehandlingen är nödvändig för att utföra en uppgift av allmänt intresse eller som ett led i myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utövning. Det kommer även att vara fråga om nödvändig behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter för att fullgöra en rättslig förpliktelse som kommunen har. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEEFB6A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Utredningens bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2FE6DA" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen gör inte någon bedömning i frågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB80EC3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021B3951" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00F34AAC" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34AAC">
+        <w:t xml:space="preserve"> gör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte heller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34AAC">
+        <w:t xml:space="preserve"> någon bedömning i frågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6972903F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B14A717" w14:textId="401D0CD0" w:rsidR="00BD3D98" w:rsidRPr="00F07E3E" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskyddsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>regleringen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behöver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t xml:space="preserve"> bedömas uti</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>från om det är fråga om behandling av känsliga person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>uppgifter eller per</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>son</w:t>
+      </w:r>
+      <w:r w:rsidR="00342A6B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>uppgifter om lagöverträdelser som innefattar brott.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen bör även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t xml:space="preserve"> som ett led i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t>fortsatt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t xml:space="preserve"> beredningsarbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t xml:space="preserve"> utreda om tillämpning av nämnda komplett</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t xml:space="preserve">erande bestämmelser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t>agen (2001:454) och förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t>ningen (2001:637) om behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t>uppgifter inom socialtjänsten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF3E11">
+        <w:t>ger förutsättningar för en laglig behandling av personuppgifter i ärenden om hyresgarantier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125B04E9" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00F07E3E" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D81352" w14:textId="057D5703" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00230568">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00230568" w:rsidRPr="00F43A86">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43A86">
+        <w:t xml:space="preserve">föreslås att det införs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett bemyndigande för regeringen att meddela föreskrifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B1482">
+        <w:t xml:space="preserve">skyldighet för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommuner att ställa hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>garantier. Avsikten är att i förordning ange de rekvisit som ska vara upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fyllda för att kommunens skyldighet ska inträda. Utöver det sekretesskydd som föreslås för uppgifter om enskildas personliga förhållanden i ärenden om hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">garantier ska, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD58DA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritets</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FD58DA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>skyddsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kar, innan sådana föreskrifter antas även en integritets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">analys göras av om den behandling av personuppgifter som aktualiseras är laglig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2469FEDE" w14:textId="287730EB" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">Kommunerna kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>behöva behandla uppgifter som rör hushållets ekonomiska och personliga förhållanden för att utreda om rekvisiten för kravet på ställande av hyresgaranti är uppfyllda. Det är svårt att förutse vilka uppgifter och omständigheter som kan åberopas eller framkomma i ett enskilt ärende</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, utöver typiska uppgifter likt personnummer, kontakt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter och adress.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> Det står emellertid klart att det kan röra sig om upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>gifter som typiskt sett kan vara integritetskänsliga. Avsikten är att kommu</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>nerna ska kunna välja hur frågor om hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="0011631C">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> ska hanteras, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till exempel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">vilken förvaltning som ska ansvara för uppgiften. Det är inte fråga om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">upprätta register, utan det handlar om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>hanter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> enskilda ärenden. Hur många ärenden det kan bli fråga om i hela landet är svårt att förutse och beror på hur rekvisiten i förordningen ser ut, och vilken krets som kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">munerna ges en skyldighet att ställa en hyresgaranti för. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11634878" w14:textId="516E70A0" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00632D1C">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2016/679 av den 27</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632D1C">
+        <w:t xml:space="preserve">april 2016 om skydd för fysiska personer med avseende </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på behandling av personuppgifter och om det fria flödet av sådana uppgifter och om upphäv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ande av direktiv 95/46/EG (EU:s dataskyddsförordning) innehåller den gene</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rella regleringen för personuppgiftsbehandling inom EU. Syftet med för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen är att skydda fysiska personers grundläggande rättig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter och friheter, särskilt deras rätt till skydd för personuppgifter, och att främja det fria flödet av personuppgifter inom unionen. Det materiella tillämp</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>området för EU:s dataskyddsförordning omfattar sådan be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter som helt eller delvis företas på automatisk väg samt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>annan be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling av personuppgifter som ingår i eller kommer att ingå i ett register (artikel 2.1). Vissa undantag från tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>området finns dock. Exem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pelvis ska behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter som utgör ett led i en verksamhet som inte omfattas av unions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rätten inte heller omfattas av förordningens bestämmelser (se artikel 2.2 a). Genom lagen (2018:218) med komplet</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>terande bestämmelser till EU:s dataskyddsförordning, för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kortad data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen, har dock förordningens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>område ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vid</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gats till att även omfatta behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter i verksamhet som inte omfat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tas av unionsrätten (1 kap. 2 § data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen). Därmed kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mer även behandling av personuppgifter i ärenden om hyresgarantier att omfattas av regleringen. I de fall socialtjänsten hanterar ärenden om hyresgarantier kommer även lagen (2001:454) om behandling av person</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter inom social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänsten att vara tillämplig. Lagen är ett komp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ment till EU:s dataskyddsförordning. Detsamma gäller dataskyddslagen, i den utsträck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning bestämmelserna inte avviker från specialregleringen i lagen om behandling av personuppgifter inom social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänsten (4 §). Med social</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tjänst avses enligt 2 § lagen verksamhet enligt lagstiftningen om social</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tjänst samt bland annat verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samhet som i annat fall enligt lag handhas av socialnämnd och verksamhet enligt l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921253">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921253">
+        <w:t xml:space="preserve"> (1990:52) med särskilda bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00921253">
+        <w:t>melser om vård av unga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921253">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921253">
+        <w:t xml:space="preserve"> (1988:870) om vård av missbrukare i vissa fall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921253">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921253">
+        <w:t xml:space="preserve"> (2024:79) om placering av barn i skyddat boende</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DFD174" w14:textId="23651BA4" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I artikel 6 i EU:s dataskyddsförordning uttrycks det grundläggande kravet att det ska finnas en giltig rättslig grund för varje behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00231E63">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0074524D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>uppgifter. Bland de rättsliga grunder som anges i artikeln kan näm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nas att behandlingen är nödvändig för att fullgöra en rättslig förplik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>telse som åvilar den personuppgiftsansvarige (artikel 6.1 c) eller för att utföra en uppgift av allmänt intresse eller som ett led i den personuppgiftsansva</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>riges myndighetsutövning (artikel 6.1 e). Båda artiklarna är aktuella i det här fallet. Enligt artikel 6.3 första stycket ska de grunder för behandlingen som avses i artikel 6.1 c och e fastställas i enlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het med unionsrätten eller en medlemsstats nationella rätt som den person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgiftsansvarige omfattas av. Detta innebär inte att den rättsliga grunden nödvändigtvis måste fast</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställas i eller i enlighet med en av riksdagen beslu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tad lag. Däremot måste grunden vara fastställd i laga ordning på ett kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stitutionellt korrekt sätt (se skäl 41 till förordningen och prop. 2017/18:105 s. 51). Grunden ska även vara tydlig och precis, och dess tillämpning ska vara förutsebar för perso</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ner som omfattas av den. Enligt artikel 6.3 andra stycket ska vidare syftet med behandlingen fastställas i den rättsliga grunden eller, i fråga om be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling enligt artikel 6.1 e, vara nödvändig för att utföra en uppgift av allmänt intresse eller som ett led i den personuppgiftsansvariges myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsutövning. När det gäller behand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling av personuppgifter i ärenden om hyresgarantier kommer den rättsliga grunden och ramen för uppgifts</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lingen att framgå av förordning, där rekvisiten för </w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t xml:space="preserve">kravet på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ställande av hyresgaranti preciseras. Grun</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den för och syftet med kommunernas be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling av personuppgifter kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mer därmed att vara fastställda i nationell rätt och behandlingen vara nöd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vändig för att fullgöra en rättslig förplik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>telse och utföra en uppgift av all</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mänt intresse. Kommunerna kommer alltså att ha rättslig grund för sin be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handling av personuppgifter enligt den kommande förordningen som upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fyller kraven i artikel 6 i EU:s data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning och 2 kap. 1 och 2 §§ dataskyddslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7308E9" w14:textId="78E221E4" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1490">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Därutöver omgärdas varje behandling av personuppgifter av andra direkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillämpliga krav. I artikel 5 ställs ett antal allmänna, men centrala, principer för behandlingen upp. Däribland kan nämnas att uppgifterna ska behandlas på ett lagligt, korrekt och öppet sätt i förhållande till den regist</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rerade (prin</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>cipen om laglighet, korrekthet och öppenhet). Uppgifterna ska också vara adekvata, relevanta och inte för omfattande i förhållande till de ända</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mål för vilka de behandlas (principen om uppgiftsminimering). De ska vidare vara riktiga och, om nödvändigt, uppdaterade. Alla rimliga åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der måste därutöver vidtas för att säkerställa att personuppgifter som är fel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>aktiga i för</w:t>
+      </w:r>
+      <w:r w:rsidR="0074524D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hållande till de ändamål som de behandlas för raderas eller rättas utan dröjs</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mål (principen om riktighet). Personuppgifter ska be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>las för sär</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skilda, uttryckligt angivna och berättigade ändamål, i det här fallet för att kunna pröva ärenden om hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gift</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>erna får inte senare be</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>las på ett sätt som är oförenligt med dessa ända</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mål (principen om ända</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>målsbegränsning och finalitetsprincipen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3129AE35" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare får personuppgifter inte förvaras i en form som möjliggör identi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">fiering av den registrerade under en längre tid än vad som är nödvändigt. Personuppgifter måste också behandlas på ett sätt som säkerställer lämplig säkerhet (principen om integritet och konfidentialitet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270CFFBF" w14:textId="7006E276" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ytterligare centrala bestämmelser i EU:s dataskyddsförordning gäller be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling av känsliga personuppgifter (särskilda kategorier av upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter), vilket som huvudregel är förbjudet, med ett antal uppräknade undan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tag (se artikel 9). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>När det gäller ärenden om hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">garantier är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>omöjligt att på förhand veta vilka uppgifter som kan åberopas eller fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">komma. Det skulle </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till exempel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">kunna gälla känsliga uppgifter om enskildas hälsa eller missbruk. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det är bland annat på grund härav det också föreslås infö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rande av en särskild sekretessbestämmelse för dessa ärenden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">Syftet med behandlingen av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>uppgifter är att det krävs för hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>lägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av ärendena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>, som utgör ett led i kommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve"> arbete i fråga om social trygg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">het och socialt skydd när det gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enskildas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve"> boende</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>situa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">tion. Vidare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">behandlingen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>nödvändig av hänsyn till ett viktigt allmänt intresse som har sin grund i nationell rätt. En sådan behandling får anses stå i pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">portion till syftet, nämligen att bidra till ett tryggt boende. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>ehand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>ling av en känslig personuppgift får därmed anses tillåten enligt artikel 9.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>b eller 9.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">g i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU:s dataskyddsförordning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve"> och 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>kap. 2 och 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>§§ data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">lagen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Om socialtjänsten inom kommunen handhar ärenden om hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gäller som ett komplement till EU:s dataskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förordning även lagen (2001:454) om behandling av personuppgifter inom social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänsten där det finns särskilda bestämmelser om känsliga person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BC09B8" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F97B06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integritetsskyddsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har i sitt remissvar bett regeringen under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>söka om personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>behandlingen kan hitta stöd inom socialtjänstens verksamhet. Behandling av personuppgifter inom socialtjänsten regleras av EU:s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t xml:space="preserve"> dataskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>förordning och av kompletterande nationella bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>melser i främst lagen (2001:454) och förordningen (2001:637) om behand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>ling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>uppgifter inom socialtjänsten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>I 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>§ nämnda lag finns en upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t xml:space="preserve">räkning av verksamheter som avses med socialtjänst i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>och förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>ningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Avgörande för lagens tillämpning är om kommunen avser att lämna hyresgarantier som en del av socialtjänstens verksamhet. Reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ingen anser att genom vilken del av kommunens organisation som hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>garantierna ställs är en fråga för det kommunala självbestämmandet. För det fall kommunen väljer att ställa hyresgarantier via social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tjänsten finns </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>dock stöd för personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">behandling genom 7 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>lagen (2001:454) om be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00587563">
+        <w:t>handling av personuppgifter inom socialtjänsten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Socialtjänsten får be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handla personuppgifter såsom person- och samordnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nummer, känsliga personuppgifter eller uppgifter om lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>överträdelser som inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fattar brott enligt artikel 9.1 och 10 EU:s dataskyddsförordning, under förutsättning att uppgifterna har lämnats i ett ärende eller är nödvändiga för verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6465">
+        <w:t xml:space="preserve"> Känsliga personuppgifter får behandlas med stöd av artikel 9.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6465">
+        <w:t xml:space="preserve">h i EU:s dataskyddsförordning under förutsättning att kravet på tystnadsplikt i artikel 9.3 i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D6465">
+        <w:t>förordning är uppfyllt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I socialtjänstens verksamhet gäller sekretess för uppgift om en enskilds förhållande, varför kravet i 9.2 är uppfyllt. För vidare information om sekretess inom socialtjänsten, se avsnitt 6.2. Samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fattningsvis anser regeringen att det finns stöd för social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tjänsten att behandla de personuppgifter som kan bli aktuella i ären</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den om hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">garantier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CDAEB0" w14:textId="6B3375CF" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En särskild kategori av känsliga uppgifter som den person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ansva</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rige måste förhålla sig till gäller uppgifter om fällande domar i brott</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mål samt överträdelser (artikel 10). Regeringen bedömer att kommunen inte nödvändigtvis behöver få ta del av sådana uppgifter som avses i artikel 10 i EU:s dataskyddsförordning. I 5 § förordning</w:t>
+      </w:r>
+      <w:r w:rsidR="00122B3A">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2018:219) med komp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lette</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rande bestämmelser till EU:s dataskyddsförordning framgår det att andra än myndigheter får behandla uppgifter som avses i artikel 10 i EU:s data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skyddsförordning om behandlingen är nödvändig för att fullgöra en rättslig förpliktelse enligt lag eller förordning. Med andra ord finns det stöd för att behandla sådana personuppgifter, om det är nödvändigt för att kommunen ska kunna ställa en hyresgaranti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB35D6C" w14:textId="28B9A3E2" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommunen behöver få tillgång till personuppgifter i form av bland annat boendeform, inkomst, arbetslöshet eller andra uppgifter som krävs för att kunna pröva hyresgästens rätt till hyresgarantier, vilket är ändamålet för behandlingen av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifterna. Det är svårt att säkerställa en rätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">säker och tillförlitlig handläggning av ärenden om inte kommunerna får tillgång till den information som krävs. Regeringen anser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>mot bak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:softHyphen/>
+        <w:t>grund av främst ändamålet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, men även det allmänna intresset och det sociala om</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sorgs</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ansvaret, att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>behovet överväger integritetsskyddet oaktat person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>gif</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F07E3E">
+        <w:t>ternas känsliga karaktär och omfattning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3513B6A7" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattningsvis görs bedömningen att det kommer att finnas rättslig grund för behandlingen av personuppgifter genom att person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lingen är nödvändig för att utföra en uppgift av allmänt intresse eller som ett led i myndighetsutövning. Det kommer även att vara fråga om nöd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vändig behandling av personuppgifter för att fullgöra en rättslig för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>plik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>telse som kommunen har.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5052E3E8" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00773C57" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc222243722"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc224655964"/>
+      <w:r>
+        <w:t>Sekretess ska kunna gälla i ärenden om kommunala hyresgarantier</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="16FE20D0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3D83C3" w14:textId="37EC7122" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">Sekretess ska gälla i ärenden om </w:t>
+      </w:r>
+      <w:r w:rsidR="00662966" w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">kommunala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="00662966" w:rsidRPr="007A737F">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> för upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>gifter om en enskilds personliga förhållanden, om det kan antas att den enskilde eller någon närstående lider men om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> uppgiften röjs. Sekretess </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:lastRenderedPageBreak/>
+        <w:t>ska dock inte gälla beslut i ärenden. För uppgift i en allmän handling ska sekretessen gälla i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F48C29" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C032BC">
+        <w:t xml:space="preserve"> bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1BCD7" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>Rätten att meddela och offentliggöra uppgifter bör ha företräde framför den tystnadsplikt som följer av den nya sekretessbestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A64392" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167B0C1D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00EE28BF" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen har inget förslag om sekretess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098C605F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6959D9F3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians förslag överensstämmer med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370B3D62" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453EA6FA" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett flertal remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges stadsmissioner, Eskilstuna kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Riksorganisationen hela Sverige ska leva,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillstyrker prome</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">morians förslag. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk215143951"/>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malmö </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t xml:space="preserve"> bedömer att det kan utredas om en sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t xml:space="preserve">tessbrytande bestämmelse kan införas. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="0F989E83" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Falun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Linköping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t xml:space="preserve"> invänder mot utformningen av sekretessbestämmelsen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t>Det saknas enligt för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t>rätten tydliga skäl i promemorian till varför ett rakt skaderekvisit bör användas i stället för ett omvänt skaderekvisit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t xml:space="preserve"> som annars gäller inom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1490">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>socialtjänsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1490">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt 26 kap. 1 § offentlighets- och sekretesslagen (2009:400).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73A5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D05CB53" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125610C9" w14:textId="327619E9" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>Vid kommuners hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">läggning av ärendena </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om hyresgarantier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">munerna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>behöva samla in upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>gif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">ter som rör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enskildas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>ekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>miska och personliga förhållanden för att utreda om rek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">visiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046173">
+        <w:t>i föreskrif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00046173">
+        <w:t>ter som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046173">
+        <w:t xml:space="preserve"> meddelas med stöd av det föreslagna bemyndigandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>är upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>fyllda. Det kan handla om uppgifter om inkomster, till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>gångar, skulder och boendehistorik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>ven andra</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uppgifter om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">den, som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till exempel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>arbets</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>löshet, missbruk eller uppgifter om hot om våld</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> skulle kunna vara av bety</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">delse för att avgöra om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den enskilda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> är i behov av bostad och får anses sakna möjlighet att skaffa en sådan på egen hand. Det är svårt att förutse vilka uppgifter och omständigheter som kan åberopas eller fram</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>komma i ett enskilt ärende. Det står emellertid klart att det är fråga om uppgifter som typiskt sett kan vara integritetskänsliga för de en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">skilda som berörs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve">Det skulle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till exempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86D8B">
+        <w:t xml:space="preserve"> kunna gälla känsliga uppgifter om enskildas hälsa eller missbruk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>Eftersom det kommer att finnas skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>värda uppgifter hos kommunerna är frågan om befintliga sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>melser kan anses ge ett tillräckligt skydd. Bestämmelser som rör förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>den som uppvisar likheter med hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">garantier, inte minst </w:t>
+      </w:r>
+      <w:r>
+        <w:t>när</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> det gäller den kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>munala för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">ningen, finns i 26 kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>offentlighets- och sekretesslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>. Där har sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">lats bestämmelser om sekretess till skydd för enskild inom socialtjänst, vid kommunal bostadsförmedling, adoption, m.m. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACEBC93" w14:textId="7AF61CCB" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">Enligt 26 kap. 1 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">gäller sekretess inom socialtjänsten för uppgift om en enskilds personliga förhållanden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:lastRenderedPageBreak/>
+        <w:t>om det inte står klart att uppgiften kan röjas utan att den enskilde eller någon närstående till denne lider men. Den föreslagna regleringen om hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>garantier anger inte vilket organ inom kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">munen som ska hantera frågan. Den skulle alltså kunna hanteras inom ramen för socialtjänstens verksamhet eller av en socialnämnd, men även av andra organ. Det finns också en bestämmelse om sekretess i kommunal bostadsförmedling. Enligt 26 kap. 11 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">offentlighets- och sekretesslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>gäller sekretess i ärenden om kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>mu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>nal bostads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:softHyphen/>
+        <w:t>förmedling för uppgift om en enskilds personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">den, om det kan antas att den enskilde eller någon närstående till denne lider betydande men om uppgiften röjs. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Även om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>en fråga om hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>garanti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> kan aktualiseras i ett ärende om kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>munal bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>förmedling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02FD2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommer det troligtvis inte vara det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> vanlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>. Sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">mantaget kan därför inte befintliga bestämmelser i 26 kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>offentlighets- och sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> anses ge ett tillräckligt skydd. Den sekretessbestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>melse som åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>står när det gäller möjligheten att skydda enskildas förhål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>landen är då den generella bestämmelsen om sekretess i 21 kap. 1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> offentlighets- och sek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tesslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>, men den är begränsad till uppgifter som rör en enskilds hälsa eller sexual</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>liv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02FD2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och är därför inte heller tillämplig för alla känsliga uppgifter om enskil</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>das förhållanden som kan förekomma i aktuella ärenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382506CE" w14:textId="75BC1E72" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">Den befintliga sekretessregleringen ger alltså inte ett tillräckligt starkt skydd för uppgifter om enskildas personliga förhållanden i ärenden om </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51186">
+        <w:t>kommunala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51186">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Behovet av sekretess måste alltid vägas mot beho</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vet av insyn i den aktuella verksamheten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:t>En grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:t>läg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:t>gande utgångs</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:t>punkt är att myndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:softHyphen/>
+        <w:t>heternas verksamhet så långt som möj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:t>ligt ska bedrivas i öppna former. Behovet av insyn är särskilt stort i offent</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:t>lig verksamhet som innehåller inslag av myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00826E07">
+        <w:t>dighetsutövning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Samtidigt kan de uppgifter som förekommer om enskilda, som nämnts, vara mycket integritets</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>käns</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>liga. Mot den bakgrunden får intresset av ett relativt starkt sekretesskydd anses väga tyngre än insynsintresset. Vidare föreslås sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tessen inte gälla för beslut i ärenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F82D789" w14:textId="38A06A98" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>I anslutning till de nya reglerna be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>hö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>ver det därmed införas en ny sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>tessbestämmelse som avser uppgifter om enskildas personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">den i ärenden om </w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t xml:space="preserve">kommunala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>. Det kan noteras att inom offent</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>lighets- och sekretesslagstiftningen omfattar begreppet person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>liga för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00F03158">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>hållanden, när det gäller fysiska personer, även uppgifter om en</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skilds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> ekonomi (prop. 1979/80:2 Del</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>A s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>84 och 190). Regleringen bör inte be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">gränsas till fall </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">då </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>kommunen handlägger ären</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7A46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046173">
+        <w:t xml:space="preserve">föreskrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046173">
+        <w:t>meddelas med stöd av det föreslagna bemyndigandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">, utan bör även omfatta fall då kommunen väljer att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">göra det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>med stöd av lagen (2009:47) om vissa kom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">munala befogenheter. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Även i de ärendena kan det förekom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ma samma typer av känsliga uppgifter om enskildas personliga förhållan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>den, och samma sekretessintressen gör sig gällande i de ärendena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5993A6A4" w14:textId="7A9FBB69" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>Sekretessbestämmelser till skydd för uppgifter om enskilda i en verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>het som avser myndighetsutövning utformas vanligtvis med ett rakt skade</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>rekvisit, dvs. med en presumtion för att uppgifterna är offentliga (se prop. 2022/23:71</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>s. 37). Vid ett rakt skaderekvisit görs skade</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>prövningen i huvudsak med utgångspunkt i själva uppgiften. Vanligtvis behöver skade</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>prövningen inte knytas till den enskilde, utan det avgörande är i stället om uppgiften som sådan är av sådan art att ett utlämnande typiskt sett skulle kunna medföra skada för det intresse som ska skyddas av bestämmelsen (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>1979/80:2 Del</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">80). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltningsrätten i Falun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rätten i Linköping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Socialstyrelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>ifrågasätter promemorians förslag som innebär ett rakt skaderekvisit och vill se resonemang kring varför det inte ska vara ett omvänt skaderekvisit likt det som gäller för socialtjänsten. Utgångspunkten är att det inte bör införas mer omfattande sekretess än nödv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>ändigt. Bedömningen görs att det typiskt sett inte kommer bli fråga om uppgifter som är integritetskänsliga på den nivå som generellt gäller inom socialtjänsten. I de fall kommunen i dessa ärenden får del av integri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>tetskänsliga uppgifter bedöms även en sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>bestämmelse med ett rakt skaderekvisit ge ett fullgott skydd. Till skillnad från</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> den sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>tess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">melse som gäller för </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31DA">
+        <w:t xml:space="preserve">kommunal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>förmedling</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>emot inte krävas att den enskilde lider betydande men om uppgiften röjs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> Det bör räcka med att den enskilde eller någon närstående kan antas lida men om uppgiften röjs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6B97">
+        <w:t>då en sådan reglering skyddar alla typiskt sätt käns</w:t>
+      </w:r>
+      <w:r w:rsidR="008F42EF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004F6B97">
+        <w:t>liga uppgifter om den enskilde (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">jfr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6B97">
+        <w:t>prop. 1993/94:123 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6B97">
+        <w:t>164</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6B97">
+        <w:t>f.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106CD5CC" w14:textId="70A7AC6C" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>Den nya sekretessbestämmelsen bör innehålla en yttersta begränsning i tid. När det gäller sekretess till skydd för enskildas person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">liga förhållanden är sekretesstiden som regel högst sjuttio år (se t.ex. 26 kap. 10 a, 11 och 12 §§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>offentlighets- och sekretesslagen).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve"> Utgångspunkten är att sekretes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>sen bör gälla under större delen av den enskildes livstid. Det finns ingen anled</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">ning att frångå denna tid när det gäller uppgifter i ärenden om </w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t>kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t xml:space="preserve">munala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B056E8">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A529C05" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="002A5B03" w:rsidRDefault="00BD3D98" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>De sekretess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:softHyphen/>
+        <w:t>belagda uppgifterna kommer att lämnas till kommunen i samband med myndighetsutövning, och det är alltså inte fråga om uppgif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>ter som lämnas av en enskild i en förtroendesituation. Det finns därför inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03" w:rsidDel="00EE1112">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>skäl att in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:softHyphen/>
+        <w:t>skränka den grundlagsstadgade meddelarfriheten med anledning av den före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:softHyphen/>
+        <w:t>slagna sekretessbestämmelsen. Rätten att meddela och offent</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>lig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>göra uppgifter bör således ha företräde framför den tystnads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A5B03">
+        <w:t>plikt som följer av den nya sekretessbestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2919B811" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00E342ED" w:rsidRDefault="00DB62B9" w:rsidP="00E342ED">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00E342ED" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId50"/>
+          <w:headerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="even" r:id="rId52"/>
+          <w:footerReference w:type="default" r:id="rId53"/>
+          <w:headerReference w:type="first" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665BA87C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc222243723"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc224655965"/>
+      <w:r>
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655B99F3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062DF79E" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00A76360" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8110F0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7384ED" w14:textId="0EEBB2F2" w:rsidR="00BD3D98" w:rsidRPr="00352466" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt utredningens förslag ska lagändringarna träda i kraft den 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552FB">
+        <w:t xml:space="preserve"> j</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uli 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BF6BB6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00352466" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A940973" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt promemorians förslag ska lagändringarna träda i kraft den 1 januari 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3B3C93" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578F84EE" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna har inte några synpunkter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62B49">
+        <w:t>i frågan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EB7AC6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD1CF60" w14:textId="2501B029" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00CF382C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som nämns i avsnitt 3 gick regeringen vidare med delar av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:t xml:space="preserve"> betänkandet och promemorian i propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Åtgärder för en bättre bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försörj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning (p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A68F2">
+        <w:t>rop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A68F2">
+        <w:t>2024/25:42</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Betänkandet och promemorian innehåller dock även förslag om hyresgarantier, som inte behandlades i det lagstiftnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ären</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t xml:space="preserve">Propositionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>antagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t xml:space="preserve"> av riksdagen (bet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t>2024/25:CU6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t xml:space="preserve"> rskr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1ED1">
+        <w:t>2024/25:137)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2F06">
+        <w:t xml:space="preserve">agändringarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har trätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2F06">
+        <w:t xml:space="preserve"> i kraft.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Lagändringarna om hyresgarantier och offentlighets- och sekretesslagen bör träda i kraft så snart som möjligt, vilket bedöms vara den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A09C598" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId56"/>
+          <w:headerReference w:type="default" r:id="rId57"/>
+          <w:footerReference w:type="even" r:id="rId58"/>
+          <w:footerReference w:type="default" r:id="rId59"/>
+          <w:headerReference w:type="first" r:id="rId60"/>
+          <w:footerReference w:type="first" r:id="rId61"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F56B78E" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc222243724"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc224655966"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="1CCC9C5A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484ACB">
+        <w:t xml:space="preserve">egeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7096F365" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00861782" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen förväntas sammantaget medföra positiva effekter för bland annat enskilda hushåll, bostadsmarknaden och samhällsekonomin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A046D90" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00496470">
+        <w:t>Förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innebär en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t xml:space="preserve">inskränkning i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den kommunala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t xml:space="preserve"> självstyrelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n och ökade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t xml:space="preserve">utgifter för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommunerna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t xml:space="preserve">Inskränkningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t xml:space="preserve"> den kommunala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E304D5">
+        <w:t>självstyrelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t>proportionerlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med hänsyn till de ändamål som föranleder den. K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496470">
+        <w:t>ommunerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ges även fullgod ekonomisk kompen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tion av staten för de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186012">
+        <w:t>ökade utgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EC2187" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000602F1">
+        <w:t>bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCF0751" w14:textId="0754B63A" w:rsidR="00BD3D98" w:rsidRPr="00AF21A1" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens bedömning överensstämmer i huvudsak med regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471621">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ut</w:t>
+      </w:r>
+      <w:r w:rsidR="008F42EF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>redningen menar dock till exempel att det inte finns några konsekvenser för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD164C">
+        <w:t xml:space="preserve"> utbudet av bostäder</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD164C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utredningen överväger inte heller de närmare kon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kvenserna för personlig integritet och företag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00588F03" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000602F1">
+        <w:t xml:space="preserve"> bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60731ECF" w14:textId="0CF337E5" w:rsidR="00BD3D98" w:rsidRPr="00AF21A1" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning överensstämmer i huvudsak med regeringens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471621">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Promemorian anser däremot bland annat att det inte finns några konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvenser för personlig integritet. Promemorian överväger inte heller de när</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mare konsekvenserna för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD164C">
+        <w:t>utbudet av bostäder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B71D84C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7F56">
+        <w:t>emissinstanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1983AF75" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="005A76AE" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A85F77">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>De flesta remissinstanser yttrar sig inte särskilt över</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konsekvenserna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8770F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A8770F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>leborgs kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anser att en skyldighet för kommuner att tillhandahålla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986A56">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hyresgarantier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986A56">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kan leda till minskade kostnader för akutinsatser och socialt stöd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Helsingborgs kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">menar på liknande sätt att skyldigheten på sikt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3435">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kan leda till minskade sam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3435">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hälls</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3435">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3435">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C266D">
+        <w:t xml:space="preserve">Vissa </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">andra remissinstanser har också synpunkter på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76AE">
+        <w:t xml:space="preserve">hur </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och i vil</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ken omfattning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76AE">
+        <w:t>kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76AE">
+        <w:t xml:space="preserve"> bör kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A76AE">
+        <w:t>pen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A76AE">
+        <w:t>seras ekonomiskt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med anledning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8770F">
+        <w:t>skyldigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A76AE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEED8CB" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA7F56">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FFD3EA" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för enskilda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25718EB4" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>Enskilda som har svår</w:t>
+      </w:r>
+      <w:r>
+        <w:t>igheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve"> att etablera sig på bostadsmarknaden kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på grund av dessa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve">leva under </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">särskilt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>osäkra, otrygga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>och ansträngda för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>hål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>lan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve">den. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Föreskrifter som kan meddelas med stöd av det föreslagna be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigandet kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve"> underlätta situationen för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hushåll som tillhör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve">denna grupp. Genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>kan hyresvärdar väntas bli villiga att i fler fall teckna hyresavtal med hushåll som annars nekas sådana, till exem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>pel för att de har betalnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>anmärk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>ningar eller inte lever upp till uppställda inkomst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve">krav. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De föreskrifter som kan meddelas med stöd av bemyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve"> kan således stärka förmågan hos hushållen att efterfråga förstahands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>kontrakt, konkurrera med övriga bostadssökande, etablera sig på bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t>marknaden och anpassa boendet utifrån livs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve">situationen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i sin tur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve"> innebära att färre </w:t>
+      </w:r>
+      <w:r>
+        <w:t>barn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4195A">
+        <w:t xml:space="preserve"> behöver påverkas av vräkningar och hemlöshet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375520">
+        <w:t>vilket skulle stärka deras rättigheter enligt Förenta nationernas konvention om barnets rättigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (barnkonventionen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375520">
+        <w:t>. Det gäller bland annat i fråga om rätten till social trygghet och skälig levnadsstandard i artikel 26 res</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00375520">
+        <w:t>pektive 27</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> barnkonventionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00375520">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107C48F0" w14:textId="10F3D513" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommuner behöver få tillgång till personuppgifter för att kunna pröva enskildas rätt till hyresgarantier. Kommunernas handläggning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7661">
+        <w:t>av hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005E7661">
+        <w:t>garantier</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan därmed innebära att de får del av integritetskänslig informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion om enskildas personliga förhållanden. Det kan handla om rent eko</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>miska uppgifter, såsom inkomster och skulder, eller mer personliga så</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>na, gällande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7449C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>boendehistorik och arbetslöshet. Det är oundvikligt att kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>munerna får del av dessa uppgifter, även om det kan innebära ett in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trång i den personliga integriteten. De negativa konsekvenserna av in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trånget skulle dock minimeras genom den sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelse som föreslås. Sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tess</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelsen säkerställer att endast de som är behöriga får ta del av känslig information. Intrånget i den personliga integriteten står därför i pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>portion till den nytta en korrekt och rättssäker handläggning av hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">garantier innebär. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B06E5D9" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för företag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786D6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AC7453" w14:textId="7DB19533" w:rsidR="00BD3D98" w:rsidRPr="00BE2E1A" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Föreskrifter som kan meddelas med stöd av det föreslagna bemyndigandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve"> kan göra hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve">värdar villiga att i fler fall teckna hyresavtal med hushåll som annars nekas sådana. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana föreskrifter kommer emellertid inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve"> medför</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t>något nytt krav på hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve">värdarna att vidta åtgärder som de inte själva ser fördelar med. Det kommer med andra ord fortsatt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t>vara hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve">värdarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve"> avgör om enskilda med beviljade hyresgarantier ska god</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve">tas som hyresgäster eller inte. Det är därför rimligt att anta att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de föreskrifter som kan meddelas med stöd av bemyndigandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve"> inte skulle ha några direkta konsekvenser för företag. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve"> skulle däremot kunna påverka företagen in</w:t>
+      </w:r>
+      <w:r w:rsidR="008F42EF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve">direkt, genom att kommuner får </w:t>
+      </w:r>
+      <w:r>
+        <w:t>större</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t>väntningar på dem att godta hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="008F42EF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030749">
+        <w:t>garantier och på så sätt möta olika bostadsbehov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF75A5C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för kommuner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00786D6A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48525CD4" w14:textId="36C0D23D" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommunerna, deras ställning, organisation och verksamhet regleras i reger</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">formen, kommunallagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3028">
+        <w:t>(2017:725)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt flera special</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagar. Enligt 14 kap. 2 § regeringsformen respektive 1 kap. 2 § kommunal</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>sköter kommunerna lokala och regio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nala angelägenheter av allmänt intres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>se på den kommunala självstyrelsens grund. På samma grund sköter kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>munerna även de övriga angelägen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter som bestäms i lag. Av 2 kap. 1 § kommunallagen följer att kommuner själva får ha hand om ange</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lägenheter av allmänt intresse, som har anknytning till deras område eller medlemmar och inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304A04">
+        <w:t xml:space="preserve">ankommer på </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">någon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304A04">
+        <w:t>annan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2C63">
+        <w:t>Den lokala bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000C2C63">
+        <w:t xml:space="preserve">försörjningen är en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommunal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2C63">
+        <w:t>angelägenhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2C63">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="008F42EF">
+        <w:t>kommunerna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2C63">
+        <w:t xml:space="preserve"> har ett övergripande ansvar för.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC00FF4" w14:textId="67293903" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>Den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304A04">
+        <w:t xml:space="preserve"> kommunala självstyrelsen innebär att det ska finnas en självständig </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304A04">
+        <w:t>, inom vissa ramar, fri bestämmanderätt för kommuner och regioner.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t xml:space="preserve"> 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t xml:space="preserve">§ regeringsformen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anges att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t xml:space="preserve">en inskränkning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t xml:space="preserve"> den</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>man</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t xml:space="preserve"> inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t>gå utöver vad som är nödvändigt med hänsyn till ända</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E323D6">
+        <w:t>mål</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">et. Det ska därmed genomföras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>en proportionalitetsbedömning vid lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>stift</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>åtgärder som avser inskränkningar i den kommunala själv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>styr</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B4095">
+        <w:t>sen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vid proportionalitetsbedömningen ska det dels göras en analys av de konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvenser som åtgärden får för det kommunala själv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styret, dels göras en avvägning mellan de kommunala själv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>intressena och de natio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nella intressen som åtgärden är avsedd att tillgodo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">se. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5530BC6F" w14:textId="1DB83215" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det föreslagna bemyndigandet för regeringen att meddela föreskrifter om skyldighet för kommuner att ställa hyresgarantier innebär inte i sig en begränsning av kommunernas bestämmanderätt. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_Hlk221018619"/>
+      <w:r w:rsidRPr="002770BC">
+        <w:t>Föreskrifterna som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002770BC">
+        <w:t xml:space="preserve"> med</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002770BC">
+        <w:t xml:space="preserve">delas med stöd av bemyndigandet kommer dock att göra det. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002770BC">
+        <w:t>öreskrifter kan förvisso utformas på ett mer eller mindre betungande sätt för kommuner, men kommer att innebära en skyldighet för kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002770BC">
+        <w:t xml:space="preserve"> att tillhandahålla hyresgarantier. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002770BC">
+        <w:t>öreskrifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som kan meddelas med stöd av bemyndigandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002770BC">
+        <w:t xml:space="preserve"> kommer därmed att ålägga kommunerna en ny obli</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002770BC">
+        <w:t>gatorisk uppgift och till denna del inskränka deras självstyrelse.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B9E263" w14:textId="1E29181A" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00796A6C">
+        <w:t>Enligt vad som framgår av utredningens betänkande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> brukar kommuner tolka sitt yttersta ansvar på olika sätt och inte lägga samma vikt vid den rätts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>praxis som finns för olika boendeinsatser. Bostadsmarknaden i orten kan därför påverka hur och vilka hushåll som kvalificerar sig för en boen</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">insats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F254FB">
+        <w:t xml:space="preserve">Många </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som egentligen är i behov av stöd får</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F254FB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lösa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F254FB">
+        <w:t>sin boen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F254FB">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F254FB">
+        <w:t>situa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F254FB">
+        <w:t>tion på egen hand</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vilket kan vara förenat med svårigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7B46" w:rsidDel="00532D7A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7B46">
+        <w:t>påfrest</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EA7B46">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det förekommer också att barnfamiljer utan egen bostad hänvisas till andra kommuner, med den eventuella effekten att barn behö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ver lämna en annars trygg och stabil tillvaro. För att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801205">
+        <w:t>hyresgarantier ska få ett bredare genomslag och bidra bättre till en socialt hållbar bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00801205">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00801205">
+        <w:t>sörj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00801205">
+        <w:t xml:space="preserve">ning, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är det angeläget att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801205">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommuner kan ges en skyldighet att till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handahålla hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>garantier under vissa förutsättningar. Fortsatt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8291F">
+        <w:t xml:space="preserve"> frivillighet som enda ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E8291F">
+        <w:t>gångs</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E8291F">
+        <w:t xml:space="preserve">punkt för kommunerna är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>alltså inte tillräckligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8291F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0269D">
+        <w:t>Reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0269D">
+        <w:t>ingen bedömer inte heller att det finns andra mindre ingripande alternativ som skulle upp</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0269D">
+        <w:t xml:space="preserve">nå samma syfte. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mot denna bakgrund bedöms den in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skränk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning i den kom</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>munala självstyrelsen som det föreslagna bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digandet kan inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00835876">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bära inte gå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00212157">
+        <w:t>utöver vad som är nödvändigt med hänsyn till de ändamål som för</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00212157">
+        <w:t xml:space="preserve">anleder </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den. Regeringen anser således att det före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">slagna bemyndigandet är proportionerligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2ED7AA" w14:textId="31694332" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>Föreskrifter som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t xml:space="preserve"> meddelas med stöd av det föreslagna bemyndi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>gan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t xml:space="preserve"> kan där</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utöver </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Hlk215047668"/>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>medföra ökade utgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>. Enligt den kommunala finan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>sier</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>ings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:softHyphen/>
+        <w:t>prin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:softHyphen/>
+        <w:t>ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:softHyphen/>
+        <w:t>pen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve"> ska kommunerna kompenseras ekonomiskt för statligt beslutade åtgär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve">der som direkt tar sikte på deras verksamhet. Kommunerna ska ersättas från grunden, vilket innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>även de som ställer hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">garantier frivilligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B02" w:rsidRPr="00235B02">
+        <w:t>i fall som kan komma att omfattas av en skyldighet att göra det</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska kompenseras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t>. Kompen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve">sationen bör som huvudregel ske i form av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillskott i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve"> det generella statsbidraget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett antagande om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t xml:space="preserve">300 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>handahållna hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>garantier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t xml:space="preserve">000 kronor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i ersättning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A07">
+        <w:t xml:space="preserve">per </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>handahållen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t>beräkna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r utredningen att den totala kostnaden för den stat</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">liga kassan kan uppgå </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t>till 34,5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705916">
+        <w:t>miljoner kronor.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t>Som berörs i av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve">snitt 3, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslogs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve"> därför i budgetpropositionen för 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t>prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t xml:space="preserve">2025/26:1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A3A">
+        <w:t>utg.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A3A">
+        <w:t>omr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090A3A">
+        <w:t>18, avsnitt 3.7.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t>utg.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t>omr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7690">
+        <w:t>25, avsnitt 2.8.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t>) att det generella statsbidraget till kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t>ner höjs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med detta belopp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I budget</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">propositionen föreslogs även att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005116B">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillförs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005116B">
+        <w:t xml:space="preserve">några medel för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det statliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005116B">
+        <w:t>bidrag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005116B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55003">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>fri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55003">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>villiga kommunala hyresgarantier. Riksdagen har beslutat i enlighet med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55003">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dessa förslag (bet. 2025/26:CU1, rskr. 2025/26:106 och bet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55003">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>2025/26:FiU3,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7CC4">
+        <w:t xml:space="preserve"> rskr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7CC4">
+        <w:t>2025/26:134</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646DD8">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7CC4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Höjningen av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve">det generella statsbidraget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t>anses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00551306">
+        <w:t>räcklig för att kompensera kommunerna ekonomiskt för utgifterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F147D95" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för bostadsmarknaden och samhällsekonomin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60229B76" w14:textId="63C0C1D7" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>Bostadsmarknaden styrs av flera faktorer. Anpassningar för att bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>poli</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>tiska verktyg ska bli inkluderande och riktade kan bland annat möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>göra för hushåll som har svårt att själva tillgodose sina bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>behov att göra de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4668">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B000B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t xml:space="preserve">Föreskrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>meddelas med stöd av det föreslagna be</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC7B75">
+        <w:t>digandet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve">kan till exempel leda till att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>garantierna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve"> får ett bredare genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>slag, bidrar bättre till en socialt hållbar bostadsförsörjning och ska</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve">par mer likvärdiga förutsättningar att skaffa en permanentbostad. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana före</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40D8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve">kan på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>detta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve"> sätt motverka osäkra boendeförhållanden, ute</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>stängning från bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>marknaden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vräkningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve"> och hemlöshet. Utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>ningen bedö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve">mer däremot att den inte skulle påverka utbudet av bostäder. För att det ska vara attraktivt att äga och förvalta bostäder, behöver det samtidigt finnas hushåll som kan efterfråga och konkurrera om bostäderna. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det är där</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>för inte otänkbart att föreskrifterna, g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t>enom att stärka förmåga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hos vissa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve"> att efterfråga och konkurrera om bostäder, trots allt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve"> kunna med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve">verka till att det på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>längre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520E02">
+        <w:t xml:space="preserve"> sikt finns ett tillfredsställande utbud på marknaden.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB2F202" w14:textId="27FB95A4" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve">En väl fungerande bostadsmarknad har i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sin tur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> stor betydelse för sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>hälls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>ekonomin. Samhällsekonomin riskerar att påverkas negativt när situa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve">tionen på </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:t>bostads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>marknad</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> är ansträngd. Bostäder med hyresrätt erbjuder ett flexibelt boende, utan krav på kapitalinsats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t xml:space="preserve">Föreskrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t>delas med stöd av det föreslagna bemyndigandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> kan således underlätta för hus</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>håll att etablera sig på bostadsmarknaden och anpassa boendet utifrån livs</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve">situationen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana föreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> kan därigenom också underlätta för en</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>skilda att bo på de platser där arbete finns och för företag att säkerställa den kompetens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve">försörjning som behövs. Som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Trelleborgs kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> anför kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>skyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att tillhandahålla hyresgarantier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> dessutom leda till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>kost</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0D2B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve">naderna för andra stöd och insatser minskar. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sammantaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skrif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>terna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> därför medföra positiva effekter för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>både bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">marknaden och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve">hällsekonomin, även om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det inte är möjligt att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t xml:space="preserve"> kvantifiera </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82D95">
+        <w:t>på förhand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFAFF09" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för utanförskapet och integrationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1116BA9D" w14:textId="5D496494" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>I delar av samhället finns ett utbrett utanförskap och en bristande integra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve">tion. När alla hushåll konkurrerar på samma villkor oavsett behov har de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:lastRenderedPageBreak/>
+        <w:t>med sämre ekonomiska förutsättningar svårare än andra att etablera sig på bostadsmarknaden. När vissa kan och andra inte kan etablera sig på bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>marknaden uppstår ojämlikhet. De</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve"> ojämlikhet kan bland annat ta sig uttryck i trångboddhet, ansträngd boende</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>ekonomi och hemlös</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>het.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>Trång</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>boddhet och ansträngd boende</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>ekonomi är i sig vanligare i områ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>där</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve"> utanförskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et är stort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>. Samtidigt kan utanförskapet förstärkas av att hus</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B60">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>hållen är trångbodda och har ansträngd boendeekonomi. Hemlöshet risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B60">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve">erar i sin tur att orsaka sociala problem, inte minst för barn och unga. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t>Före</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B60">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t xml:space="preserve">skrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t>meddelas med stöd av det föreslagna bemyndigandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve"> kan till exem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>pel undanröja svårigheter att bli godkända som hyresgäster och att ta sig vidare på bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve">marknaden. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana föreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t xml:space="preserve"> skulle så</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B60">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>ledes kunna bidra till att minska utanförskapet på bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>marknaden och där</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B60">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>igenom också underlätta integrationen i samhäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00301FD2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3001D14F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för jämställdheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C786FC" w14:textId="342E90F0" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D793C">
+        <w:t>Jämställdhet är en grundförutsättning för ett modernt och demokratiskt sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B60">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002D793C">
+        <w:t>hälle.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302EA9">
+        <w:t xml:space="preserve">Föreskrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302EA9">
+        <w:t>meddelas med stöd av det föreslagna be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00302EA9">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00302EA9">
+        <w:t>digandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D793C">
+        <w:t xml:space="preserve"> kan, beroende på hur de utformas, bidra till att våldsutsatta kan lämna våldsamma relationer. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sådana f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302EA9">
+        <w:t>öreskrifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D793C">
+        <w:t xml:space="preserve"> skulle bland annat därför kunna förebygga våld i nära relationer, möjliggöra för kvinnor och män att forma sina egna liv </w:t>
+      </w:r>
+      <w:r>
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D793C">
+        <w:t xml:space="preserve"> leda till att jämställdheten ökar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11924FBC" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00DD2E61" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övriga konsekvenser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35099F23" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00BA5BDE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74A55">
+        <w:t xml:space="preserve"> bedöms inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha några konsekvenser för Sveriges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74A55">
+        <w:t xml:space="preserve"> åtaganden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74A55">
+        <w:t xml:space="preserve"> medlemskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74A55">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74A55">
+        <w:t xml:space="preserve">. Förslagen bedöms inte heller </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha några konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kven</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ser för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74A55">
+        <w:t xml:space="preserve"> miljön </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74A55">
+        <w:t xml:space="preserve"> brottsligheten.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_Toc222243725"/>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="0243FFFC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00A14D06" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00A14D06" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId62"/>
+          <w:headerReference w:type="default" r:id="rId63"/>
+          <w:footerReference w:type="even" r:id="rId64"/>
+          <w:footerReference w:type="default" r:id="rId65"/>
+          <w:headerReference w:type="first" r:id="rId66"/>
+          <w:footerReference w:type="first" r:id="rId67"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="322360DE" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc224655967"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="1247EF0E" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc222243726"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc224655968"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="6CAAADB9" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="009109CF" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hyresgarantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD7708A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00A669FE" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002019DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>11 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen får meddela före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>skrifter om att kommuner ska bistå enskilda hushåll genom att ställa säkerhet för att ett avtal om hyra av bostadslägenhet full</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>görs (hyres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>garanti).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66055258" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00A669FE" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A669FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreskrifter som regeringen meddelar med stöd av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inskränker inte de skyldigheter som kommuner har enligt socialtjänstlagen (2025:400).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7534EFAE" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736D9599" w14:textId="201CC3F4" w:rsidR="00A4165C" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk223437861"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc222243727"/>
+      <w:r>
+        <w:t>Paragrafen, som är ny, innehåller ett bemyndigande för regeringen att med</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dela föreskrifter om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:t xml:space="preserve">kommuner ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ställa en hyresgaranti för att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:t>bistå enskilda hushåll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som behöver en bostad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E111048" w14:textId="082562F5" w:rsidR="00A4165C" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t xml:space="preserve">Föreskrifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t>meddelas med stöd av det föreslagna bemyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F5FE2">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidDel="00790A30">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>kommer att utgöra ett offent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>ligr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ättsligt krav riktat mot kommuner och </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95F52" w:rsidRPr="007A737F">
+        <w:t>får inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> reglera den närmare relationen mellan hyresvärdar och hyresgäster. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B60">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>myndigandet kan till exempel användas för att föreskriva en skyldighet att bistå barnfamiljer som är i behov av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en bostad och som inte har möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>het att skaffa ett perma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nent</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>boende på egen hand utan en hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>garanti. Bemyndigandet är vitt och medför möjlighet för an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">passning av regelverket utifrån rådande behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAA842D" w14:textId="77777777" w:rsidR="00A4165C" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följer att regeringens föreskrifter med stöd av bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digandet inte inskränker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0CF6">
+        <w:t>de skyldigheter som kommune</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0CF6">
+        <w:t xml:space="preserve"> har enligt social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BF0CF6">
+        <w:t>tjänstlagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006038FC">
+        <w:t>(2025:400)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0CF6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87C32">
+        <w:t>Det innebär att en hyresgaranti enligt de nu före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87C32">
+        <w:softHyphen/>
+        <w:t>slagna bestämmelserna inte befriar kommunen från den behovs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87C32">
+        <w:softHyphen/>
+        <w:t>pröv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87C32">
+        <w:softHyphen/>
+        <w:t>ning som socialtjänstlagen kräver.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Motsvararande bestämmelse finns 1 kap. 4 § lagen (2009:47) om vissa kommunala befogenheter</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_Hlk219297358"/>
+      <w:r w:rsidRPr="00BF0CF6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9DB360" w14:textId="77777777" w:rsidR="00A4165C" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1F7E">
+        <w:t>Överväganden finns i avsnitt 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB3E951" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00F672A0" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc224655969"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00F672A0">
+        <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="700AAF86" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00F672A0" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F672A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>26 kap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F672A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Sekretess till skydd för enskild inom socialtjänst, vid kommunal bostadsförmedling, adoption, m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FCA57B" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="007014DA" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="120" w:after="80"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F672A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hyresgarantier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04272DC5" w14:textId="23D45D71" w:rsidR="00A4165C" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>11 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4165C" w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretess gäller i ärende om kommunala hyresgarantier för uppgift om en enskilds personliga förhållanden, om det kan antas att den enskilde eller någon närstående till denne lider men om uppgiften röjs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E138753" w14:textId="77777777" w:rsidR="00A4165C" w:rsidRPr="007A737F" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sekretessen gäller inte beslut i ärende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E47766B" w14:textId="6511DAEB" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0696B09B" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50DAD109" w14:textId="23DFB1D4" w:rsidR="00A4165C" w:rsidRPr="007A737F" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">Paragrafen, som är ny, innehåller bestämmelser om sekretess för uppgifter om enskilds personliga förhållanden vid </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51186" w:rsidRPr="007A737F">
+        <w:t>kommunala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> hyres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">garantier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75921A09" w14:textId="1FC6F671" w:rsidR="00A4165C" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A737F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve">innehåller en bestämmelse om att sekretess kan gälla i ärende om </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51186" w:rsidRPr="007A737F">
+        <w:t>kommunala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> hyresgaranti</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51186" w:rsidRPr="007A737F">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> för uppgift om en en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>skilds person</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>liga förhållanden. Det kan handla om ekonomiska förhållan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>den, som upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>gifter om skulder, inkomster eller andra tillgångar. Det kan också avse andra personliga förhållanden, som exempelvis känsliga upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>gifter om en</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>skildas hälsa eller missbruk. Bestämmelsen innehåller ett rakt skade</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>rekvi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t>sit, dvs. en presumtion för att uppgifterna är offentliga. Det inne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>bär att en upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:softHyphen/>
+        <w:t>gift ska hemlighållas endast om det kan antas att den enskilde eller någon närstående till denne lider men om uppgiften röjs. Bestämmelsen gäller vid all handläggning hos en kommun om hyresgarantier</w:t>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007A737F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A737F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007A737F">
+        <w:t>Bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007A737F">
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007A737F">
+        <w:t>sen begränsas alltså inte enbart till när kommunen handlägger ärenden om hyresgarantier enligt föreskrifter som kan meddelas med stöd av 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552FB">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007A737F">
+        <w:t>§ lagen (2000:1383) om kommunernas bostadsförsörjningsansvar, utan om</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8" w:rsidRPr="007A737F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007A737F">
+        <w:t>fattar även när kommunen väljer att ställa en hyresgaranti med tillämpning av 2 kap. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C552FB">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007A737F">
+        <w:t>§ lagen (2009:47) om vissa kommunala befogenheter</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1395" w:rsidRPr="007A737F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00264D3E" w:rsidRPr="007F0499" w:rsidDel="00264D3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FDCE53" w14:textId="77777777" w:rsidR="00A4165C" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följer att sekretessen inte gäller för kommunens beslut i ärendet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E0EDCB" w14:textId="77777777" w:rsidR="00A4165C" w:rsidRDefault="00A4165C" w:rsidP="00A4165C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anger att för uppgift i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:t>en allmän handling gäller sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A669FE">
+        <w:t>tessen i högst sjuttio år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAD919C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00512131">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1F7E">
+        <w:t>Överväganden finns i avsnitt 6.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1043D49E" w14:textId="18E30D7B" w:rsidR="00BD3D98" w:rsidRPr="00C30E50" w:rsidRDefault="00BD3D98" w:rsidP="00C30E50">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00BD3D98" w:rsidRPr="00C30E50" w:rsidSect="00512131">
+          <w:headerReference w:type="even" r:id="rId68"/>
+          <w:headerReference w:type="default" r:id="rId69"/>
+          <w:footerReference w:type="even" r:id="rId70"/>
+          <w:footerReference w:type="default" r:id="rId71"/>
+          <w:headerReference w:type="first" r:id="rId72"/>
+          <w:footerReference w:type="first" r:id="rId73"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06478BFD" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId74"/>
+          <w:headerReference w:type="default" r:id="rId75"/>
+          <w:footerReference w:type="even" r:id="rId76"/>
+          <w:footerReference w:type="default" r:id="rId77"/>
+          <w:footerReference w:type="first" r:id="rId78"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735E81B9" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc222243728"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc224655970"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="0BA38315" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdraget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE86D43" w14:textId="5A1CDFCC" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen har haft i uppdrag att analysera och överväga åtgärder som dels tydliggör uppgiftsfördelningen inom bostadspolitiken, dels bidrar till att ett antal bostadspolitiska verktyg är effektiva och ändamålsenliga. Det övergripande syftet med utredningen är att skapa förutsättningar för en socialt hållbar bostadsförsörjning. Med detta avses enligt direktivet att uti</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>från en gemensam problembeskrivning använda bostadspolitiska verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tyg på ett sätt som ger hushåll möjlighet att kunna skaffa en bostad som svarar mot deras behov samtidigt som boendesegregationen motverkas och förut</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sättningarna för jämlika uppväxt- och levnadsvillkor förbättras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B45265" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen har sökt lösningar som kan bidra till en utveckling där fler utifrån egen förmåga klarar att ordna en god bostad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC9C93A" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utmaningarna för bostadsförsörjningen är stora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21399C6D" w14:textId="76CF9BD5" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En socialt hållbar bostadsförsörjning behöver ha hushållens situation i centrum. Människor begränsas i sina liv när de inte har en godtagbar boen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>situation eller saknar en egen bostad. Höga trösklar gör det svårt för människor att etablera sig på den ordinarie bostadsmarknaden och att anpassa sitt boende utifrån livssituation. Det påverkar möjligheterna att flytta för studier eller arbetet och det kan också försvåra möjligheterna för föräldrar att skapa ett tryggt boende för sina barn och för exempelvis vålds</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>utsatta personer att kunna förändra sin situation. Den socioekono</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>miska boendesegregationen begränsar livschanser och ger negativa konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ven</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47BE7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ser för samhället.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A32B9B8" w14:textId="78BEE142" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utbudet på bostadsmarknaden har visat sig inte kunna matcha hushål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lens bostadsbehov. Det har medfört en situation där den så kallade struk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>turella hemlösheten är stor vilket innebär hårt tryck på kommunernas socialtjänst. När vissa kan etablera sig på bostadsmarknaden och få sina grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande bostadsbehov tillgodosedda och andra inte uppstår ojäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter på bostadsmarknaden. Det tar sig uttryck genom bland annat trång</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>boddhet, ansträngd boendeekonomi, osäkra boendelösningar och hem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>löshet. Situationen påverkar även individers och hushålls deltagande i sam</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hällslivet. Hushållens sökande efter lösning på sin boendesituation har skapat en grogrund för svarta marknader med kopplingar till kriminalitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470BA38E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ojämlikheter i boendet är svårt att separera från ekonomiska ojämlik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter. Den ekonomiska ojämlikheten ökar och fastighetspriserna stiger. Klyftan mellan insiders och outsiders på bostadsmarknaden växer. För många är hyresbostadsmarknaden det enda alternativet samtidigt som hyres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bostadsmarknadens andel av beståndet har minskat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248E6504" w14:textId="4DD4AA05" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Barnfamiljer med svag köpkraft har särskilt svårt att få sina behov till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>godo</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sedda på bostadsmarknaden. Att hyra av privatpersoner innebär många gånger en oönskad osäkerhet i boendet och högre hyra än på den </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>reguljära bostadsmarknaden. Det kan för många vara en bra lösning under en övergångsperiod, men för barnfamiljer kan det leda till trångboddhet, ansträngd boendeekonomi och ofrivilliga flyttar, något som påverkar bar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nens möjligheter till en god uppväxt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C6098C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillämpningen av socialtjänstlagen och bosättningslagen skiljer sig mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lan olika kommuner. I den mån det är baserat på olika lokala förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar är det inte nödvändigtvis ett problem, men en konsekvens av att kommunernas ansvar inte är tydligt reglerat är så kallad social dumpning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1968F117" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alla måste göra mer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F5BFCB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det är och bör vara ett gemensamt åtagande för stat och kommun att vidta åtgärder som möjliggör för alla på bostadsmarknaden att ha en god bostad. Stat och kommun definierar sina roller genom sitt faktiska agerande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CBB0AE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utmaningarna på bostadsmarknaden visar tydligt att rådande ordning inte är ändamålsenlig. Tillräckligt verksamma åtgärder har inte vidtagits för att få en bostadsmarknad som möter behoven. Ansvarsfördelningen inom bostadsförsörjningen bygger på gamla premisser, men medför inte hinder för någon aktör att genomföra de åtgärder som krävs. Tvärtom finns överlappningar mellan statens och kommunernas möjligheter att agera. Vägen framåt ligger i ömsesidig förståelse för stat och kommuns respek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tive roller och praktiska möjligheter att agera och gemensam insikt om behovet av att mobilisera och åtgärda problemen. Det ställer höga krav på en tydlig politisk viljeinriktning, samverkan och transparens mellan stat och kommun. Ansvarsfördelningen behöver uppdateras och fyllas med innehåll utifrån dagens förutsättningar. En sådan förändring kan lägga grunden för ett åtgärdsarbete som tar sin utgångspunkt i behoven och i vilken mån tidigare åtgärder har lett till måluppfyllelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0845C633" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Åtgärderna behöver innefatta mer än bostadsbyggande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D154D6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bostadspolitiken har de senaste åren varit inriktad på att öka bostadsbyg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gandet. Det är behövligt, men har inte ändrat på det faktum att det är svårt för nya och inkomstsvaga hushåll att av egen kraft och förmåga kunna lösa sin boendesituation. Ett skäl till detta är att nyproducerade bostäder alltid är relativt dyra att bo i. Det är således inte tillräckligt att fokusera på kvantitet. Vid sidan av bostadsbyggandet behövs ett större fokus på hur såväl nyproduktion som det befintliga bostadsbeståndet kan användas för att hjälpa fler till eget tryggt boende samtidigt som boendesegregation motverkas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B08C6E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen har identifierat fyra tematiska områden vars utveckling på olika sätt har en inverkan på hushållens boendesituation och möjligheter att förändra den: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74082702" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>produktion och andra utbudsskapande åtgärder,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CD69C4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">fördelning och förmedling, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5F6FBA" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">konsumtion och efterfrågan, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4DFF39" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>förvaltning och renovering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21450094" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Åtgärder för att främja bostadsförsörjningen behöver utgå från ett samspel mellan dessa områden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F34038E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen ser att det framöver behövs ett särskilt fokus på frågor om hur bostäder fördelas och förvaltas, för vem de byggs och hur hushåll ska kunna konsumera och efterfråga bostäderna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39795DF7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bostadspolitiken har alltid haft selektiva inslag. En av slutsatserna från 1940-talets bostadssociala utredning var att de statliga åtgärderna inte kommer att kunna nå alla, att det kommer att kvarstå en rest av hushåll i så svaga ekonomiska omständigheter att de behöver individuellt utformat stöd. Denna slutsats är alltjämt giltig. Historien visar att inga generella social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>politiska reformer så här långt har lyckats nå ut så brett att de undanr</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">öjer behovet av att rikta åtgärder till särskilt utsatta hushåll. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00169E7B" w14:textId="123B2282" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen ser ett behov av bostadspolitiskt fokus i skärningspunkten mellan socialtjänstens arbete och den ordinarie bostadsmarknaden. En förskjutning från insatser enligt socialtjänstlagen innebär ett ökat behov av selektiva inslag på bostadsmarknaden samt ett behov av åtgärder som fun</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>gerar som en brygga mellan socialtjänstens insatser och den ordinarie bostadsmarknaden. Hänsyn till barns behov av trygghet och kontinuitet motiverar särskilda åtgärder för barnfamiljer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECA8EAD" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Då utmaningarna till stora delar kan relateras till ökade skillnader gällande ekonomiska förutsättningar och köpkraft kan bostadspolitiken inte särskiljas från välfärdspolitiken. Frågor om hushållens förmåga att efterfråga och konsumera bostäder behöver därför vara en central del av den nationella bostadsförsörjningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD07351" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E4C444" w14:textId="6D9DB350" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Åtgärder och verktyg för bostadsförsörjningen behöver utvecklas och anpas</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sas för att möta utmaningarna. För att sänka trösklarna och göra bo</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stadsmarknaden mer inkluderande presenterar utredningen en rad för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">slag för tydligare styrning och effektivare verktyg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514A3660" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ny lag med ett gemensamt mål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2714DA44" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen kan med utgångspunkt i utmaningarna på bostadsmarknaden konstatera att de behöver lösas av stat och kommun i samverkan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660630ED" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom en ny, samlad bostadsförsörjningslag betonas det gemensamma ansvaret och förutsättningar för ett åtgärdsinriktat och målfokuserat arbete skapas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168FE637" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Styrningen på området behöver förbättras och bli tydligare. I syfte att förtydliga det gemensamma ansvaret för att bedriva en effektiv bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>politik föreslår utredningen ett gemensamt mål för stat och kommun. Med ett mål som också tar fasta på vikten av att de kommersiella och idéburna aktörerna inom bygg- och fastighetssektorn kan bidra i det bostadssociala arbetet kan hela samhällets resurser mobiliseras för en mer inkluderande bostadsmarknad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297F97F6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget på nytt mål lyder:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF572E3" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Målet för bostadsförsörjningen är att skapa förutsättningar för alla att leva i goda bostäder. Arbetet med bostadsförsörjningen ska särskilt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>främ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ja jämlika uppväxtvillkor samt motverka boendesegregation och hemlöshet. Bostadsmarknaden ska fungera inkluderande och möta hushållens efterfrågan och behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494542FC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regering och kommun ska var och en för sig och i samverkan arbeta för att nå målet. Såväl kommersiella som idéburna bostadsaktörer ska ges förutsättningar att bidra till måluppfyllelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01279332" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00683EC5" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>Staten bör kliva fram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664689E0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00683EC5" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t xml:space="preserve">Staten är den part som kan förändra spelreglerna på bostadsmarknaden. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>taten kan styra byggherrarnas ekonomiska förutsättningar att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>producera bostäder och boendes möjlighet att betala samt motverka ekonomiska ojämlikheter mellan hushållen. Staten är också den part som skapar förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>ningar för kommunernas agerande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2456BB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>Utredningen ser ett behov av att staten tydligare ska ta ledning, visa den politiska viljeinriktningen och hantera bostadsförsörjningen som den tvärsektoriella fråga den är. Därför föreslås att staten, i likhet med vad som redan gäller för kommunerna, tar fram en nationell handlingsplan för bostadsförsörjningen. I inledningen av varje mandatperiod ska regeringen till riksdagen redogöra för planerade åtgärder. Syftet är att avkräva reger</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>ingen spelreglerna för kommande mandatperiod och att åstadkomma effektiva åtgärder.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2008A4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00683EC5" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>Förslag på nya former för samverkan mellan regeringen och kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t xml:space="preserve">nerna läggs fram, bland annat i form av ett nytt råd för bostadsförsörjning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F86B12" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683EC5">
+        <w:t>Utredningen lägger även fram förslag med syfte att statens mark, när så är lämpligt, snabbare och enklare kan ställas till förfogande för en kommun som behöver den för bostadsförsörjningsändamål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C30762C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommunerna har en central roll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A32275E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommuner, med sin lokala förankring, lokalkännedom och kompetens på området, har fortsatt en central roll i bostadsförsörjningsarbetet. Lika centralt är därför att deras särskilda verktyg är väl fungerande och anpas</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sade för att möta utmaningarna på bostadsmarknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411CE929" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår en breddning av kommunens arbete med bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">försörjning genom kommunala handlingsplaner för bostadsförsörjning med lokala mål. Syftet är att det nationella målet för bostadsförsörjningen i bostadsförsörjningslagen ska uppnås genom effektiva åtgärder i samspel med den kommunala självstyrelsen och med beaktan av varierade behov och förutsättningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D29A396" w14:textId="716EBA9C" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det offentliga markinnehavet kan och bör ses som ett verktyg av flera som kan användas för att styra utformning av närmiljön, vad som byggs och för vem. Det är en potential som kan nyttjas bättre än i dag. I detta syfte föreslås en tydligare koppling mellan kommunala riktlinjer för mark</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anvisningar och handlingsplanen för bostadsförsörjning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1175753B" w14:textId="29100CA5" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att stärka de kommunala verktygen föreslås att Boverket ges i upp</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drag att ge metodstöd till kommunerna om hur olika verktyg kan användas för att uppnå social hållbarhet. Det handlar om hyresgarantier, sociala kontrakt samt det kommunala markinnehavet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621F13B3" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sänkta trösklar för att hyra en bostad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D43ADDD" w14:textId="62D195B9" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen föreslår en reglering av hyresvärdars tillträdeskrav med innebörden att kraven ska ha ett berättigat syfte samt vara lämpliga och nöd</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vändiga för att uppnå syftet. Utredningen föreslår också att kraven ska vara transparenta och tillhandahållas bostadssökande samt under vissa om</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ständigheter även kommun. Förslagen läggs fram mot bakgrund av att de omfattande krav som vissa hyresvärdar i dag ställer på blivande hyres</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>gäster riskerar att utestänga hushåll, huvudsakligen med grund i hur inkomst</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kraven är utformade och vilka inkomstslag som godtas. Förslaget innebär att hyresvärdar behåller möjligheter att bestämma vem de hyr ut till, men de behöver arbeta mer evidensbaserat vid utformningen av kraven och i högre utsträckning se till individers situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0871F073" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hyresgarantier för barnfamiljer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1622143E" w14:textId="05AEAC5A" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även om tillträdeskraven sänks finns det risk att vissa barnfamiljer har svårt att bli godkända som hyresgäster. Det finns ett system med statligt stöd till hyresgarantier, men det används nästan inte alls. Utredningen före</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>slår därför att det görs om. Det är enligt utredningen angeläget att stat och kommun samarbetar för att barnfamiljer ska kunna hitta trygga boende</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lösningar. I syfte att förbättra förutsättningarna för barnfamiljer att kunna etablera sig på bostadsmarknaden föreslås att alla kommuner ska tillhanda</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hålla hyresgarantier till barnfamiljer som har behov av det för att erhålla en permanent bostad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346F454C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Garantierna finansieras genom ett statligt stöd till kommunerna. Till skillnad från den garanti som gäller nu ska kommunerna kunna erhålla statligt stöd även för familjer i behov av försörjningsstöd. Detta innebär en ansvarsförskjutning genom att staten tar ökat ansvar för barnfamiljer vars bostadsbehov inte tillgodoses på bostadsmarknaden. Lagen är utformad så att modellen i framtiden, och vid behov, kan användas för bredare mål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>grupper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC245FC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En mer aktiv och träffsäker kommunal bostadsförmedling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57039210" w14:textId="1916AE92" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att kommunala bostadsförmedlingar erbjuder transparent, aktiv förmed</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling är viktigt i ett läge med bostadsbrist. De använder sig av kötid, som är en transparent förmedlingsprincip som minskar risken för godtyckliga grunder för urval av hyresgäster. Men kötid innebär att hushåll som står inför ett mer akut behov av bostad eller förändrad boendesituation, men inte haft möjligt att samla ihop många ködagar, har små chanser att kunna lösa sin situation genom en kommunal bostadsförmedling. Utredningen be</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dömer att fördelning av hyresbostäder behöver ske med större inslag av selektivitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F074E86" w14:textId="31FF43F1" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De kommunala bostadsförmedlingarna har en förmåga att tillsammans med fastighetsägare underlätta för vissa grupper att ta sig in på den ordi</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>narie bostadsmarknaden. Denna förmåga behöver användas mer, till fler typer av hushåll och grupper, med behov som i dag inte tillgodoses på den ordi</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>narie bostadsmarknaden. Nuvarande reglering tolkas av kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nala bo</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stadsförmedlingar som att förmedling utifrån behov inte är tillåtet. För </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>att åstadkomma en mer aktiv och träffsäker förmedling föreslås att bostads</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>förmedlingar får tydligare förutsättningar att kunna tillämpa reser</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vationer och större utrymme för förturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165C34F0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bättre förutsättningar för allmännyttan att producera och renovera bostäder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A678EE3" w14:textId="0C4372EE" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De allmännyttiga kommunala bostadsaktiebolagen bidrar till att främja bo</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>försörjningen. Utredningen kan konstatera att de så kallade allbo</w:t>
+      </w:r>
+      <w:r w:rsidR="00163312">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>reglerna ger vida ramar för de allmännyttiga kommunala bostadsaktiebola</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gen och det är möjligt att förena affärsmässighet med en socialt hållbar bo</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">stadsförsörjning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E1810B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Men utredningen kan samtidigt konstatera att allmännyttans handlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utrymme inte används i särskilt stor utsträckning. För att säkra en medve</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tenhet om att de allmännyttiga kommunala bostadsaktiebolagen utgör ett av kommunens verktyg för att leva upp till sitt ansvar för bostadsförsörj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen föreslås att allbo-reglerna förs in i den nya bostadsförsörjnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen, där de får ett större sammanhang och där målsättningen är tydlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gjord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63205005" w14:textId="18A03A85" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Något som hämmar de allmännyttiga företagens möjligheter att utföra sitt uppdrag inom ramen för bostadsförsörjningen är tillämpningen av EU:s upphandlingsregelverk i Sverige, som går längre än vad direktivet kräver. Utredningen föreslår en förändring av lagen om offentlig upphand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling som bedöms medföra att dessa företag inte längre behöver följa de detaljerade reglerna i lagen vilket kommer främja deras förutsättningar för ny</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">produktion och renoveringar. Förslaget ger bolagen bättre möjligheter att leva upp till de mål som ställs upp av deras ägare och bedöms leda till färre avyttringar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AAC587" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Stärk den idéburna bostadssektorn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5768B398" w14:textId="2E356305" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den idéburna bostadssektorn har potential att bidra till bostadsförsörj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen. I andra länder utgör den en viktig del av bostadsmarknaden. Idé</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">burna bostadsaktörer drivs med annat ändamål än vinst och består av stiftelser eller människor som går samman för att skapa ett gott boende. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BEA91B" w14:textId="1DC0CF2A" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den idéburna bostadssektorns ställning i Sverige stärks av utredningens för</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>slag. I huvudsak genom att idéburna bostadsaktörer skrivs in i målet för bo</w:t>
+      </w:r>
+      <w:r w:rsidR="0092549F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stadsförsörjningen, men också genom ett verksamhetsbidrag till intres</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>organisationer som främjar användardrivet idéburet bostadsbyg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A5750" w14:textId="51719A07" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den idéburna bostadssektorn har särskild potential att bidra till bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF50FA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sörjningen på svaga marknader. Där kan användardrivna idéburna bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>aktörer såsom byggemenskaper vara direkt avgörande för att få till stånd bostäder som är anpassade till lokala behov. Men finansieringen är svår, varför ett statligt topplån i någon form behövs för att främja byg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gande av bostäder på landsbygden av idéburna bostadsaktörer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A45E1E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00D85F24">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Det behövs mer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BB9EBC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med de förslag som återfinns i detta betänkande kan den sociala bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>politiken återskapas. Förslagen utgör en ram för en systematisk och trans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parent politik för bostadsförsörjning. Effekterna om de genomförs är att fler kan få en god bostad och att trycket på kommunernas socialtjänst kan minska. Men en ram måste fyllas med innehåll. För att målet om goda bostäder till alla ska nås behövs betydligt mer än det som ryms inom denna utrednings uppdrag. Många ytterligare reformer behöver komma på plats för att komma till rätta med de strukturella problem som föreligger. Alla samhällsaktörer behöver gå ifrån att bara göra det som krävs av dem till det som faktiskt behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B26336" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00B34FBA" w:rsidRDefault="00BD3D98" w:rsidP="00F40E98">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5929D3D8" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId79"/>
+          <w:headerReference w:type="default" r:id="rId80"/>
+          <w:footerReference w:type="even" r:id="rId81"/>
+          <w:footerReference w:type="default" r:id="rId82"/>
+          <w:headerReference w:type="first" r:id="rId83"/>
+          <w:footerReference w:type="first" r:id="rId84"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1165ABE0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc222243729"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc224655971"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Relevanta lagförslag i betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="047F76F6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till bostadsförsörjningslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290372E4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt riksdagens beslut föreskrivs följande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045B5F29" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405E6290" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4242">
+        <w:t>I denna lag finns bestämmelser om regeringens och kommunernas arbete med bostadsförsörjning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4242">
+        <w:t>Bestämmelserna syftar till att säkerställa att regeringen och kommunerna tar ställning till behovet av åtgärder för bostadsförsörjningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4242">
+        <w:t>och att de åtgärder som vidtas är effektiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF810C4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA822F7" w14:textId="0C3D7CB5" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>Målet för bostadsförsörjningen är att skapa förutsättningar för alla att leva i goda bostäder. Arbetet med bostadsförsörjningen ska särskilt främja jämlika uppväxtvillkor samt motverka boendesegregation och hem</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>löshet. Bostadsmarknaden ska fungera inkluderande och möta hus</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>hål</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>lens efterfrågan och behov.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>Regeringen och kommunerna ska var och en för sig och i samverkan arbeta för att nå målet. Såväl kommersiella som idéburna bo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>stads aktörer ska ha goda förutsättningar att bidra till mål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>uppfyllelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F524FFF" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nationell handlingsplan för bostadsförsörjningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D3C38D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t xml:space="preserve">Regeringen ska året efter det att ordinarie val till riksdagen har hållits ta fram en nationell handlingsplan för bostadsförsörjningen och lämna denna till riksdagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E01D0DE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>Handlingsplanen ska innehålla följande uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B6838D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>en redovisning och bedömning av utvecklingen på bostadsmarknaden och vilka bostadsbehov som inte tillgodoses på denna,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E1AD2F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>en redovisning och bedömning av vidtagna åtgärder inom relevanta politik- och utgiftsområden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BDD2BF" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>en beskrivning av planerade åtgärder för nå målet för bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>försörjn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>ingen enligt 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>§ och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4AA7BB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>en beskrivning av Sveriges åtaganden inom EU och internationellt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A116934" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommunal handlingsplan för bostadsförsörjningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FDD98A" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t xml:space="preserve">Varje kommun ska planera för bostadsförsörjningen i kommunen med en kommunal handlingsplan för bostadsförsörjningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8F6150" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>Vid planeringen av bostadsförsörjningen ska kommunen samråda med berörda kommuner och ge länsstyrelsen och regionen tillfälle att yttra sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009546A2" w14:textId="582CA103" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>Den kommunala handlingsplanen enligt första stycket ska antas av kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>mun</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>fullmäktige under varje mandatperiod. Förändras förut sättning</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>arna för handlingsplanen ska en ny sådan upprättas och antas av kommu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>full</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>mäktige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C35F08" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5721C039" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>Den kommunala handlingsplanen ska innehålla följande upp gifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D83BEC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t xml:space="preserve">kommunens mål för bostadsförsörjningen, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367FB82F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t xml:space="preserve">kommunens planerade åtgärder för att nå mål enligt första punkten, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC9A8AE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t xml:space="preserve">hur kommunen har tagit hänsyn till målet för bostadsförsörjningen enligt 2 § samt till regionala mål, planer och program som är av betydelse för bostadsförsörjningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F591199" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t xml:space="preserve">Uppgifterna ska särskilt grundas på en analys av </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5704F41F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>tidigare kommunala åtgärder,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7416256C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t xml:space="preserve">den demografiska utvecklingen, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A68A1C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>marknadsförutsättningarna och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600D20F9" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>vilka bostadsbehov som inte tillgodoses på bostadsmarknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B6D143" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2605A">
+        <w:t>Analysen ska genomföras med stöd av det underlag som Boverket förser kommunen med. Kommunen får använda ytterligare underlag som behövs för analysen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A86EB40" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54FBF674" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22448">
+        <w:t>Kommunerna ska beakta behovet av samordning mellan kommuner i frågor om bostadsförsörjning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612A91D0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="001554BA" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3928B1F4" w14:textId="3754231B" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Av 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>§ plan- och bygglagen (2010:900) framgår att den kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>munala handlingsplanen för bostadsförsörjningen ska vara väg le</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>e vid tillämpningen av samma lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693FABDD" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB12F67" w14:textId="4A4158FC" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>En kommun ska lämna regeringen de uppgifter om kommunens bo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>försörjningsplanering som regeringen begär.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A744E66" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF05993" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Om kommunens handlingsplan för bostadsförsörjningen saknar någon sådan uppgift som avses i 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>§ första stycket 3 får regeringen före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>lägga kommunen att anta en ny handlingsplan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A930EB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommunal bostadsförmedling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C6A361" w14:textId="5DB392EE" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Om det behövs för att främja bostadsförsörjningen ska en kommun anordna bostadsförmedling. Om två eller flera kommuner behöver gemen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>sam bostadsförmedling, ska dessa kommuner an ordna sådan bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>ling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09768B52" w14:textId="4D188B87" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Regeringen får förelägga en kommun att anordna kommunal bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>ling enligt första stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CB7C6B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="008851D8" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5070CE1E" w14:textId="41AD966E" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>En kommunal bostadsförmedling ska förmedla lägenheter i tur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>ordning efter kötid till sökande, i den utsträckning de inte fördelas enligt ett förturssystem. Turordning efter kötid hindrar inte att lägenheter reser</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>veras för grupper av sökande baserat på deras behov eller i övrigt enligt vad som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>är ändamålsenligt, allt under förutsättning att det sker enligt i för</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>väg fastställda kriterier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A0260D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="008851D8" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E06956" w14:textId="258255E9" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Utöver sådan förmedlingsersättning som får tas ut vid yrkesmässig bo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E538CB">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>stadsförmedling enligt 12 kap. 65 a § jordabalken, får kommunen ta ut en avgift för rätten att stå i kö (köavgift) av den hyressökande. Köavgiften får tas ut för högst ett år i taget. Kommunen får</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>bestämma avgiften och grunderna för hur den ska tas ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5035CCF3" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0475C5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Allmännyttiga kommunala bostadsaktiebolag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3526EB32" w14:textId="107E4C49" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Med allmännyttigt kommunalt bostadsaktiebolag avses i denna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>lag ett aktiebolag som en kommun eller flera kommuner gemensamt har det be</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">stämmande inflytandet över och som i allmännyttigt syfte </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3119B4D5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>i sin verksamhet huvudsakligen förvaltar fastigheter i vilka bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">lägenheter upplåts med hyresrätt, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423B16C9" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">främjar bostadsförsörjningen i den eller de kommuner som är ägare till bolaget, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE5FAD4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">erbjuder hyresgästerna möjlighet till boendeinflytande och in flytande i bolaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D480BD" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Med bestämmande inflytande avses att en kommun eller flera kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>mun</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>er gemensamt äger aktier i ett aktiebolag med mer än hälften</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">av samtliga röster i bolaget och också förfogar över så många röster. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475BB7E3" w14:textId="03E16412" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Det inflytande som utövas av ett bolag över vilket en kommun eller flera kom</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>muner har ett bestämmande inflytande ska anses ut övat av kommunen eller flera kommuner gemensamt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AA6884" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38785CC1" w14:textId="1BB8848A" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>Ett allmännyttigt kommunalt bostadsaktiebolag ska bedriva verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>heten enligt affärsmässiga principer trots 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>kap. 6 och 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>§§ kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>munal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>lagen (2017:725).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8B38EB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">Första stycket hindrar inte att det lämnas sådant stöd till ett allmännyttigt kommunalt bostadsaktiebolag som </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0413834A" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">har godkänts av Europeiska kommissionen, eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA0615B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>har lämnats enligt sådana förordningar som Europeiska kommissio</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>nen beslutat enligt artikel 108.4 i fördraget om Europeiska unionens funk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t xml:space="preserve">tionssätt, eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C3D818" w14:textId="1AA191A4" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>har lämnats enligt villkor för stöd som har fastställts av Europeiska kom</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>missionen och som anses förenligt med den gemensammamarknaden samt är undantaget från kravet på anmälan i artikel 108.3 i fördraget om Euro</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008851D8">
+        <w:t>peiska unionens funktionssätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E45EA42" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Värdeöverföringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B38C224" w14:textId="435D1193" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Ett allmännyttigt kommunalt bostadsaktiebolags värdeöverföringar får under ett räkenskapsår inte överstiga ett belopp som motsvarar räntan på det kapital som kommunen eller kommunerna vid föregående räken</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>skapsårs utgång har skjutit till i bolaget som betalning för aktier. Räntes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>atsen ska därvid utgöras av den genomsnittliga statslåneräntan under före</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t xml:space="preserve">gående räkenskapsår med tillägg av en procentenhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7CA296" w14:textId="03F4CE41" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Värdeöverföringar under ett räkenskapsår får dock inte överstiga ett be</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>lopp som motsvarar hälften av bolagets resultat för föregående räken</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>skaps</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27764795" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA4F8F7" w14:textId="619948A9" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Begränsningen av värdeöverföringar i 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>§ gäller inte för över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>fö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>ring av sådant nettoöverskott som uppkommit vid avyttring av fastigheter under föregående räkenskapsår. Med nettoöverskott avses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>skillnaden mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>lan en fastighets försäljningspris och dess bokförda värde med tillägg för för</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>säljningskostnader.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F013C3" w14:textId="6EED2B4E" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Värdeöverföringar enligt första stycket får dock inte överstiga hälften av netto</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>överskottet och ska ha föregåtts av kommunfullmäktiges beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73331FBD" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B559844" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Begränsningen av värdeöverföringar i 15 § gäller inte för överfö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>ring av överskott som uppkommit under föregående räkenskapsår</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBF0CE4" w14:textId="1CA47740" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>om överskottet används för sådana åtgärder inom ramen för kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>munens bostadsförsörjningsansvar som främjar integration och social sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t xml:space="preserve">manhållning eller som tillgodoser bostadsbehovet för personer för vilka kommunen har ett särskilt ansvar, eller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555E7CC4" w14:textId="19346CBD" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>om värdeöverföringen görs mellan allmännyttiga kommunala bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>aktiebolag inom samma koncern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E54173" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0C8EE1" w14:textId="190AAEBE" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Regeringen får föreskriva att allmännyttiga kommunala bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>aktie</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>bolag skriftligen, till regeringen eller den myndighet som regeringen be</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>stämmer, årligen ska lämna uppgifter om beslutade värdeöverföringar och hur de har beräknats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED206C3" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommuners stöd till boende</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5A2314" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Kommuner får lämna enskilda hushåll ekonomiskt stöd i syfte att minska deras kostnader för att skaffa eller inneha en permanent bostad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F00B7F7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="099E68C2" w14:textId="49DE7F45" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Kommuner ska ställa säkerhet för att ett avtal om hyra av en bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>lägenhet fullgörs i syfte att ett enskilt hushåll ska få en permanent</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t xml:space="preserve">bostad med hyresrätt som är förenad med en rätt till förlängning, om </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D258EDB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>det enskilda hushållets behov av en sådan bostad inte kan tillgodoses på annat sätt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E619C3" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t xml:space="preserve">bostaden är belägen i kommunen, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A771C24" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t xml:space="preserve">den eller de hyresgarantin avser är bosatta i samma kommun, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567F63CC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t xml:space="preserve">kommunen har rätt till statligt bidrag enligt förordningen (2007:623) om statligt bidrag för kommunala hyresgarantier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70247754" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Beslut enligt första stycket får inte överklagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4202B2C6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C912713" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640C08">
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>Vad som sägs i 19–20</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B659D6">
+        <w:t>§§ inskränker inte de skyldigheter som kommunen har enligt socialtjänstlagen (2001:453).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6794F93D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00811E52" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592A8462" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>1. Denna lag träder i kraft den 1 juli 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F257AAB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0003308E">
+        <w:t xml:space="preserve">2. Bestämmelserna i 5 § andra stycket 1 och 20 § tillämpas från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:br/>
+        <w:t>och med den 1 januari 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDFCE81" w14:textId="4FC59C26" w:rsidR="006F7702" w:rsidRPr="0003308E" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t> Genom lagen upphävs lagen (2000:1383) om kommunernas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>sörjningsansvar, lagen (2010:879) om allmännyttiga kommunala bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>aktiebolag samt 6 § lagen (2009:47) om vissa kommunala befogen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0003308E">
+        <w:t>heter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040229A5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övergångsbestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62045F4E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nationella handlingsplan som enligt 3 § första stycket ska tas fram och lämnas till Riksdagen under 2023, ska tas fram och lämnas till Riksdagen senast under 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC90E4C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28366715" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="005E0018" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC5E60">
+        <w:t>Denna lag träder i kraft den 1 juli 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B1E9E0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00237A7C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C50E7C8" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId85"/>
+          <w:headerReference w:type="default" r:id="rId86"/>
+          <w:footerReference w:type="even" r:id="rId87"/>
+          <w:footerReference w:type="default" r:id="rId88"/>
+          <w:headerReference w:type="first" r:id="rId89"/>
+          <w:footerReference w:type="first" r:id="rId90"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A391C1" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc222243730"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc224655972"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna för betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="7F1B7EB6" w14:textId="4F8600A4" w:rsidR="006F7702" w:rsidRPr="00CA5923" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>Följande remissinstanser har svarat på remissen av betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t xml:space="preserve"> Arvidsjaurs kommun, Barn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>ombudsmannen, Borlänge kommun, Boverket, Diskriminerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>ombuds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>man</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>nen (DO), Eskilstuna kommun, Essunga kommun, Fastighetsägarna Sverige, Folkhälsomyndigheten, Fortifikationsverket, Föreningen för byg</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>menskaper, Försäkringskassan, Förvaltningsrätten i Falun, Förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>ningsrätten i Linköping, Göteborgs kommun, Helsingborgs kommun, HSB Riksförbund, Hultsfreds kommun, Hyresgästföreningen, Institutet för bostads- och urbanforskning (IBF), Jagvillhabostad.nu, Jönköpings kommun, Kammarkollegiet, Kammar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>rätten i Sundsvall, Karlstads kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>mun, Krokoms kommun, Kungliga tekniska högskolan (KTH), Kungs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>backa kommun, Landsorganisationen i Sverige (LO), länsstyrelserna i Gävle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>borgs, Jönköpings, Kronobergs, Norrbottens, Skåne, Stockholms, Uppsala, Västerbottens, Västmanlands, Örebro och Östergötlands län, Malmö kommun, Migrationsverket, Myndigheten för delaktighet, Myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>digheten för ungdoms- och civilsamhällesfrågor (MUCF), Pensionsmyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>heten, Pensionärernas riksorganisation (PRO), Region Jönköping, Region Skåne, Region Stockholm, Region Östergötland, Riksbyggen, Riksorganisationen Hela Sverige ska leva, Rädda Barnen, Social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>hög</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>skolan vid Lunds universitet, Socialstyrelsen, SPF Seniorerna, Statens fastighetsverk, Statskontoret, Stockholm kommun, Stockholms Stads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>mis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>sion, Storuman</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t xml:space="preserve"> kommun, Sundbybergs kommun, Svea hovrätt, Svenska Röda Korset, Sveriges Allmännytta, Sveriges förenade studentkårer (SFS), Sveriges Kommuner och Regioner (SKR), Tillväxtverket, Trelle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>borgs kommun, Tyresö kommun, Umeå kommun, Upphandlings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>heten, Uppsala kommun, Västerås kommun, Växjö kommun samt Örn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>sköldsviks kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD91802" w14:textId="62D3864B" w:rsidR="006F7702" w:rsidRPr="00CA5923" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>Amnesty, ArkDes, Astma- och allergiförbundet, Bruno Isaksson, Byggföretagen, Egnahemsfabriken, Ekobanken, Famna, Global utmaning, Kollektivhus NU, Konkurrensverket, Region Blekinge, Region Got</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3518">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>land, SKPF Pensionärerna, Solidaritetsföreningen i Nordost och Unizon</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inkommit med synpunkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7AE35D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00CA5923" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har avstått från att yttra sig: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>Hedemora kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>mun, Malmö Universitet, Sveriges akademikers centralorganisation (SACO) och SmåKom</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596225AE" w14:textId="78712A11" w:rsidR="00DB62B9" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId91"/>
+          <w:headerReference w:type="default" r:id="rId92"/>
+          <w:footerReference w:type="even" r:id="rId93"/>
+          <w:footerReference w:type="default" r:id="rId94"/>
+          <w:headerReference w:type="first" r:id="rId95"/>
+          <w:footerReference w:type="first" r:id="rId96"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>Bodens kommun, Funktionsrätt Sverige, Föreningen Sveriges socialchefer, Gotlands kommun, Hällefors kommun, Höganäs kommun, Markaryds kommun, Region Gävleborg, Region Halland, Region Västerbotten, Region Västmanland, Sigtuna kom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>mun, Sveriges arkitekter, Tillväxtanalys, Timrå kommun, Tjänstemännens centralorganisation (TCO), Vadstena kommun, White arkitekter och Öst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CA5923">
+        <w:t>hammars kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AED14FD" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc222243731"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc224655973"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>Åtgärder för en bättre bostadsförsörjning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="144AE642" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00D87D6B" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>Landsbygds- och infrastrukturdepartementet LI2024/00083</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18703C3C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C37D80" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00D87D6B" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>I promemorian föreslås att det ska bli obligatoriskt för kommuner att under vissa förutsättningar tillhandahålla hyresgarantier till barnfamiljer. Syftet är att underlätta för barnfamiljer som saknar egen bostad att kunna få till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t xml:space="preserve">träde till en sådan. Vidare tydliggörs att kommunala bostadsförmedlingar får förmedla bostäder som reserverats utifrån olika behov och erbjuda förturer utan att det påverkar möjligheten att ta ut köavgift av de sökande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB257B6" w14:textId="2BEC4FBD" w:rsidR="006F7702" w:rsidRPr="00D87D6B" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>I syfte att skapa bättre förutsättningar för att samordna kommunala bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>stads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>försörjningsåtgärder och planeringen för bostadsbyggande föreslås ett antal förtydliganden i lagen (2000:1383) om kommunernas bostadsför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>sörjningsansvar. Ändringarna innebär att kommunerna ska redogöra för behovet av tillskott av bostäder och ta hänsyn till behovet av samordning med andra kommuner både i planeringen och när åtgärder för bostads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>försörjningen vidtas. Uppgiften att verka för att kommunal samordning kommer till stånd föreslås liksom tidigare ligga på länsstyrelserna. I pro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>memorian föreslås också att lagen (2014:899) om riktlinjer för kommunala markanvisningar ges ett uttryckligt bostadsförsörjningssyfte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6172A6DC" w14:textId="651B051E" w:rsidR="00DB62B9" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId97"/>
+          <w:headerReference w:type="default" r:id="rId98"/>
+          <w:footerReference w:type="even" r:id="rId99"/>
+          <w:footerReference w:type="default" r:id="rId100"/>
+          <w:headerReference w:type="first" r:id="rId101"/>
+          <w:footerReference w:type="first" r:id="rId102"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>De nya reglerna föreslås träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87D6B">
+        <w:t>januari 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EF2E22" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc222243732"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc224655974"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Relevanta lagförslag i promemorian Åtgärder för en bättre bostadsförsörjning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="3DC9AA97" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc156213653"/>
+      <w:r>
+        <w:t>Författningsförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="7CA22D55" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00DC06CD" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc156213654"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="74B204D8" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs i fråga om lagen (2000:1383) om kommunernas bostadsförsörjningsansvar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C70D31E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1D8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>els</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nuvarande 7 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> §§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>betecknas 8 och 10 §§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F602175" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1D8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>els</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t>att 1, 2, 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 6 och de nya 8 och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t xml:space="preserve"> ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F04D35" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00AE1D8D" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095497C">
+        <w:t xml:space="preserve">att det ska införas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tre nya paragrafer, 7, 9 och 11 §§, och närmast före 1, 7, 8 och 11 §§ nya rubriker av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECEE3F0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00CE5F1A" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720B476D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00DC06CD" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="781359DA" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="35C00740" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22E2F666" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="2DB44E4E" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="196B063F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:before="240" w:after="80"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39DB50B7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00A36152" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Rubrik4utannumrering"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A36152">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Planering av kommun</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> eller</w:t>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A36152">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s bostadsförsörjning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B036E3" w14:textId="13C942D6" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="792CC74C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Hlk135403299"/>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="5D5580E7" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45E69AF5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
             </w:pPr>
             <w:r>
-              <w:t>6. i verksamhet hos utländsk underrättelse- eller säkerhetstjänst</w:t>
+              <w:t xml:space="preserve">Varje kommun ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F663F9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>med riktlinjer</w:t>
             </w:r>
             <w:r>
+              <w:t xml:space="preserve"> planera för bostadsförsörjningen i kommunen. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00653D8D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syftet med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586222">
+              <w:t xml:space="preserve">planeringen ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00653D8D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">vara </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586222">
+              <w:t xml:space="preserve">att skapa förutsättningar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:t>för alla i kommunen att leva i goda bo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+              <w:t>städer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008603F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t>och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008603F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:t>främja att ända</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+              <w:t>måls</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+              <w:t>enliga åtgärder för bostads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+              <w:t>för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+              <w:t>sörjningen förbereds och ge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+              <w:t>nom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:softHyphen/>
+              <w:t>förs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008603F4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F97BE06" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
+          <w:p w14:paraId="3AD375A8" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00A30836" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>5. i brottsbekämpande verksam</w:t>
+              <w:t xml:space="preserve">Varje kommun ska planera för bostadsförsörjningen i kommunen. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0047559C">
+              <w:t xml:space="preserve">Planeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00653D8D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ska syfta till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t xml:space="preserve"> att skapa förutsätt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:softHyphen/>
+              <w:t>ningar för alla i kommunen att leva i goda bostäder och</w:t>
             </w:r>
             <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t>främja att ändamålsenliga åt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
               <w:softHyphen/>
-              <w:t>het hos en utländsk myndighet eller mellanfolklig organisation,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>gärder för bostads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>försörjningen för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:softHyphen/>
+              <w:t>bereds och genomförs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B61F226" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="3912F819" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="343EF3B6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0053316B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>6. i verksamhet hos utländsk underrättelse- eller säkerhetstjänst</w:t>
+              <w:t xml:space="preserve">Vid planeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>av bostads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>sörj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ningen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska kommunen samråda med berörda kommuner och ge länsstyrelsen, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E011AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>aktören med ansvar för regionalt tillväxtarbete i länet och andra regionala organ</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> tillfälle att yttra sig.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E186621" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Vid planeringen ska kommunen samråda med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00952EED">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">andra </w:t>
+            </w:r>
+            <w:r>
+              <w:t>berörda kom</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">muner </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00952EED">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ta hänsyn till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>behovet av sam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ordning i frågor om bostads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>sörj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00172947">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ning.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A30836">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kommunen ska</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ge läns</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>styr</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">sen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E011AD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och regionen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>tillfälle att yttra sig.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="4A2A188C" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27C4B784" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="006075A3" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Riktlinjer för bostadsförsörj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ningen ska antas av kom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>full</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mäktige under varje mandatperiod. Förändras förutsättningarna för de an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tagna riktlinjerna ska nya rikt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>linjer upprättas och antas av kom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>munfullmäktige.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40C11407" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4BFCA20D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E1BBD8" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="5C00270E" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2FF00F42" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00887888" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00887888">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kommunens </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>riktlinjer</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">försörjningen ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887888">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>minst innehålla följande uppgifter:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27861CE3" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kommunfullmäktige ska under varje mandatperiod anta en hand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>lings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">plan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887888">
+              <w:t>för bostadsförsörjningen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887888">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>andlingsplan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887888">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>redovisa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F0EF5FF" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00B6141C" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1. behovet av tillskott av bostäder i kommunen,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="23F8CC45" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CE721C0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. kommunens mål för bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>byg</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>gande och utveckling av bo</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>stads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>beståndet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A06782D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. kommunens planerade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A40A49">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>insat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A40A49">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ser </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">för att nå uppsatta mål, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6141C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="053D1D62" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. hur kommunen har tagit hän</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>syn till relevanta nationella och re</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>gio</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>nala mål, planer och program som är av betydelse för bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>försörjningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="149CF393" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. kommunens mål för bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>byggande och utveckling av bo</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>stadsbeståndet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64390001" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. kommunens planerade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A40A49">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>åtgär</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A40A49">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>der</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för att nå uppsatta mål, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F34129">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79C209A4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00B6141C" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D377C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. hur kommunen har tagit hän</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>syn till relevanta nationella och re</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>gio</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>nala mål, planer och program som är av betydelse för bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>sörjningen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="16592633" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AC137EE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Uppgifterna ska särskilt grundas på en analys av</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018B562B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00486CE8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>. den demografiska utveck</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>lingen,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597565A5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00486CE8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>. marknadsförutsättningarna, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C9435D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="008D377C" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E5369">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vilka</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> bostadsbehov som inte tillgodoses på den lokala bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>marknaden.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F29EC40" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00486CE8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Uppgifterna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>i handlingsplanen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ska särskilt grundas på en analys av</w:t>
+            </w:r>
+            <w:r w:rsidDel="00EB377E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>den demografiska utvecklingen, mark</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>nads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">förutsättningarna och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> bo</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>stads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">behov som inte tillgodoses på den lokala bostadsmarknaden. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lysen ska genomföras med stöd av ett underlag som Boverket förser kommunen med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och det </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ytterligare underlag som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">kommunen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>behöv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för analysen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="7FAD4277" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="751B28EC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00486CE8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486CE8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Analysen ska genomföras med stöd av ett underlag som Boverket förser kommunen med. Kommunen får använda ytterligare underlag som behövs för analysen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DFDE0FE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="57F5617C" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34DBD966" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00486CE8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="712FF5CB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> förutsättningarna för den an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">tagna planen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ändras under man</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>dat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">perioden, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kommun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>fullmäk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tige anta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en ny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppdaterad hand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>lingsplan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006075A3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="54"/>
+    </w:tbl>
+    <w:p w14:paraId="7BA9ABE2" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3733F523" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="6C6ECBCD" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F501941" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kommunens r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>iktlinjer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t xml:space="preserve"> för bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t>försörjningen ska vara vägledande vid tillämpningen av 2</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t>kap. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t>§ för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t>ta stycket 5 plan- och bygglagen (2010:900).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EE5AEC7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008A386F">
+              <w:t>I 2 kap. 3 § tredje stycket plan- och bygglagen (2010:900)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> finns en be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stämmelse om att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A386F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>kommunens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493B8B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>hand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493B8B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00493B8B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>lingsplan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A386F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493B8B">
+              <w:t>för bostadsförsörjningen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493B8B">
+              <w:t>ska vara vägle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00493B8B">
+              <w:softHyphen/>
+              <w:t>dande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">för </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>mu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">nens </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9563E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">planläggning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>fråga om bo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>stadsbyggande och ut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>veckling av bostads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>bestån</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1418">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>det.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="718D6A8F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593DF026" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="2A6CCE41" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3832D9EA" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Om kommunens </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>riktlinjer</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för bo</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">stadsförsörjningen saknar någon </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>så</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>dan uppgift</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som avses i 2 § första stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, får regeringen förelägga kommunen att anta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nya riktlinjer</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11DEC65E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Om kommunens </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>handlingsplan</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för bostadsförsörjningen saknar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>redo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">visning i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:t>någon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:r>
+              <w:t>som avses i 2 § första stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682083">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, får reger</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ingen före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">lägga kommunen att anta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC55D9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en ny handlingsplan</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B315FBE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="16B5A9C3" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2032C47B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56A86EF6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Samordning mellan kommuner när bostadförsörjningsåtgärder vidtas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="5E039C4E" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="523E61E0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00217309" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E3DA584" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00BF454F" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF454F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> §</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="1B1A7B52" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B9056FE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00050AA8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B66355F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00050AA8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="55" w:name="_Hlk144488403"/>
+            <w:r w:rsidRPr="00894A6E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>När kommunen vidtar åtgärder för bostadsförsörjning ska kommunen ta hänsyn till behovet av samord</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00894A6E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ning med andra kommuner.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="55"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61F9AB5D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="531AF67F" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="422FFFED" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="467A0B94" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kommunal bostadsförmedling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="03871909" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C6F35C9" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00C35053" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C35053">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> §</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="616F3D14" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C35053">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> §</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="52EE3C40" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70D82FE7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A443E8">
+              <w:t>Om det behövs för att främja bo</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00A443E8">
+              <w:t xml:space="preserve">stadsförsörjningen ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5E94">
+              <w:t>en kom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5E94">
+              <w:softHyphen/>
+              <w:t>mun</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A443E8">
+              <w:t xml:space="preserve"> anordna bostadsförmedling. Om två eller flera kommuner behöver gemensam bostadsförmedling, ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A443E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>dessa kommuner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A443E8">
+              <w:t xml:space="preserve"> anordna sådan bostadsförmedling.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30B2B59E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Om det behövs för att främja bo</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>stadsförsörjningen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00653D8D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t>,</w:t>
             </w:r>
+            <w:r w:rsidRPr="00653D8D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D5E94">
+              <w:t>ska en kommun</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> anordna bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>medling. Om två eller flera kom</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>muner behöver gemensam bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">förmedling, ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A443E8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de kommunerna</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ordna sådan bostadsförmedling.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="77939350" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00806B8B">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="73D92C59" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="188A3287" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00217309" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217309">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får förelägga en kom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00217309">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mun att anordna kommunal bostadsförmedling enligt första stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08C11F44" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="16856D70" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D873875" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00217309" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="778DD085" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="138E97DC" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17C4238D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00217309" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A94A519" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00BF454F" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF454F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="36AC92ED" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60649C5A" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00217309" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0ECF02D6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00BF454F" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="56" w:name="_Hlk136441124"/>
+            <w:r w:rsidRPr="00217309">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får förelägga en kom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00217309">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mun att anordna kommunal bo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00217309">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>stadsförmedling.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="56"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="158D5701" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7702" w14:paraId="3C94F577" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A4F9116" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00C35053" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C35053">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8 §</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="097DDD06" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C35053">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> §</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="7C18C40D" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3999983E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0095466D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="57" w:name="_Hlk136443289"/>
+            <w:r>
+              <w:t xml:space="preserve">En kommunal bostadsförmedling </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t>som förmedlar</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> lägenheter i turord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning efter kötid får</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, utöver sådan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>förmedlingsersättning som får tas ut vid yrkesmässig bostads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ling enligt 12 kap. 65 a § jorda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>bal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ken, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t>ta ut en avgift för rätten att stå i kö (köavgift) av den hyres</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:softHyphen/>
+              <w:t>sökan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:softHyphen/>
+              <w:t>de.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kravet på förmedling efter kötid ska inte hindra att ett begränsat antal lägenheter som är tillgäng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>li</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ga för kön fördelas enligt ett för</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>turs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">system. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54725D56" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00050AA8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">En kommunal bostadsförmedling som förmedlar lägenheter i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t>turord</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:softHyphen/>
+              <w:t>ning</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> efter kötid får ta ut en avgift </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">för rätten att stå i kö (köavgift) av den hyressökande. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42738BC7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65C61B78" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0002043F" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="2E685F56" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D26116B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0095466D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00050AA8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Köavgiften</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t xml:space="preserve"> får tas ut för högst ett år i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>taget. Kommunen får bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0002043F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ma avgiften och grunderna för hur den ska tas ut.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="187728E4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00BB3533" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E1AC2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Köavgift </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00050AA8">
+              <w:t>får tas ut för högst ett år i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E1AC2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> taget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med det belopp och enligt de grunder som kommunen bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>mer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="15B50845" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="751E3C08" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23F1FE49" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="007E1AC2" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>7. i en skolenhets verksamhet, för att förebygga eller förhindra brotts</w:t>
-[...19 lines deleted...]
-              <w:t>8. i verksamhet hos en kommunal myndighet inom socialtjänsten eller Statens institutionsstyrelse för att förebygga eller förhindra brottslig verksamhet.</w:t>
+              <w:t>Köavgift får tas ut även om</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...445 lines deleted...]
-      <w:tr w:rsidR="00A0350D" w14:paraId="0C3B8DC7" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="006F7702" w14:paraId="1F209780" w14:textId="77777777" w:rsidTr="00507F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2518677A" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="5D0AF90F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B436E">
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3446691F" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="0901A4EC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007B436E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>–12 l §</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
-              <w:t>§), och</w:t>
+            <w:r w:rsidRPr="007E1B9F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lägen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007E1B9F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">heter reserveras för olika kategorier av sökande </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">i kön </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E1B9F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller för</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="007E1B9F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>delas enligt ett förturssystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, eller</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...67 lines deleted...]
-      <w:tr w:rsidR="00A0350D" w14:paraId="41385E4D" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="006F7702" w14:paraId="4AD7508C" w14:textId="77777777" w:rsidTr="00507F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59B816F4" w14:textId="034A6B08" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
-[...73 lines deleted...]
-          <w:p w14:paraId="6188ABAB" w14:textId="25217FDD" w:rsidR="009B2690" w:rsidRPr="007B436E" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="4060D1F5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B436E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D637048" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>När den som deltar eller har deltagit i kommunal vuxenutbild</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F683A">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t>2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
+            <w:r w:rsidRPr="00846E5B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>ning i svenska för invandrare övergår till sådan utbildning hos en annan huvudman, ska den huvud-man som personen lämnar över</w:t>
+              <w:t xml:space="preserve">förmedlingsersättning </w:t>
             </w:r>
-            <w:r w:rsidR="001F683A">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t xml:space="preserve">tas ut </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
+            <w:r w:rsidRPr="00846E5B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>lämna en kopia av den individuella studieplanen enligt 20</w:t>
+              <w:t xml:space="preserve">vid yrkesmässig bostadsförmedling </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som avses i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00846E5B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
+            <w:r w:rsidRPr="00846E5B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kap. 8</w:t>
+              <w:t>kap. 65</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
+            <w:r w:rsidRPr="00846E5B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
+            <w:r w:rsidRPr="00846E5B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>§ till den mottagande huvudmannen.</w:t>
+              <w:t>§ jorda</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="009A7B5C">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>i</w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009A7B5C">
+            <w:r w:rsidRPr="00846E5B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>special-skolan, sameskolan,</w:t>
+              <w:t>balken</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B436E">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009A7B5C">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>övergår från skolformen till</w:t>
-[...19 lines deleted...]
-              <w:t>Detsamma gäller om eleven byter skolenhet inom skolformen.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-      <w:tr w:rsidR="00A0350D" w14:paraId="19FE48ED" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:bookmarkEnd w:id="57"/>
+      <w:tr w:rsidR="006F7702" w14:paraId="1D77AE41" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="073F1848" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="4139F542" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00580EC6" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A932AC5" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="6782BC1E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="009E12E2" w:rsidDel="00313D47" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Rubrik4utannumrering"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>12 k </w:t>
-[...103 lines deleted...]
-              <w:t>enhetens verksamhet för att förebygga eller förhindra detta.</w:t>
+              <w:t>Hyresgarantier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...18 lines deleted...]
-      <w:tr w:rsidR="00A0350D" w14:paraId="34AFAB59" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="006F7702" w14:paraId="28D9E50B" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tblPrEx>
+          <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="013D4975" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="1364C7E9" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2737AE8D" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="1C55F663" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00574282" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>12 l </w:t>
+              <w:t>11 </w:t>
             </w:r>
             <w:r w:rsidRPr="00574282">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>§</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E300EAC" w14:textId="3D25E8E8" w:rsidR="009B2690" w:rsidRPr="00574282" w:rsidRDefault="009B2690" w:rsidP="003F711D">
-[...60 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...89 lines deleted...]
-      <w:tr w:rsidR="00A0350D" w14:paraId="3184E986" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="006F7702" w14:paraId="03D80253" w14:textId="77777777" w:rsidTr="00507F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28F5B5BE" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="4A34AFDC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7549F690" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="624B7518" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="009E12E2" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-            <w:r w:rsidRPr="009A7B5C">
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>En huvudman för en fristående skola får också behandla sådana personuppgifter som avses i första stycket och som en annan huvudman har lämnat med stöd av 3</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="009E12E2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="009A7B5C">
+            <w:r w:rsidRPr="009E12E2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kap.</w:t>
+              <w:t>skrif</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="009A7B5C">
+            <w:r w:rsidRPr="009E12E2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t xml:space="preserve">ter om </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">att </w:t>
             </w:r>
-            <w:r w:rsidRPr="009A7B5C">
+            <w:r w:rsidRPr="009E12E2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>k</w:t>
+              <w:t>kommuner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> ska</w:t>
             </w:r>
-            <w:r w:rsidRPr="009A7B5C">
+            <w:r w:rsidRPr="009E12E2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>§ denna lag, om det behövs för att förebygga eller förhindra att den elev som uppgifterna rör utövar brottslig verksamhet eller utsätts för brott.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">bistå enskilda hushåll genom att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E12E2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ställa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>säker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>het för att ett avtal om hyra av bostadslägenhet fullgörs (hyres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>garanti)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E12E2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52FF9338" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
-[...19 lines deleted...]
-    <w:p w14:paraId="31BFA782" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="00811E52" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="10DDCD26" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00811E52" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2089E9BD" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="2813D79D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>1. Denna lag träder i kraft den 30 juni 2026.</w:t>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663115">
+        <w:t>Denna lag träder i kraft den 1 januari 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D8C462" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="1C436D57" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Bestämmelserna i </w:t>
-[...68 lines deleted...]
-        <w:t>december 2026.</w:t>
+        <w:t xml:space="preserve">2. Bestämmelserna i 2 § i den nya lydelsen ska tillämpas första gången senast under den mandatperiod som inleds efter ordinarie val 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F2E3CE" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="61C66B22" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Bestämmelserna i 1, 4 och 6 §§ i den äldre lydelsen gäller fortfarande för riktlinjer som antagits enligt 1 § tredje stycket i den äldre lydel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sen till dess riktlinjerna har ersatts med en handlingsplan enligt 2 § i den nya lydel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sen, dock längst till utgången av den mandatperiod som inleds efter ordinarie val 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1408F0F7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1A2782" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3610DFA4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc156213655"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="226A7F9E" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
-[...16 lines deleted...]
-        <w:t>§ skollagen (2010:800) i stället för lydelsen enligt lagen (2025:729) om ändring i den lagen ska ha följande lydelse.</w:t>
+    <w:p w14:paraId="40605AFD" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00824329" w:rsidRDefault="006F7702" w:rsidP="00A657A8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att det i offentlighets- och sekretesslagen (2009:400) ska införas en ny paragraf, 26 kap. 11 a §, och närmast före 26 kap. 11 a § en ny rubrik av följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAE9E9F" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="003361F7" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="4B8F6F88" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00824329" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A0350D" w:rsidRPr="005B0E77" w14:paraId="0DA8A75E" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="006F7702" w14:paraId="5F7A8785" w14:textId="77777777" w:rsidTr="00507F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48082BE1" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="005B0E77" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="58B68328" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Lydelse enligt SFS 2025:729</w:t>
+              <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C8822B6" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="005B0E77" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="6CD26BB2" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A296F62" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
-[...2 lines deleted...]
-        <w:spacing w:before="230"/>
+    <w:p w14:paraId="7AADDCE5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7B002663" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0089294C" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>3 kap.</w:t>
-[...64 lines deleted...]
-        <w:t>– mottagande och undervisning av nyanlända elever (12 a–12 i §§),</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0089294C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>26 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A0350D" w14:paraId="47B4EC6B" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="006F7702" w14:paraId="4EE30832" w14:textId="77777777" w:rsidTr="00507F76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75CEBAB3" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="4FCDA511" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00ED100D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F4255D1" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00ED100D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED100D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Hyresgarantier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="2EF27F10" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76BE34C3" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00ED100D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79FB0B6E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00274588" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00274588">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>11 a §</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7702" w14:paraId="023D4165" w14:textId="77777777" w:rsidTr="00507F76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28014548" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:spacing w:line="2" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53CBA509" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00E2769C" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2769C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sekretess gäller i ärende om </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en kommuns </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E2769C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ställande av hyresgaranti för uppgift om en enskilds person</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00E2769C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>liga förhållanden, om det kan antas att den enskilde eller någon närstående till denne lider men om uppgiften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="468727DB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00E2769C" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E2769C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretessen gäller inte beslut i ärende.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A10D161" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D80633">
-              <w:t>– överlämning av uppgifter vid övergångar (12</w:t>
+            <w:r w:rsidRPr="00E2769C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">För uppgift i en allmän handling gäller sekretessen i högst sjuttio år. </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>j §), och</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="03027A4A" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00811E52" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111A1E03" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 januari 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C02507C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="0040079B" w:rsidRDefault="00BD3D98" w:rsidP="00741050">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE22BD4" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00741050" w:rsidRDefault="00DB62B9" w:rsidP="00741050">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00741050" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId103"/>
+          <w:headerReference w:type="default" r:id="rId104"/>
+          <w:footerReference w:type="even" r:id="rId105"/>
+          <w:footerReference w:type="default" r:id="rId106"/>
+          <w:headerReference w:type="first" r:id="rId107"/>
+          <w:footerReference w:type="first" r:id="rId108"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CDEF1FE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc222243733"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc224655975"/>
+      <w:r w:rsidRPr="00AE32B1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna för</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0B50">
+        <w:t>promemorian Åtgärder för en bättre bostadsförsörjning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="2FF65BC4" w14:textId="7585BFF0" w:rsidR="006F7702" w:rsidRPr="00EC1B82" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har svarat på remissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t xml:space="preserve"> promemorian Åtgärder för en bättre bostadsförsörjning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>Barnombudsmannen, Borlänge kommun, Boverket, Diskrimineringsombudsmannen, Ekonomistyrningsverket, Es</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>kil</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>tuna kommun, Essunga kommun, Fastighetsägarna Sverige, Folk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>hälso</w:t>
+      </w:r>
+      <w:r w:rsidR="003C17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>myndigheten, Försäkringskassan, Förvaltningsrätten i Falun, För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r w:rsidR="003C17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>ningsrätten i Linköping, Gagnefs kommun, Göteborgs kommun, He</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>mora kommun, Helsingborgs kommun, HSB Riksförbund, Hults</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>freds kommun, Hyresgästföreningen, Institutet för bostads- och urban</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>forsk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>ning, Integritetsskyddsmyndigheten, Jönköpings kommun, Kammar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>kollegiet, Kammarrätten i Sundsvall, Karlstads kommun, Kungsbacka kom</w:t>
+      </w:r>
+      <w:r w:rsidR="003C17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>mun, LO, länsstyrelserna i Gävleborgs, Jönköpings, Kronobergs, Norr</w:t>
+      </w:r>
+      <w:r w:rsidR="003C17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>bottens, Skåne, Stockholms, Uppsala, Västerbottens, Örebro och Öster</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>götlands län, Lysekils kommun, Malmö kommun, Malmö Uni</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>versi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>tet, Migra</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>tionsverket, Myndigheten för delaktighet, Myndigheten för ung</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>doms- och civilsamhällsfrågor, Pensionsmyndigheten, Region Jönköping, Region Skåne, Region Stockholm, Region Västmanland, Region Öster</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>göt</w:t>
+      </w:r>
+      <w:r w:rsidR="003C17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>land, Riksbyggen, Riksorganisationen Hela Sverige ska leva, SmåKom, Socialhögskolan vid Lunds universitet, Socialstyrelsen, SPF Seniorerna, Statens fastighetsverk, Statskontoret, Stockholms kommun, Storumans kommun, Sundbybergs kommun, Sveriges stadsmissioner, Svea hovrätt, Sveriges Allmännytta, Sveriges förenade studentkårer, Sveriges Kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>muner och Regioner, Tillväxtverket, Trelleborgs kommun, Tyresö kom</w:t>
+      </w:r>
+      <w:r w:rsidR="003C17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>mun, Umeå kommun, Uppsala kommun, Västerås stad, Växjö kom</w:t>
+      </w:r>
+      <w:r w:rsidR="003C17A2">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>mun, Ydre kommun samt Örnsköldsviks kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192B346A" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>Barnombudet, Institutet för mänskliga rättigheter och MKB Fastighets AB</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inkommit med synpunkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2986818E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00EC1B82" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har avstått från att yttra sig: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>Kalmar kommun, KTH och SACO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2824DD29" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00EC1B82" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1B82">
+        <w:t>Arvidsjaurs kommun, Bodens kommun, Bollnäs kommun, Krokoms kommun, Markaryds kommun, Pensionärernas riksorganisation, Region Gävleborg, Region Halland, Region Kronoberg, Region Uppsala, Region Västerbotten, Rädda Barnen, Svenska Röda Korset och Sveriges arkitekter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8CAC4A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AA5851">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8B6BCF" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId109"/>
+          <w:headerReference w:type="default" r:id="rId110"/>
+          <w:footerReference w:type="even" r:id="rId111"/>
+          <w:footerReference w:type="default" r:id="rId112"/>
+          <w:headerReference w:type="first" r:id="rId113"/>
+          <w:footerReference w:type="first" r:id="rId114"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A99533" w14:textId="77777777" w:rsidR="00BA0FC9" w:rsidRDefault="00BA0FC9" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+        <w:sectPr w:rsidR="00BA0FC9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId115"/>
+          <w:headerReference w:type="default" r:id="rId116"/>
+          <w:footerReference w:type="even" r:id="rId117"/>
+          <w:footerReference w:type="default" r:id="rId118"/>
+          <w:footerReference w:type="first" r:id="rId119"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDBB8CE" w14:textId="6BC6EADE" w:rsidR="00DB62B9" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc224655976"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="509A24D9" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00DC06CD" w:rsidRDefault="00BD3D98" w:rsidP="0040079B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc222243713"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om ändring i lagen (2000:1383) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E814CB">
+        <w:t>kommunernas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bostadsförsörjningsansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="4484699B" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00157539">
+        <w:t>Härigenom föreskrivs att det i lagen (2000:1383) om kommunernas bo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00157539">
+        <w:t>stadsförsörjningsansvar ska införas en ny paragraf, 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157539">
+        <w:t>§, och närmast före 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157539">
+        <w:t>§ en ny rubrik av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D431CE" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00137851" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35878527" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="0BC6C80C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B0BF06D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16DD6D40" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="0413557A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="63F5292F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="707B285A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D80633">
-              <w:t>– överlämning av uppgifter vid övergångar (12 j</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FC7EDD2" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Hyresgarantier</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D80633">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="4F39CC16" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E63AD02" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20F0EFAF" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>–12 l §</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D80633">
-              <w:t>§), och</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ABA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="775743ED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F9A91E6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77DC1671" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skrif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ter om att kommuner ska bistå enskilda hushåll genom att ställa säker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>het för att ett avtal om hyra av bostadslägenhet fullgörs (hyres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>gar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="003E61D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ti).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5155F0D9" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00FD1619" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E814CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Föreskrifter som regeringen med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E814CB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>delar med stöd av</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> första stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inskränker inte de skyldigheter som kommuner har enligt social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tjänst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="002978F2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>lagen (2025:400).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02DE993F" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="182A8C89" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335E197F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D80633">
-        <w:t>– allmänna bestämmelser om betyg (13–21 §§).</w:t>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A9A73B" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="3C04D9AE" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778155C1" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="4C579586" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="0040079B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2utannumrering"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="63" w:name="_Toc222243714"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till lag om ändring i offentlighets- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E13C3">
+        <w:t>sekretesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2009:400)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="37C3BD5B" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
-[...22 lines deleted...]
-        <w:t>§ skollagen (2010:800) i stället för lydelsen enligt lagen (2025:1312) om ändring i lagen (2025:729) om ändring i skollagen ska ha följande lydelse.</w:t>
+    <w:p w14:paraId="57100208" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E814CB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Härigenom föreskrivs att det i offentlighets- och sekretesslagen (2009:400)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska införas en ny paragraf, 26 kap. 11 a §, och närmast före 26 kap. 11 a § en ny rubrik av följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4429CB" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="003E13AC" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="1C2ACA45" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309E78FB" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A0350D" w:rsidRPr="005B0E77" w14:paraId="5C35B360" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="152A405C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31043381" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="005B0E77" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="4A940CB3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Lydelse enligt SFS 2025:1312</w:t>
+              <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09389EEE" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="005B0E77" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="2CB80EDD" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="132F5C72" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
-[...2 lines deleted...]
-        <w:spacing w:before="230"/>
+    <w:p w14:paraId="3A82806F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:spacing w:after="80"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>3 kap.</w:t>
-[...32 lines deleted...]
-        <w:t>Inför eller i samband med att en elev i grundskolan, anpassade grund-skolan, specialskolan, sameskolan, gymnasieskolan eller anpassade gymnasieskolan övergår från skolformen till en annan av de angivna skolformerna ska den skolenhet som eleven lämnar, utöver vad som följer av 4 b §, till den mottagande skolenheten överlämna sådana uppgifter om eleven som behövs för att underlätta övergången för eleven. Detsamma gäller om eleven byter skolenhet inom skolformen.</w:t>
+        <w:t>26 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A0350D" w14:paraId="1D480817" w14:textId="77777777" w:rsidTr="003F711D">
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="10F3B748" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53DED7DE" w14:textId="5826AC4C" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="3B85E828" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r w:rsidRPr="003E13AC">
-[...27 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="270C488D" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="1B282B76" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="008C7550">
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>i</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008C7550">
+            </w:pPr>
+            <w:r w:rsidRPr="003B2ABA">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>special-skolan, sameskolan,</w:t>
-[...19 lines deleted...]
-              <w:t>Detsamma gäller om eleven byter skolenhet inom skolformen.</w:t>
+              <w:t>Hyresgarantier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A0350D" w14:paraId="46D9A1FE" w14:textId="77777777" w:rsidTr="003F711D">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="70CAFEEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F6B1D0A" w14:textId="4F787D88" w:rsidR="009B2690" w:rsidRPr="00E752E9" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="0AD25249" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41AB738A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:after="80"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E752E9">
+            <w:r w:rsidRPr="003B2ABA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>När den som deltar eller har deltagit i kommunal vuxenutbild</w:t>
-[...13 lines deleted...]
-              <w:t>ning i svenska för invandrare övergår till sådan utbildning hos en annan huvudman, ska den huvudman som personen lämnar överlämna en kopia av den individuella studieplanen enligt 20</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E752E9">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00E752E9">
+            <w:r w:rsidRPr="003B2ABA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E752E9">
+            <w:r w:rsidRPr="003B2ABA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>§ till den mottagande huvudmannen.</w:t>
+              <w:t>§</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE3BBF" w14:paraId="36A2A5A9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="623EC8FF" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B45FBCB" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="003F711D">
+          <w:p w14:paraId="1DB1C896" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00B43D32" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43D32">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretess gäller i ärende om en kommuns ställande av hyresgaranti för uppgift om en enskilds person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43D32">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>liga förhållanden, om det kan antas att den enskilde eller någon när</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43D32">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>stående till denne lider men om upp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B43D32">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>giften röjs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4868F630" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00B43D32" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43D32">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sekretessen gäller inte beslut i ärende.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DB96527" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
+            <w:r w:rsidRPr="00B43D32">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="262861DF" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="2CF9E0B6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092E66B6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="763F5E42" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="5426F742" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780FF74B" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
-[...7 lines deleted...]
-    <w:p w14:paraId="178EF90D" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="04674133" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="009B6885" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...287 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId87"/>
+        <w:sectPr w:rsidR="00BD3D98" w:rsidRPr="009B6885" w:rsidSect="00BA0FC9">
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106E34ED" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="009B2690" w:rsidP="00A508B9">
+    <w:p w14:paraId="07AA42FC" w14:textId="3B20E177" w:rsidR="00DB62B9" w:rsidRDefault="00BD3D98" w:rsidP="009B5D87">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="5897"/>
+        </w:tabs>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc224655977"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Lagrådets yttrande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidR="009B5D87">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B5D87">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="30434EF6" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
+    <w:p w14:paraId="264481F2" w14:textId="41A5900F" w:rsidR="006B0A75" w:rsidRPr="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="009B5D87">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-25</w:t>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="5897"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A75">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-03-04</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5D87">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2138F90D" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...32 lines deleted...]
-    <w:p w14:paraId="761A9F17" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
+    <w:p w14:paraId="0A87DF7E" w14:textId="77777777" w:rsidR="00DF5142" w:rsidRDefault="00DF5142" w:rsidP="00DF5142">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00490BD3">
+    </w:p>
+    <w:p w14:paraId="2D39F762" w14:textId="7A863ABA" w:rsidR="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="00DF5142">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A75">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>Överlämnande av uppgifter mellan skolor i brottsförebyggande syfte</w:t>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B0A75">
+        <w:t xml:space="preserve"> F.d. justitieråden Karin Almgren och Sten Andersson samt justitierådet Jonas Malmberg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76561BB4" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
+    <w:p w14:paraId="23D4359B" w14:textId="77777777" w:rsidR="006B0A75" w:rsidRPr="00DF5142" w:rsidRDefault="006B0A75" w:rsidP="006605DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5142">
+        <w:t>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D33D115" w14:textId="379DEE40" w:rsidR="00253E6C" w:rsidRDefault="006B0A75" w:rsidP="00253E6C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00490BD3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">departementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      <w:r w:rsidRPr="006B0A75">
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 19 februari 2026 har regeringen (Landsbygds- och infrastrukturdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6071CD63" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...4 lines deleted...]
-        <w:t>lag om ändring i skollagen (2010:800),</w:t>
+    <w:p w14:paraId="0DF2D339" w14:textId="46FF3F13" w:rsidR="00253E6C" w:rsidRDefault="00D85F24" w:rsidP="00D85F24">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0A75" w:rsidRPr="006B0A75">
+        <w:t>lag om ändring i lagen (2000:1383) om kommunernas bostads</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006B0A75" w:rsidRPr="006B0A75">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidR="00A657A8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="006B0A75" w:rsidRPr="006B0A75">
+        <w:t>sörjningsansvar,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E138B1" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...4 lines deleted...]
-        <w:t>lag om ändring i lagen (2025:729) om ändring i skollagen (2010:800),</w:t>
+    <w:p w14:paraId="06E7D1AA" w14:textId="32EA7BBA" w:rsidR="006B0A75" w:rsidRDefault="00D85F24" w:rsidP="00D85F24">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0A75" w:rsidRPr="006B0A75">
+        <w:t xml:space="preserve">lag om ändring i offentlighets- och sekretesslagen (2009:400). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43489D17" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7B58D27F" w14:textId="77777777" w:rsidR="00DF5142" w:rsidRPr="00DF5142" w:rsidRDefault="00DF5142" w:rsidP="00DF5142">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="53BF5D70" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...4 lines deleted...]
-        <w:t>lag om ändring i skollagen (2010:800).</w:t>
+    <w:p w14:paraId="066312E5" w14:textId="77777777" w:rsidR="006B0A75" w:rsidRPr="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="00DF5142">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B0A75">
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av departementssekreteraren Elin Mattsson, biträdd av departementssekreteraren Casper Eriksson. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F70629C" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
+    <w:p w14:paraId="21D88E25" w14:textId="77777777" w:rsidR="006B0A75" w:rsidRPr="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="00DF5142">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4583DB1B" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
+    <w:p w14:paraId="2224DEC4" w14:textId="30D90733" w:rsidR="006B0A75" w:rsidRPr="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="00DF5142">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00490BD3">
-        <w:t>Förslagen har inför Lagrådet föredragits av rättssakkunniga</w:t>
+      <w:r w:rsidRPr="006B0A75">
+        <w:t xml:space="preserve">Lagrådet lämnar förslagen utan erinran. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E796BF4" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRPr="00490BD3" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6218EFB1" w14:textId="77777777" w:rsidR="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="006B0A75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="432F64FA" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="1E47FE0B" w14:textId="77777777" w:rsidR="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="006B0A75">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C41B60C" w14:textId="77777777" w:rsidR="000F49FC" w:rsidRDefault="000F49FC" w:rsidP="000F49FC">
-[...233 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId93"/>
+    <w:p w14:paraId="4200B677" w14:textId="0EACCF9F" w:rsidR="006B0A75" w:rsidRPr="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="006B0A75">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2948"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="006B0A75" w:rsidRPr="006B0A75" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId120"/>
+          <w:headerReference w:type="default" r:id="rId121"/>
+          <w:footerReference w:type="even" r:id="rId122"/>
+          <w:footerReference w:type="default" r:id="rId123"/>
+          <w:headerReference w:type="first" r:id="rId124"/>
+          <w:footerReference w:type="first" r:id="rId125"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
-        <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="535BCAEE" w14:textId="7F3A82FD" w:rsidR="009B2690" w:rsidRDefault="004640C0" w:rsidP="00E010B2">
+        <w:p w14:paraId="45886781" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Utbildningsdepartementet</w:t>
+            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0384FC7C" w14:textId="374A5572" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="1CF7950F" w14:textId="588C6D16" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc224575500"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc222931493"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc224655978"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-03-17T00:00:00Z">
+          <w:date w:fullDate="2026-03-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F82224">
-            <w:t>den 17 mars 2026</w:t>
+          <w:r>
+            <w:t>den 19 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
-    <w:p w14:paraId="1FD6C35E" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="611E2814" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D11A7F8" w14:textId="56F5E33D" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="5CF479FB" w14:textId="53961D61" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
-          <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00181CFA">
-            <w:t>Edholm</w:t>
+          <w:r>
+            <w:t>stats</w:t>
           </w:r>
-          <w:r w:rsidR="004640C0">
-            <w:t xml:space="preserve">, ordförande, och statsråden Jonson, Strömmer,  </w:t>
+          <w:r w:rsidR="00924A05">
+            <w:t>rådet</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-            <w:t>Tenje</w:t>
+          <w:r>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-            <w:t>, Wykman, Kullgren, Liljestrand, Carlson, Britz, Mohamsson</w:t>
+          <w:r w:rsidR="00924A05">
+            <w:t>Busch,</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve"> ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="79659F1F" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="29F86F8C" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9653C9" w14:textId="3FA853F9" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="3ADC0DC6" w14:textId="6E171CC1" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Mohamsson</w:t>
+          <w:r w:rsidR="003D69E9">
+            <w:t>Carlson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="041912AD" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="00827386" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="27093C73" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="00827386" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50EE235B" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="00915BF3" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="2860C140" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="00915BF3" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACF2FDA" w14:textId="77777777" w:rsidR="009B2690" w:rsidRPr="006E102E" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="22E273F1" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="006E102E" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="596B9735" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="6486A729" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F94C45E" w14:textId="01C743F4" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00F85486">
+    <w:p w14:paraId="1CC7BC18" w14:textId="690B4663" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
-          <w:lock w:val="sdtContentLocked"/>
+          <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004640C0">
-            <w:t>Överlämnande av uppgifter mellan skolor i brottsförebyggande syfte</w:t>
+          <w:r>
+            <w:t>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5196EF19" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="0E69653E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId94"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId99"/>
+      <w:headerReference w:type="even" r:id="rId126"/>
+      <w:headerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="even" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:headerReference w:type="first" r:id="rId130"/>
+      <w:footerReference w:type="first" r:id="rId131"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57D4DA73" w14:textId="77777777" w:rsidR="00D403B5" w:rsidRDefault="00D403B5" w:rsidP="00F8009C">
+    <w:p w14:paraId="2B174681" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C63F408" w14:textId="77777777" w:rsidR="00D403B5" w:rsidRDefault="00D403B5" w:rsidP="00F8009C">
+    <w:p w14:paraId="761CEB0C" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -27105,12953 +22972,18556 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4085C781" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7C2F4CD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658319" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="47" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3EFCA341" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7202C54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658319;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3EFCA341" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7202C54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C7217D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4B9BD19A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658322" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="56" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="249E62F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="78390FD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658322;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="249E62F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="78390FD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="383A4C33" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="616624B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="57" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="67C2FF1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4888A610" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="67C2FF1D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4888A610" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6EB82BBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="659A2A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="55" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76D772F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6327DFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="76D772F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6327DFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7195B8BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="18E15667" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658323" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="59" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="001A9277" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="28250EB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658323;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="001A9277" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="28250EB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="206620CA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1C48C2BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="60" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CDFBDFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6162F295" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CDFBDFC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6162F295" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B98A40E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0A487A3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CE13143" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="44C2B542" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CE13143" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="44C2B542" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="696FCA0A" w14:textId="77777777" w:rsidR="007B0C22" w:rsidRDefault="007B0C22" w:rsidP="009C2B67">
+  <w:p w14:paraId="65914C8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1E6A63C4" wp14:editId="728220C1">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="427195956" name="Textruta 4"/>
+              <wp:docPr id="62" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0708C7DD" w14:textId="77777777" w:rsidR="007B0C22" w:rsidRPr="00756E21" w:rsidRDefault="007B0C22" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="08262ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="70949EE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658324;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="08262ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="70949EE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="600EA53A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="68EBC0D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="63" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E2700F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3B8D814D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E2700F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3B8D814D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44D7ACFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="698AA93E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="61" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D35F101" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="570A65FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D35F101" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="570A65FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="215105C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="17FB7EF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658325" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="65" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="148B4371" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="61998E21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658325;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="61998E21" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="296F4A84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0ECA86DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="148B4371" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0ECA86DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="077944B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4BB00F94" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4BB00F94" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BC2E0FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7845BECB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7845BECB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="379AE6FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="667BB0FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658326" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:docPr id="68" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="496A464D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="194E825E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658326;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="496A464D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="194E825E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="664BE50F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4236CD12" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:docPr id="69" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1152F046" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3392CE19" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1152F046" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3392CE19" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DB3A857" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4375470C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:docPr id="67" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="69E5C1E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5774BC6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="69E5C1E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5774BC6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27E309FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="01C2E808" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658327" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:docPr id="71" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="102122BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="71451894" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658327;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="102122BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="71451894" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D152272" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="06D92CB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="72" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1EDA6793" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...619 lines deleted...]
-                        <w:p w14:paraId="5AD511B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7365264F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5AD511B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7365264F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="717B6439" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...309 lines deleted...]
-  <w:p w14:paraId="7706EF43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="22F2BF5B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
-              <wp:simplePos x="0" y="0"/>
-[...618 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="70" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="62D8FE5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="618AB91C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="62D8FE5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="618AB91C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1713C335" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="67CB6686" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="74" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3472F166" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="67054444" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3FFDE1A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="67054444" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3FFDE1A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D4E5321" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7EF62BA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="724F119E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="724F119E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E19A9E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57182CF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57182CF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DB9C286" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="681E1DDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="681E1DDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CDA707B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658329" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="77" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6128C870" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="52FCC147" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658329;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6128C870" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="52FCC147" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B24861A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3356D191" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="78" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="633681A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="064B192D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="633681A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="064B192D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BB30D13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5CD1AF4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="76" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="19B31769" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="691F9CD3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="19B31769" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="691F9CD3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65B66E17" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4DD1B5C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658330" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="80" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="05A59C4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7112C2F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658330;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7112C2F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41F9AE19" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="81" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3AA96EAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3AA96EAD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B96ADF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="79" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7FF2D9BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7FF2D9BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="338B9F23" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658331" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="83" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C9624E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658331;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C9624E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FB2DAC5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="84" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7A982ABB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7A982ABB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00E3F5E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="82" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59AC1E6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="59AC1E6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F128542" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="20ACF751" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="20ACF751" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A6411EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658332" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="86" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="792B277F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658332;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="792B277F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C51DC88" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="87" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="254271E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="254271E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2670A911" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="85" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1837DC97" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1837DC97" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C93D073" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658333" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="89" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="410A7BFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658333;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="410A7BFF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2426BC38" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="90" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="47B2C3AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="47B2C3AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22AA09D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="88" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="65F6250E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="65F6250E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29FA19BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658334" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="92" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4775696E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1104" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658334;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE8aoUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcrREiB66DFAWC&#10;JGhS5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmLi67xrC18qEGW/J8NOZMWQlVbZ9L/uPx+tNn&#10;zgIKWwkDVpV8owK/nH78cNG6Qk1gCaZSnlEQG4rWlXyJ6IosC3KpGhFG4JQlpQbfCKSjf84qL1qK&#10;3phsMh6fZi34ynmQKgS6veqVfJria60k3mkdFDJTcqoN09en7yJ+s+mFKJ69cMtaDmWIf6iiEbWl&#10;pLtQVwIFW/n6r1BNLT0E0DiS0GSgdS1V6oG6ycevunlYCqdSLwROcDuYwv8LK2/XD+7eM+y+QEcP&#10;GAFpXSgCXcZ+Ou2b+KdKGekJws0ONtUhk3R5cpofHZNGkiqf5OeTBGu2d3Y+4FcFDYtCyT29SgJL&#10;rG8CUkIy3ZrEXAFMXV3XxqRDZIKaG8/Wgt7QYCqRPP6wMpa1JT89OhmnwBaiex/Z2BhGJS4M6fYN&#10;Jgk3RkUbY78rzeoq9flGbiGlsrv8yTpaaUr1HsfBfl/Ve5z7PsgjZQaLO+emtuBT92l49pBVP7eQ&#10;6d6eAD/oO4rYLTpqvORnZ1sCLKDaEC889CMTnLyu6fVuRMB74WlG6MFp7vGOPtoAoQ+DxNkS/O+3&#10;7qM9UZe0nLU0cyUPv1bCK87MN0ukPs+PI48wHY5PzohIzB9qFocau2rmQJTIacM4mcRoj2Yrag/N&#10;E62HWcxKKmEl5S45bsU59puA1otUs1kyorF0Am/sg5MxdIQ5cvOxexLeDQRGYv4tbKdTFK943NtG&#10;z+BmKyQuJpJHoHtUhwegkU7cH9ZP3BmH52S1X5LTFwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxPGqFHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4775696E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E17D3CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="93" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="590A604C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1105" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHaB9PeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/z8YiDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMdoH094AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="590A604C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C0FB7C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="91" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="77CBB5ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1106" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC42lCaeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfne8IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC42lCaeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="77CBB5ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75769D71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658335" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="95" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7747CF71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1109" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658335;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmYmu7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfTbYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5mJru3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7747CF71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A7A8A8A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="631CF116" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="05A59C4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="631CF116" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer50.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62734ABB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7ED95512" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="96" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6BB31ABD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0E166253" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1110" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ0CRueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPTnYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ0CRueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E166253" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="177CA537" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="94" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="267B6C8F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1111" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnxVkpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgt+Pt4RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnxVkpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="267B6C8F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20997084" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658339" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="101" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5DCC4C65" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1114" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658339;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnFfiNeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2n7yBOkbXoMKBo&#10;i6VDz4osNcZkUZOY2NmvHyXbSdb10mEXmxLfnz5yetXWhm2UDxXYgudHI86UlVBW9qXg359uP11w&#10;FlDYUhiwquBbFfjV7OOHaeMmagwrMKXyjILYMGlcwVeIbpJlQa5ULcIROGVJqcHXAunoX7LSi4ai&#10;1yYbj0ZnWQO+dB6kCoFubzoln6X4WiuJD1oHhcwUnGrD9PXpu4zfbDYVkxcv3KqSfRniH6qoRWUp&#10;6S7UjUDB1r76K1RdSQ8BNB5JqDPQupIq9UDd5KNX3SxWwqnUC4ET3A6m8P/CyvvNwj16hu1naOkB&#10;IyCNC5NAl7GfVvs6/qlSRnqCcLuDTbXIJF2enuXHJ6SRpMrH+eU4wZrtnZ0P+EVBzaJQcE+vksAS&#10;m7uAlJBMB5OYK4CpytvKmHSITFDXxrONoDc0mEokjz+sjGVNwc+OT0cpsIXo3kU2NoZRiQt9un2D&#10;ScKtUdHG2G9Ks6pMfb6RW0ip7C5/so5WmlK9x7G331f1HueuD/JImcHizrmuLPjUfRqePWTljwEy&#10;3dkT4Ad9RxHbZUuNF/zifCDAEsot8cJDNzLByduKXu9OBHwUnmaEHpzmHh/oow0Q+tBLnK3A/3rr&#10;PtoTdUnLWUMzV/Dwcy284sx8tUTqy/wk8gjT4eT0nIjE/KFmeaix6/oaiBI5bRgnkxjt0Qyi9lA/&#10;03qYx6ykElZS7oLjIF5jtwlovUg1nycjGksn8M4unIyhI8yRm0/ts/CuJzAS8+9hmE4xecXjzjZ6&#10;BjdfI3ExkTwC3aHaPwCNdOJ+v37izjg8J6v9kpz9BgAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnFfiNeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5DCC4C65" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C64E67A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="102" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="75406F5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1115" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkjE3WeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkjE3WeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="75406F5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C410D99" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="100" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52221DC7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1116" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbPgIDeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPzncEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbPgIDeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="52221DC7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="172301AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="104" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D08D350" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1119" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5QQR7eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Hu4JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+UEEe3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D08D350" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E8B85A6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="105" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4D637AE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1120" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG80uueQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/49HxPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG80uueQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4D637AE9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61648725" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="103" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="409F7CD4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1121" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA45jbpeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8YrQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA45jbpeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="409F7CD4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer58.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="686C36B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="107" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="75D7346C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1124" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658337;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4NpdNeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfn+0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+DaXTXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="75D7346C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer59.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B139831" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="108" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="16673C24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1125" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7ryIWeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMHPz3YEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7ryIWeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6BB31ABD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="16673C24" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12656DFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3DD4B5AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3DD4B5AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer60.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E9941F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="106" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5275302C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1126" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEHW3DeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbYEdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwGGcN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky9E4P78gjSRVPswnwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoKPz0eDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8MtkTYAXljnjhoRuZ4OSiotdbioD3wtOM0IPT3OMdfbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPckvIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEHW3DeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5275302C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C4383BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7631FD5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658321" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:docPr id="53" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="337A9E27" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="170C9F2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658321;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="337A9E27" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="170C9F2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A60DFB7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="56D13618" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:docPr id="54" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7038400C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="14575100" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7038400C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="14575100" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="691AC135" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="18BBE7A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:docPr id="52" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="105F6AB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7BA72C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="105F6AB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7BA72C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D5D85EB" w14:textId="77777777" w:rsidR="00D403B5" w:rsidRDefault="00D403B5" w:rsidP="006923D1">
+    <w:p w14:paraId="17FDCE9E" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31F78B91" w14:textId="77777777" w:rsidR="00D403B5" w:rsidRPr="006923D1" w:rsidRDefault="00D403B5" w:rsidP="006923D1">
+    <w:p w14:paraId="4B6E9998" w14:textId="77777777" w:rsidR="00B62137" w:rsidRPr="006923D1" w:rsidRDefault="00B62137" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49DA49AD" w14:textId="77777777" w:rsidR="00D403B5" w:rsidRDefault="00D403B5" w:rsidP="006923D1">
+    <w:p w14:paraId="48F6AC04" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="34A78737" w14:textId="193046D1" w:rsidR="009B2690" w:rsidRDefault="009B2690">
+    <w:p w14:paraId="31FE1B3F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2018:1098.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2013:866.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6F7615A2" w14:textId="645509A3" w:rsidR="009B2690" w:rsidRDefault="009B2690">
+    <w:p w14:paraId="7C682102" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2025:1311.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2022:385.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5B5C9051" w14:textId="5CE42F80" w:rsidR="009B2690" w:rsidRDefault="009B2690">
+    <w:p w14:paraId="41C751A6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2018:1354.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2022:385.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7B5EA3DC" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="169413F7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2018:1098.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2013:866.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="78C11798" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="49CEA938" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2025:1311.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse av tidigare 7 § 2013:866.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="22B318FB" w14:textId="77777777" w:rsidR="009B2690" w:rsidRDefault="009B2690" w:rsidP="00A0350D">
+    <w:p w14:paraId="183EB5EB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2018:1354.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse av tidigare 8 § 2013: 866.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A3073CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4AE80841" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="33F286E3" w14:textId="7C8BDAD4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="5B0196C2" w14:textId="21E34434" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:placeholder>
-                                <w:docPart w:val="79A4CFDB82094125B0B6A09D8FEDA73F"/>
+                                <w:docPart w:val="013E6B1D61D8462797E8834F30809F67"/>
                               </w:placeholder>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="33F286E3" w14:textId="7C8BDAD4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="5B0196C2" w14:textId="21E34434" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:placeholder>
-                          <w:docPart w:val="79A4CFDB82094125B0B6A09D8FEDA73F"/>
+                          <w:docPart w:val="013E6B1D61D8462797E8834F30809F67"/>
                         </w:placeholder>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21B5D3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="33A62C15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0FCBFA30" w14:textId="6C4A126D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1049875370"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2021379324"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0FCBFA30" w14:textId="6C4A126D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1049875370"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2021379324"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68E164A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CF0D7FA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="29C98856" w14:textId="3C1F05F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="54A6F0F8" w14:textId="71C41A26" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1728031453"/>
+                              <w:id w:val="1190026318"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="939030052"/>
+                              <w:id w:val="1805270486"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="29C98856" w14:textId="3C1F05F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="54A6F0F8" w14:textId="71C41A26" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1728031453"/>
+                        <w:id w:val="1190026318"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="939030052"/>
+                        <w:id w:val="1805270486"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0112F1A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="15439B92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="34E14423" w14:textId="144E3084" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="29CEB049" w14:textId="36EFB82A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2113970020"/>
+                              <w:id w:val="-224761215"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1549904832"/>
+                              <w:id w:val="806360900"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="34E14423" w14:textId="144E3084" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="29CEB049" w14:textId="36EFB82A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2113970020"/>
+                        <w:id w:val="-224761215"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1549904832"/>
+                        <w:id w:val="806360900"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3788070F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4FF161D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E5ADA6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="630A512D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1718FF2F" w14:textId="430E0BFC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="330C74C5" w14:textId="2CFA209C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1778676890"/>
+                              <w:id w:val="-3200460"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1571804746"/>
+                              <w:id w:val="1491220814"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1718FF2F" w14:textId="430E0BFC" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="330C74C5" w14:textId="2CFA209C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1778676890"/>
+                        <w:id w:val="-3200460"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1571804746"/>
+                        <w:id w:val="1491220814"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30EC49F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="43F834A0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6F28A57F" w14:textId="3B8A55C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0EBBC196" w14:textId="30141A58" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="180564780"/>
+                              <w:id w:val="-1476675253"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1732031115"/>
+                              <w:id w:val="-785577998"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6F28A57F" w14:textId="3B8A55C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0EBBC196" w14:textId="30141A58" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="180564780"/>
+                        <w:id w:val="-1476675253"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1732031115"/>
+                        <w:id w:val="-785577998"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A7F8150" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="100C8DF6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70B80D01" w14:textId="77777777" w:rsidR="007B0C22" w:rsidRDefault="007B0C22" w:rsidP="00664D04">
+  <w:p w14:paraId="3B757E02" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="492A3C47" wp14:editId="7457528C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="743242655" name="Textruta 2"/>
+              <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5728A44A" w14:textId="04790060" w:rsidR="007B0C22" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="4B3DD568" w14:textId="4B0EC71C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-163938086"/>
-                              <w:lock w:val="contentLocked"/>
+                              <w:id w:val="1013032365"/>
+                              <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007B0C22">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="007B0C22">
+                          <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2039467498"/>
-                              <w:lock w:val="contentLocked"/>
+                              <w:id w:val="1022979625"/>
+                              <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="492A3C47" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5728A44A" w14:textId="04790060" w:rsidR="007B0C22" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="4B3DD568" w14:textId="4B0EC71C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-163938086"/>
-                        <w:lock w:val="contentLocked"/>
+                        <w:id w:val="1013032365"/>
+                        <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007B0C22">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="007B0C22">
+                    <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2039467498"/>
-                        <w:lock w:val="contentLocked"/>
+                        <w:id w:val="1022979625"/>
+                        <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75780890" w14:textId="77777777" w:rsidR="007B0C22" w:rsidRDefault="007B0C22" w:rsidP="00EE1584">
+  <w:p w14:paraId="0B0B7D7F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5506AE22" wp14:editId="7C533021">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="2004060189" name="Textruta 3"/>
+              <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="50B60DFE" w14:textId="53ABD00B" w:rsidR="007B0C22" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1EE139C6" w14:textId="4638DA88" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-267542281"/>
+                              <w:id w:val="-2099009219"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007B0C22">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="007B0C22">
+                          <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2064364389"/>
+                              <w:id w:val="-622377538"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5506AE22" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="50B60DFE" w14:textId="53ABD00B" w:rsidR="007B0C22" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1EE139C6" w14:textId="4638DA88" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-267542281"/>
+                        <w:id w:val="-2099009219"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007B0C22">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="007B0C22">
+                    <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2064364389"/>
+                        <w:id w:val="-622377538"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36744589" w14:textId="77777777" w:rsidR="007B0C22" w:rsidRDefault="007B0C22" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="24896E2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1D815431" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3513B58E" w14:textId="20EA2386" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3513B58E" w14:textId="20EA2386" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43933621" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FB17B7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1FCCAFD6" w14:textId="536A97C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="08A47B9B" w14:textId="27CA6CB0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="352621814"/>
+                              <w:id w:val="1380750140"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-93791154"/>
+                              <w:id w:val="-923957637"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1FCCAFD6" w14:textId="536A97C3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="08A47B9B" w14:textId="27CA6CB0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="352621814"/>
+                        <w:id w:val="1380750140"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-93791154"/>
+                        <w:id w:val="-923957637"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0946F65D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4521E7DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...188 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5D6C2F1F" w14:textId="1452064D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="254EA057" w14:textId="0C719D27" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="884059515"/>
+                              <w:id w:val="-1462566448"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1596315582"/>
+                              <w:id w:val="-1038201397"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgCn8p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5D6C2F1F" w14:textId="1452064D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="254EA057" w14:textId="0C719D27" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="884059515"/>
+                        <w:id w:val="-1462566448"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1596315582"/>
+                        <w:id w:val="-1038201397"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="103CCB63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3472FCD8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B9D8F17" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="056736B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B7AD099" w14:textId="0CA60039" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="6B59390D" w14:textId="7B116A91" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2092774816"/>
+                              <w:id w:val="-1310938739"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="725649775"/>
+                              <w:id w:val="-216435948"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B7AD099" w14:textId="0CA60039" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="6B59390D" w14:textId="7B116A91" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2092774816"/>
+                        <w:id w:val="-1310938739"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="725649775"/>
+                        <w:id w:val="-216435948"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DC45930" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="75D12B8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DDAF3D2" w14:textId="16C55232" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="08C66356" w14:textId="2F3122AD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-409935975"/>
+                              <w:id w:val="2075848639"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1363010943"/>
+                              <w:id w:val="-532884519"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DDAF3D2" w14:textId="16C55232" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="08C66356" w14:textId="2F3122AD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-409935975"/>
+                        <w:id w:val="2075848639"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1363010943"/>
+                        <w:id w:val="-532884519"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="235ABFBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0777DAD7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40B41C7A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="44E0492E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68754625" w14:textId="2E974479" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="4EEB038A" w14:textId="6C09A933" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-333445682"/>
+                              <w:id w:val="1374046819"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-33118122"/>
+                              <w:id w:val="380989211"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="68754625" w14:textId="2E974479" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="4EEB038A" w14:textId="6C09A933" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-333445682"/>
+                        <w:id w:val="1374046819"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-33118122"/>
+                        <w:id w:val="380989211"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49ED8BBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4044B3C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="019B3A42" w14:textId="0BFA7E8B" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="08923B3A" w14:textId="0E63BC5F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1982652735"/>
+                              <w:id w:val="-638800825"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1596237860"/>
+                              <w:id w:val="1904874669"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="019B3A42" w14:textId="0BFA7E8B" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="08923B3A" w14:textId="0E63BC5F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1982652735"/>
+                        <w:id w:val="-638800825"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1596237860"/>
+                        <w:id w:val="1904874669"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23F59783" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="177C0927" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="630F8F03" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="400A2C8D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FD1F054" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FD74E53" w14:textId="4BA0FE29" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="6BA2FA88" w14:textId="25BB48A5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1547137185"/>
+                              <w:id w:val="-857502344"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1899273768"/>
+                              <w:id w:val="-1603802682"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FD74E53" w14:textId="4BA0FE29" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="6BA2FA88" w14:textId="25BB48A5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1547137185"/>
+                        <w:id w:val="-857502344"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1899273768"/>
+                        <w:id w:val="-1603802682"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="703B6B68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="36F72101" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658310" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1C393911" w14:textId="014376E3" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="131D7A10" w14:textId="2441C296" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1264761165"/>
+                              <w:id w:val="-641666172"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1688747883"/>
+                              <w:id w:val="2089108367"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658310;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnCbiZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1C393911" w14:textId="014376E3" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="131D7A10" w14:textId="2441C296" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1264761165"/>
+                        <w:id w:val="-641666172"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1688747883"/>
+                        <w:id w:val="2089108367"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DFC9A12" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...25 lines deleted...]
-  <w:p w14:paraId="0324DF30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1EEAF90B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5BFF6685" w14:textId="40D08B91" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="442777E1" w14:textId="72FB35D2" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-535268459"/>
+                              <w:id w:val="1918741130"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1945117460"/>
+                              <w:id w:val="-992713684"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="02B1B06A" w14:textId="7FD8C4D6" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00925239" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2603AF6A" w14:textId="431486E1" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-342712499"/>
+                              <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00BD3D98">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1128475469"/>
+                              <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5BFF6685" w14:textId="40D08B91" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="442777E1" w14:textId="72FB35D2" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-535268459"/>
+                        <w:id w:val="1918741130"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1945117460"/>
+                        <w:id w:val="-992713684"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="02B1B06A" w14:textId="7FD8C4D6" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00D403B5" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2603AF6A" w14:textId="431486E1" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-342712499"/>
+                        <w:id w:val="-1710640699"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00BD3D98">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1128475469"/>
+                        <w:id w:val="568394623"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="141316FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5D4B9FE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658311" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="26" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C22FE1B" w14:textId="2A6FF4CB" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="22382D89" w14:textId="5BF94E01" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1426727227"/>
+                              <w:id w:val="-1066492044"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1496340777"/>
+                              <w:id w:val="-1954698844"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="76A84519" w14:textId="506F4D12" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00925239" w:rsidP="00C7375F">
+                        <w:p w14:paraId="36BDDC00" w14:textId="2E3A9DFC" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1625265786"/>
+                              <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00BD3D98">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="431635330"/>
+                              <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658311;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2C22FE1B" w14:textId="2A6FF4CB" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="22382D89" w14:textId="5BF94E01" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1426727227"/>
+                        <w:id w:val="-1066492044"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1496340777"/>
+                        <w:id w:val="-1954698844"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="76A84519" w14:textId="506F4D12" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00D403B5" w:rsidP="00C7375F">
+                  <w:p w14:paraId="36BDDC00" w14:textId="2E3A9DFC" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1625265786"/>
+                        <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00BD3D98">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="431635330"/>
+                        <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23180058" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="207029E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64D65A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="678452E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="29" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="53429D87" w14:textId="6ABC75D1" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="7D86C9D5" w14:textId="579FD257" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2067997532"/>
+                              <w:id w:val="1844664641"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-597942747"/>
+                              <w:id w:val="1544406055"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="57C118EC" w14:textId="4108FF56" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00925239" w:rsidP="00C7375F">
+                        <w:p w14:paraId="4127D7B7" w14:textId="149C2FEE" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1271597691"/>
+                              <w:id w:val="1628888773"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00BD3D98">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1654491545"/>
+                              <w:id w:val="-1640801842"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="53429D87" w14:textId="6ABC75D1" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="7D86C9D5" w14:textId="579FD257" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2067997532"/>
+                        <w:id w:val="1844664641"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-597942747"/>
+                        <w:id w:val="1544406055"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="57C118EC" w14:textId="4108FF56" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00D403B5" w:rsidP="00C7375F">
+                  <w:p w14:paraId="4127D7B7" w14:textId="149C2FEE" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1271597691"/>
+                        <w:id w:val="1628888773"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00BD3D98">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1654491545"/>
+                        <w:id w:val="-1640801842"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E0B571B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4CFA5446" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="28" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="56AD11E2" w14:textId="48DBB43B" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="463EF50F" w14:textId="4712F9AD" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1859658698"/>
+                              <w:id w:val="-258526166"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1871948970"/>
+                              <w:id w:val="1863933685"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="2C37029A" w14:textId="384CB403" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00925239" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2262D824" w14:textId="37631EAE" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1428800250"/>
+                              <w:id w:val="-1978366295"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00BD3D98">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1919200743"/>
+                              <w:id w:val="1827867196"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="56AD11E2" w14:textId="48DBB43B" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="463EF50F" w14:textId="4712F9AD" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1859658698"/>
+                        <w:id w:val="-258526166"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1871948970"/>
+                        <w:id w:val="1863933685"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="2C37029A" w14:textId="384CB403" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00D403B5" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2262D824" w14:textId="37631EAE" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1428800250"/>
+                        <w:id w:val="-1978366295"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00BD3D98">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1919200743"/>
+                        <w:id w:val="1827867196"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31E218F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3C9CF555" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B1FA7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="24F611CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="31" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="23B782CE" w14:textId="5E46F43D" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="600063F3" w14:textId="50D73B0C" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1539051974"/>
+                              <w:id w:val="336504820"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1957865910"/>
+                              <w:id w:val="-1511906934"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="56D089D9" w14:textId="7FB7359A" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00925239" w:rsidP="00C7375F">
+                        <w:p w14:paraId="01370E61" w14:textId="50516BD5" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="847913229"/>
+                              <w:id w:val="1885212760"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00BD3D98">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1119023652"/>
+                              <w:id w:val="1244983791"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="23B782CE" w14:textId="5E46F43D" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="600063F3" w14:textId="50D73B0C" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1539051974"/>
+                        <w:id w:val="336504820"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1957865910"/>
+                        <w:id w:val="-1511906934"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="56D089D9" w14:textId="7FB7359A" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00D403B5" w:rsidP="00C7375F">
+                  <w:p w14:paraId="01370E61" w14:textId="50516BD5" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="847913229"/>
+                        <w:id w:val="1885212760"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00BD3D98">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1119023652"/>
+                        <w:id w:val="1244983791"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B76CD34" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7DE25DD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658313" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="30" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D61C585" w14:textId="2C0A4F7B" w:rsidR="00244011" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2CBD2A5E" w14:textId="02B65EC3" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="902184349"/>
+                              <w:id w:val="-534962796"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="78873830"/>
+                              <w:id w:val="184028947"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="5E0A2424" w14:textId="6589EB46" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00925239" w:rsidP="00C7375F">
+                        <w:p w14:paraId="436D5356" w14:textId="1F88B545" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1942835607"/>
+                              <w:id w:val="-1471894070"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="009B2690">
+                          <w:r w:rsidR="00BD3D98">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1582941947"/>
+                              <w:id w:val="-1860877256"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658313;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D61C585" w14:textId="2C0A4F7B" w:rsidR="00244011" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2CBD2A5E" w14:textId="02B65EC3" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="902184349"/>
+                        <w:id w:val="-534962796"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="78873830"/>
+                        <w:id w:val="184028947"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="5E0A2424" w14:textId="6589EB46" w:rsidR="009B2690" w:rsidRPr="00C7375F" w:rsidRDefault="00D403B5" w:rsidP="00C7375F">
+                  <w:p w14:paraId="436D5356" w14:textId="1F88B545" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1942835607"/>
+                        <w:id w:val="-1471894070"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="009B2690">
+                    <w:r w:rsidR="00BD3D98">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1582941947"/>
+                        <w:id w:val="-1860877256"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3924C350" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="26B63480" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D20385A" w14:textId="2676A44F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="0AD42E4F" w14:textId="2765D007" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="272449564"/>
+                              <w:id w:val="302129615"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-979146110"/>
+                              <w:id w:val="1618018139"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D20385A" w14:textId="2676A44F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="0AD42E4F" w14:textId="2765D007" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="272449564"/>
+                        <w:id w:val="302129615"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-979146110"/>
+                        <w:id w:val="1618018139"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="576C2503" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2E6B3C13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FE740FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="33" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A83D017" w14:textId="3920B1CE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="31A7C3E9" w14:textId="172593CB" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="463854268"/>
+                              <w:id w:val="405194375"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-633325319"/>
+                              <w:id w:val="-1715040047"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7C5A7AEF" w14:textId="5FA4098F" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1817535342"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-812019137"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A83D017" w14:textId="3920B1CE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="31A7C3E9" w14:textId="172593CB" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="463854268"/>
+                        <w:id w:val="405194375"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-633325319"/>
+                        <w:id w:val="-1715040047"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7C5A7AEF" w14:textId="5FA4098F" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1817535342"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-812019137"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57CDB904" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1852C648" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="32" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0CC28D83" w14:textId="0182E89D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="193F68BE" w14:textId="7BD63708" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1031158497"/>
+                              <w:id w:val="1631823455"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="512189359"/>
+                              <w:id w:val="-412314755"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3E4DE217" w14:textId="790B96DC" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1714502391"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1277908963"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPe00/p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658314;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoLBfXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0CC28D83" w14:textId="0182E89D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="193F68BE" w14:textId="7BD63708" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1031158497"/>
+                        <w:id w:val="1631823455"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="512189359"/>
+                        <w:id w:val="-412314755"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3E4DE217" w14:textId="790B96DC" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1714502391"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1277908963"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B5E20D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0D512EE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60E8D1AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="407D6035" w14:textId="778EC35C" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1237364435"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1024679250"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="33501A36" w14:textId="07A32896" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1175763515"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-848479539"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1102" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoRx2eegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabsGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB88GQM2UllJV9Lvj3x8WH&#10;T5wFFLYUBqwq+E4FfjV7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1zVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N+bTslnKb7WSuK91kEhMwWnt2E6fTpX8cxmUzF59sKtK9k/Q/zDK2pR&#10;WUp6CHUjULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5t126B8+w/Qwt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+WXo4RrdvR2PuAXBTWLQsE9tSWh&#10;Jba3ASkjme5NYrIApioXlTHpEqmgro1nW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/Kc2qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/s&#10;IdOdPQF+UncUsV21VHjBL872DFhBuSNieOhmJji5qKh7tyLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z8ThOabqMzy6ISMyfalanGrupr4EokdOKcTKJ0R7NXtQe&#10;6ifaD/OYlVTCSspdcNyL19itAtovUs3nyYjm0gm8tUsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChHHZ56AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="407D6035" w14:textId="778EC35C" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1237364435"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1024679250"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="33501A36" w14:textId="07A32896" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1175763515"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-848479539"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D0DBA9A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658315" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="47EFF791" w14:textId="2D31A990" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1208940425"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="138624427"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0BD84883" w14:textId="7ABCE319" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="113634584"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="469329435"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1103" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658315;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDol7w6egIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1naboGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8/PF8kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZnV8QkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiXvDp6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="47EFF791" w14:textId="2D31A990" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1208940425"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="138624427"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0BD84883" w14:textId="7ABCE319" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="113634584"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="469329435"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A1B323B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B82D3C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="64AEB0FC" w14:textId="4F637413" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="965850032"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-978460872"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="61E5933F" w14:textId="245E8985" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="2124258029"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-385108013"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1107" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAK1NwxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4ZyzgMJWwoBVJd+qwC9n799NW1eoMazAVMozcmJD0bqSrxBdkWVBrlQjwgk4ZUmpwTcC6eifs8qL&#10;lrw3JhuPRmdZC75yHqQKgW6veyWfJf9aK4n3WgeFzJSc3obp69N3Gb/ZbCqKZy/cqpbDM8Q/vKIR&#10;taWge1fXAgVb+/ovV00tPQTQeCKhyUDrWqqUA2WTj15ks1gJp1IuVJzg9mUK/8+tvNss3INn2H2G&#10;jhoYC9K6UAS6jPl02jfxTy9lpKcSbvdlUx0yGY3ySU694EySLh/nF+NU1+xg7XzALwoaFoWSe2pL&#10;qpbY3AakiATdQWKwAKaubmpj0iFSQV0ZzzaCmmgwvZEs/kAZy9qSn308HSXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8vPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn9RERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACtTcMXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="64AEB0FC" w14:textId="4F637413" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="965850032"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-978460872"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="61E5933F" w14:textId="245E8985" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="2124258029"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-385108013"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D0E2150" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658316" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C98C75F" w14:textId="1022FE4C" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-129400941"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2061246019"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4149A9A1" w14:textId="61104B79" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-2080742069"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1331408192"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>6</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1108" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658316;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1ZpPkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;zjkLKGwlDFhV8q0K/HL2/t20dYUawwpMpTyjIDYUrSv5CtEVWRbkSjUinIBTlpQafCOQrv45q7xo&#10;KXpjsvFodJa14CvnQaoQ6O91r+SzFF9rJfFe66CQmZLT2zCdPp3LeGazqSievXCrWg7PEP/wikbU&#10;lpLuQ10LFGzt679CNbX0EEDjiYQmA61rqVINVE0+elHNYiWcSrUQOMHtYQr/L6y82yzcg2fYfYaO&#10;GhgBaV0oAv2M9XTaN/FLL2WkJwi3e9hUh0xGp3ySUy84k6TLx/nFOOGaHbydD/hFQcOiUHJPbUlo&#10;ic1tQMpIpjuTmCyAqaub2ph0iVRQV8azjaAmGkxvJI8/rIxlbcnPPp6OUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzk53sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukxOPxGRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdWaT5HkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2C98C75F" w14:textId="1022FE4C" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-129400941"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2061246019"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4149A9A1" w14:textId="61104B79" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-2080742069"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1331408192"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>6</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48569526" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C916D9E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="58B31B74" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="76BEE131" w14:textId="3DE553D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00A118D8">
+                        <w:p w14:paraId="60051484" w14:textId="47792E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1462458368"/>
+                              <w:id w:val="2078391093"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1015893175"/>
+                              <w:id w:val="1255943134"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658301;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="76BEE131" w14:textId="3DE553D2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="60051484" w14:textId="47792E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1462458368"/>
+                        <w:id w:val="2078391093"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1015893175"/>
+                        <w:id w:val="1255943134"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header50.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="107F4184" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E00E365" w14:textId="08CF8B74" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="641778059"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1335651102"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5F341C66" w14:textId="4EA68509" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-631013681"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="871970257"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1112" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALo08HegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSdcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg/OsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hT8/ON4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFvxjvGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAujTwd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E00E365" w14:textId="08CF8B74" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="641778059"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1335651102"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5F341C66" w14:textId="4EA68509" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-631013681"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="871970257"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36F8B78A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658338" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4DE3ABC7" w14:textId="458CA587" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1686324449"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1289974961"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5AC9F05D" w14:textId="7789EE87" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="539935028"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1553807777"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>7</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1113" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658338;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLc+6jegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nadYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;LjgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPXPWelF&#10;Q9Frkw0Hg3HWgC+dB6lCoL83nZLPUnytlcR7rYNCZgpOb8N0+nSu4pnNpmLy7IVbV7J/hviHV9Si&#10;spT0EOpGoGAbX/0Vqq6khwAazyTUGWhdSZVqoGrywYtqlmvhVKqFwAnuAFP4f2Hl3XbpHjzD9jO0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMpHOfWCM0m6fJhfDhOu2dHb+YBfFNQsCgX31JaE&#10;ltguAlJGMt2bxGQBTFXeVsakS6SCujaebQU10WB6I3n8YWUsawo+/ng+SIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCX4z3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMzj8RkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMtz7qN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4DE3ABC7" w14:textId="458CA587" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1686324449"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1289974961"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5AC9F05D" w14:textId="7789EE87" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="539935028"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1553807777"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>7</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0259772F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="021610A0" w14:textId="6B949ED5" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-927265316"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="186652798"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7B4423FA" w14:textId="28623ED3" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="4872229"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-391976717"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00BD3D98">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00BD3D98" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1117" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV97PxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2flY10uHXWxKfCRF8pEXl21t2Fb5UIEteD4YcqashLKyTwX/8XDz&#10;4TNnAYUthQGrCr5TgV/O3r+7aNxUjWANplSekRMbpo0r+BrRTbMsyLWqRRiAU5aUGnwtkI7+KSu9&#10;aMh7bbLRcHieNeBL50GqEOj2ulPyWfKvtZJ4p3VQyEzB6W2Yvj59V/GbzS7E9MkLt65k/wzxD6+o&#10;RWUp6MHVtUDBNr76y1VdSQ8BNA4k1BloXUmVcqBs8uGLbJZr4VTKhYoT3KFM4f+5lbfbpbv3DNsv&#10;0FIDY0EaF6aBLmM+rfZ1/NNLGemphLtD2VSLTEajfJxTLziTpMtH+WSU6podrZ0P+FVBzaJQcE9t&#10;SdUS20VAikjQPSQGC2Cq8qYyJh0iFdSV8WwrqIkG0xvJ4g+Usawp+PnHs2FybCGad56NjW5UIkMf&#10;7phhknBnVMQY+11pVpUp0VdiCymVPcRP6IjSFOothj3++Kq3GHd5kEWKDBYPxnVlwafs0/QcS1b+&#10;3JdMd3gq+EneUcR21VLiBZ+k1sWrFZQ7IoaHbmaCkzcVdW8hAt4LT0NCDafBxzv6aANUfeglztbg&#10;f792H/HEXdJy1tDQFTz82givODPfLLF6ko/HcUrTYXz2iYjE/Klmdaqxm/oKiBI5rRgnkxjxaPai&#10;9lA/0n6Yx6ikElZS7ILjXrzCbhXQfpFqPk8gmksncGGXTkbXscyRmw/to/CuJzAS9W9hP55i+oLH&#10;HTZaBjffIHExkfxY1b4BNNOJ+/3+iUvj9JxQxy05ewYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFfez8XkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="021610A0" w14:textId="6B949ED5" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-927265316"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="186652798"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7B4423FA" w14:textId="28623ED3" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="4872229"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-391976717"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00BD3D98">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00BD3D98" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6727C869" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658317" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4F7B11BC" w14:textId="34179C0F" w:rsidR="00244011" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2126972850"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1957859367"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1ABC95AF" w14:textId="19AECF0C" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1618131256"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BD3D98">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1265149033"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E91C8B">
+                                <w:t>8</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1118" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658317;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqRfwkeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfDzcf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh+dZA750HqQKgf5ed0o+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lE+GSVcs6O38wG/KqhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8qYxJl0gFdWU82wpqosH0RvL4w8pY1hT8/OPZMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPjkwYAXljojhoZuZ4ORNRd1biID3wtOQUMNp8PGODm2A0Ide4mwN/vdr&#10;/6M9cZe0nDU0dAUPvzbCK87MN0usnuTjcZzSdBmffSIiMX+qWZ1q7Ka+AqJETivGySRGezR7UXuo&#10;H2k/zGNWUgkrKXfBcS9eYbcKaL9INZ8nI5pLJ3Bhl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;egY33yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUvOngEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAakX8JHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4F7B11BC" w14:textId="34179C0F" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2126972850"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1957859367"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1ABC95AF" w14:textId="19AECF0C" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1618131256"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BD3D98">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1265149033"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E91C8B">
+                          <w:t>8</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46FF5E32" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5433005F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="01E4C113" w14:textId="61B84AD3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2141074485"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F26E57">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="819080132"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1122" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUgCDHegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcEdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFb2qeA/HhYf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tU/ZaUX&#10;DUWvTTYcDM6zBnzpPEgVAv297pR8luJrrSTeaR0UMlNwehum06dzFc9sdiGmT164dSX7Z4h/eEUt&#10;KktJD6GuBQq28dVfoepKegig8UxCnYHWlVSpBqomH7yoZrkWTqVaCJzgDjCF/xdW3m6X7t4zbL9A&#10;Sw2MgDQuTAP9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5ZJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTlojImXSIV1JXxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtVS4UXfDLeM2AF5Y6I4aGbmeDkoqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrJ7ko1Gc0nQZjT8RkZg/1axONXZTXwFRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXr7BbBbRfpJrPkxHNpRN4Y5dOxtAR5sjNh/ZReNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABSAIMd6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="01E4C113" w14:textId="61B84AD3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2141074485"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F26E57">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="819080132"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C260B93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658318" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="258B6145" w14:textId="17AF88CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-566411933"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00F26E57">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1581866928"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1123" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658318;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUUIFjegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabYEdYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l+0daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+MX8/bvzxs3UCNZgSuUZBbFh1riCrxHdLMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh5OsAV86D1KFQH+vOiWfp/haK4l3WgeFzBSc3obp9OlcxTObn4vZkxduXcn+GeIfXlGL&#10;ylLSQ6grgYJtfPVXqLqSHgJoHEioM9C6kirVQNXkwxfVLNfCqVQLgRPcAabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFWaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPc+oFZ5J0+SifjhKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hR88vFsmAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9rjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPy5&#10;h0x39gT4Sd1RxHbVUuEFn072DFhBuSNieOhmJjh5XVH3bkTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVk/z8ThOabqMzz4RkZg/1axONXZTXwJRIqcV42QSoz2avag9&#10;1I+0HxYxK6mElZS74LgXL7FbBbRfpFoskhHNpRN4Y5dOxtAR5sjNh/ZReNcTGIn6t7AfTzF7wePO&#10;NnoGt9ggcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp8BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDUUIFjegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="258B6145" w14:textId="17AF88CB" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-566411933"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00F26E57">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1581866928"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0490601C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="674AFC45" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3963CD71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="604B9233" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="36A17179" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7F38FAE8" w14:textId="4FD72396" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1879304389"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1961496165"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7F38FAE8" w14:textId="4FD72396" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1879304389"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1961496165"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69A52B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6EDF4F39" w14:textId="59D4AEC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-2024234117"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="004C58E6">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="156499147"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6EDF4F39" w14:textId="59D4AEC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-2024234117"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="004C58E6">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="156499147"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06C8BDDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13D1012B" w14:textId="639B4DED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00925239" w:rsidP="00664D04">
+                        <w:p w14:paraId="7E5E9237" w14:textId="247A6C85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1471361284"/>
+                              <w:id w:val="439884711"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004640C0">
+                              <w:r w:rsidR="004C58E6">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="26158407"/>
+                              <w:id w:val="729433026"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008D399E">
-                                <w:t>2025/26:192</w:t>
+                              <w:r w:rsidR="008B4687">
+                                <w:t>2025/26:212</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="13D1012B" w14:textId="639B4DED" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00D403B5" w:rsidP="00664D04">
+                  <w:p w14:paraId="7E5E9237" w14:textId="247A6C85" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1471361284"/>
+                        <w:id w:val="439884711"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004640C0">
+                        <w:r w:rsidR="004C58E6">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="26158407"/>
+                        <w:id w:val="729433026"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008D399E">
-                          <w:t>2025/26:192</w:t>
+                        <w:r w:rsidR="008B4687">
+                          <w:t>2025/26:212</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...200 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -40528,50 +41998,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E894C95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B702AA2"/>
+    <w:lvl w:ilvl="0" w:tplc="6C3A52D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1250" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1970" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3410" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4130" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5570" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6290" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40652,51 +42211,164 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="150D5AA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14FEA186"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40776,51 +42448,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -40903,51 +42575,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41030,63 +42702,152 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA84323"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="784C7BCC"/>
+    <w:lvl w:ilvl="0" w:tplc="6CF6818C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1250" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1970" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2690" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3410" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4130" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4850" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5570" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6290" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -41173,57 +42934,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -41283,57 +43044,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -41375,51 +43136,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31CA5A2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91DE7A8C"/>
+    <w:lvl w:ilvl="0" w:tplc="6CF6818C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3050" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3770" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4490" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5930" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6650" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -41516,51 +43366,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -41650,51 +43500,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -41741,57 +43591,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -41875,81 +43725,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -42055,1605 +43905,1389 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1454207087">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1094328426">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="44" w16cid:durableId="1695304169">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="45" w16cid:durableId="1194810628">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="171460684">
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="148"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B36994"/>
-    <w:rsid w:val="000018B0"/>
+    <w:rsidRoot w:val="00B62137"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="000042D9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00006163"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
+    <w:rsid w:val="000122ED"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00014C1F"/>
+    <w:rsid w:val="00016399"/>
     <w:rsid w:val="000163C7"/>
-    <w:rsid w:val="00016C3A"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="0002222D"/>
-    <w:rsid w:val="00024134"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
-    <w:rsid w:val="0003155C"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000364BF"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00041862"/>
+    <w:rsid w:val="000439AB"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="000445F5"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00053000"/>
-    <w:rsid w:val="00054F79"/>
+    <w:rsid w:val="00047898"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="00056322"/>
-    <w:rsid w:val="0005799F"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00064BF7"/>
+    <w:rsid w:val="0006375C"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00075EFB"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="000778EB"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="00083867"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0008554B"/>
+    <w:rsid w:val="000826E0"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
+    <w:rsid w:val="00086F92"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000A7A53"/>
+    <w:rsid w:val="000B14A6"/>
+    <w:rsid w:val="000B1B03"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C0E72"/>
+    <w:rsid w:val="000C0BE0"/>
+    <w:rsid w:val="000C0D2B"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C6610"/>
+    <w:rsid w:val="000C6CC3"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D4376"/>
-    <w:rsid w:val="000D45B1"/>
+    <w:rsid w:val="000D3F02"/>
+    <w:rsid w:val="000E03B1"/>
+    <w:rsid w:val="000E1360"/>
     <w:rsid w:val="000E67B7"/>
-    <w:rsid w:val="000E68A8"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F0826"/>
-    <w:rsid w:val="000F49FC"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00100464"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="001066E8"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111B7B"/>
     <w:rsid w:val="00113CC6"/>
-    <w:rsid w:val="0011440F"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
+    <w:rsid w:val="0011631C"/>
     <w:rsid w:val="001166EB"/>
-    <w:rsid w:val="00116C02"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
+    <w:rsid w:val="00122B3A"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
+    <w:rsid w:val="001279DB"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00136168"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001424CE"/>
+    <w:rsid w:val="001438EC"/>
     <w:rsid w:val="00144361"/>
-    <w:rsid w:val="00145288"/>
-    <w:rsid w:val="0014553F"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="001475A6"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
-    <w:rsid w:val="001615D3"/>
-    <w:rsid w:val="001620E0"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="00162F38"/>
+    <w:rsid w:val="00163312"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="0016570F"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="0017196C"/>
+    <w:rsid w:val="0017013E"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="001809B3"/>
-    <w:rsid w:val="00181CFA"/>
+    <w:rsid w:val="00176F27"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
-    <w:rsid w:val="00186DFC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0019031E"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="001960D6"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A3638"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
+    <w:rsid w:val="001A4C9F"/>
     <w:rsid w:val="001A5048"/>
+    <w:rsid w:val="001A673B"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B32C3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B5D00"/>
+    <w:rsid w:val="001B6485"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C1728"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C4D00"/>
+    <w:rsid w:val="001C78DE"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
+    <w:rsid w:val="001D0735"/>
+    <w:rsid w:val="001D0F3E"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D6AFC"/>
+    <w:rsid w:val="001D65FA"/>
+    <w:rsid w:val="001D7D04"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E4EC0"/>
-    <w:rsid w:val="001F5B64"/>
+    <w:rsid w:val="001F3412"/>
+    <w:rsid w:val="001F5C7A"/>
+    <w:rsid w:val="001F5CA9"/>
     <w:rsid w:val="001F5CE5"/>
-    <w:rsid w:val="001F683A"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
+    <w:rsid w:val="00202866"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
+    <w:rsid w:val="00204ED3"/>
     <w:rsid w:val="0020543F"/>
+    <w:rsid w:val="00206AA6"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00220445"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00232C67"/>
+    <w:rsid w:val="002225C5"/>
+    <w:rsid w:val="00230568"/>
+    <w:rsid w:val="00231E63"/>
     <w:rsid w:val="00233E31"/>
-    <w:rsid w:val="0023475A"/>
     <w:rsid w:val="00235765"/>
+    <w:rsid w:val="00235B02"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00237829"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="00246F20"/>
-    <w:rsid w:val="0024700D"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00252F76"/>
+    <w:rsid w:val="00253E6C"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
+    <w:rsid w:val="00264D3E"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00273B47"/>
-    <w:rsid w:val="00277855"/>
+    <w:rsid w:val="00267920"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="00291E97"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
-    <w:rsid w:val="00295866"/>
     <w:rsid w:val="00295C59"/>
-    <w:rsid w:val="00296FB7"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="002A07E8"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A550F"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B3BF9"/>
     <w:rsid w:val="002B7EB5"/>
+    <w:rsid w:val="002C14DB"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C5B0E"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D0E2F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D1899"/>
+    <w:rsid w:val="002D0FFD"/>
+    <w:rsid w:val="002D1395"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D7A99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D7F9B"/>
     <w:rsid w:val="002E219E"/>
+    <w:rsid w:val="002E2E8B"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F2482"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="00302C9B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003067C2"/>
+    <w:rsid w:val="003074DF"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00313145"/>
-    <w:rsid w:val="00316186"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00320E3B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00327345"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00330B0C"/>
-    <w:rsid w:val="00330E5A"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00333BDE"/>
     <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="00342A6B"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="0034452D"/>
     <w:rsid w:val="00344E28"/>
+    <w:rsid w:val="0034574D"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="0035016B"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="003553D7"/>
     <w:rsid w:val="00355582"/>
-    <w:rsid w:val="00356182"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0035751F"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
-    <w:rsid w:val="00361674"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="00371872"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="0037691D"/>
-    <w:rsid w:val="00381BA6"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="003837E7"/>
-    <w:rsid w:val="00384078"/>
     <w:rsid w:val="0038525D"/>
+    <w:rsid w:val="00385B2C"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="0039168A"/>
-    <w:rsid w:val="00392F40"/>
     <w:rsid w:val="00397521"/>
-    <w:rsid w:val="0039787C"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A4920"/>
+    <w:rsid w:val="003A6B5A"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B2F81"/>
-    <w:rsid w:val="003B5214"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C1D3D"/>
-    <w:rsid w:val="003C431F"/>
+    <w:rsid w:val="003C17A2"/>
+    <w:rsid w:val="003C36F1"/>
+    <w:rsid w:val="003C5F16"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D1A5E"/>
-    <w:rsid w:val="003D3CBE"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003D69E9"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
+    <w:rsid w:val="003E3518"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E7037"/>
+    <w:rsid w:val="003E5F7F"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F5B7C"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00403565"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00407178"/>
+    <w:rsid w:val="0040079B"/>
+    <w:rsid w:val="004142ED"/>
     <w:rsid w:val="00414A77"/>
-    <w:rsid w:val="00414D02"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00424FB8"/>
+    <w:rsid w:val="00421E90"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
+    <w:rsid w:val="00425FE0"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00436714"/>
-    <w:rsid w:val="00444CC3"/>
+    <w:rsid w:val="004359A4"/>
+    <w:rsid w:val="00442424"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="00454739"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00456F4B"/>
-    <w:rsid w:val="004640C0"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="004669E0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00471B28"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="0047584F"/>
-    <w:rsid w:val="00476718"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="004820F5"/>
-    <w:rsid w:val="00482D4C"/>
+    <w:rsid w:val="00483DAE"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="00486A11"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
+    <w:rsid w:val="00491433"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A054E"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004A506C"/>
-    <w:rsid w:val="004A6C66"/>
     <w:rsid w:val="004B45DA"/>
-    <w:rsid w:val="004B48ED"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C1096"/>
-    <w:rsid w:val="004C2FFE"/>
     <w:rsid w:val="004C3AEF"/>
+    <w:rsid w:val="004C58E6"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004C7380"/>
-    <w:rsid w:val="004D16F1"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E233C"/>
-    <w:rsid w:val="004E36BF"/>
+    <w:rsid w:val="004E4768"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F01C2"/>
-    <w:rsid w:val="004F1AC2"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F3D36"/>
-    <w:rsid w:val="004F41C9"/>
     <w:rsid w:val="004F4804"/>
+    <w:rsid w:val="004F606F"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
+    <w:rsid w:val="00502F44"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
+    <w:rsid w:val="0050701B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
-    <w:rsid w:val="00514E8B"/>
-    <w:rsid w:val="00515514"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00525C07"/>
+    <w:rsid w:val="005165AD"/>
+    <w:rsid w:val="00517E95"/>
+    <w:rsid w:val="0052296F"/>
+    <w:rsid w:val="0052634A"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="005406A0"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="005477C3"/>
-    <w:rsid w:val="0055274F"/>
     <w:rsid w:val="00552E8C"/>
+    <w:rsid w:val="00554C2F"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00560AD1"/>
+    <w:rsid w:val="005577F7"/>
+    <w:rsid w:val="00560EFB"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
-    <w:rsid w:val="00574777"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00577759"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00583C86"/>
+    <w:rsid w:val="005812E1"/>
     <w:rsid w:val="00584FCD"/>
-    <w:rsid w:val="00586A2D"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="005926DC"/>
-    <w:rsid w:val="00596F1B"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A5F6B"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B2593"/>
+    <w:rsid w:val="005B1F4B"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B4C43"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B7B74"/>
+    <w:rsid w:val="005B756E"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C3F71"/>
+    <w:rsid w:val="005C4CBA"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C6FA9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D2065"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005E0A7F"/>
     <w:rsid w:val="005E1131"/>
+    <w:rsid w:val="005E2E03"/>
     <w:rsid w:val="005E3665"/>
-    <w:rsid w:val="005E3924"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
+    <w:rsid w:val="005E72A5"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
-    <w:rsid w:val="005F4384"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="006007E8"/>
     <w:rsid w:val="00601BA2"/>
-    <w:rsid w:val="00601FB8"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="00605E29"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="00607617"/>
-    <w:rsid w:val="006109CC"/>
+    <w:rsid w:val="006074E6"/>
     <w:rsid w:val="006115D2"/>
-    <w:rsid w:val="00612BDE"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00617DA9"/>
-    <w:rsid w:val="00623322"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00626EE3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00631653"/>
+    <w:rsid w:val="00627938"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="00641524"/>
+    <w:rsid w:val="006423A6"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="00647FBF"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006559E8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00662564"/>
+    <w:rsid w:val="00653A65"/>
+    <w:rsid w:val="006605DD"/>
+    <w:rsid w:val="00662966"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
-    <w:rsid w:val="006676DC"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="006809DD"/>
     <w:rsid w:val="00684F41"/>
-    <w:rsid w:val="006856BE"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00685DC9"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
+    <w:rsid w:val="006A25CB"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B11A2"/>
-    <w:rsid w:val="006B1A21"/>
+    <w:rsid w:val="006B0A75"/>
+    <w:rsid w:val="006B20C1"/>
+    <w:rsid w:val="006B277C"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B4BD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B5E17"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C3A7D"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C4A84"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006C71A4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D1A15"/>
+    <w:rsid w:val="006D1724"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D6F53"/>
+    <w:rsid w:val="006D58AF"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
-    <w:rsid w:val="006E090D"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006F1517"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
+    <w:rsid w:val="006F40D8"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F532A"/>
-    <w:rsid w:val="006F5FF7"/>
+    <w:rsid w:val="006F6FC5"/>
+    <w:rsid w:val="006F7702"/>
     <w:rsid w:val="007020D6"/>
-    <w:rsid w:val="007024F8"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00711873"/>
     <w:rsid w:val="00712EDD"/>
+    <w:rsid w:val="00713F18"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="007251C7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00734565"/>
+    <w:rsid w:val="00731943"/>
+    <w:rsid w:val="0073444E"/>
     <w:rsid w:val="00735F7E"/>
+    <w:rsid w:val="00737046"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="007500E4"/>
+    <w:rsid w:val="0074524D"/>
+    <w:rsid w:val="0074568B"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="00757B83"/>
     <w:rsid w:val="00762CDA"/>
+    <w:rsid w:val="007633B2"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="0076648B"/>
+    <w:rsid w:val="0076762C"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="007710E7"/>
-    <w:rsid w:val="007722FC"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="00775E59"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007766EF"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
+    <w:rsid w:val="00781C46"/>
     <w:rsid w:val="00782D59"/>
+    <w:rsid w:val="00787B25"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="00787D79"/>
-    <w:rsid w:val="00787E86"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
-    <w:rsid w:val="007A12AA"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B00E7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007B5C65"/>
+    <w:rsid w:val="007A737F"/>
+    <w:rsid w:val="007B0F10"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
-    <w:rsid w:val="007C6D36"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D1246"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D3F50"/>
+    <w:rsid w:val="007E0169"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F3D68"/>
+    <w:rsid w:val="007F4FF2"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="007F67B7"/>
-    <w:rsid w:val="007F74E7"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="0081669E"/>
+    <w:rsid w:val="008175A6"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
+    <w:rsid w:val="00822B0D"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00834A46"/>
-    <w:rsid w:val="008431F0"/>
+    <w:rsid w:val="00835876"/>
+    <w:rsid w:val="00836F46"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00844DF4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00846174"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
-    <w:rsid w:val="00862FA1"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00871D40"/>
-    <w:rsid w:val="00871E8A"/>
+    <w:rsid w:val="008730B9"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="0088007C"/>
-    <w:rsid w:val="00880F7D"/>
+    <w:rsid w:val="0088088E"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="0088460B"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="008874E8"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="008911AC"/>
-    <w:rsid w:val="00892676"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00895644"/>
-    <w:rsid w:val="008966E4"/>
+    <w:rsid w:val="00894B60"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A5DD5"/>
+    <w:rsid w:val="008A6EF6"/>
     <w:rsid w:val="008B1C1B"/>
+    <w:rsid w:val="008B4687"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C09C3"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D01FC"/>
-    <w:rsid w:val="008D399E"/>
     <w:rsid w:val="008D5418"/>
-    <w:rsid w:val="008D67F3"/>
-    <w:rsid w:val="008D72AF"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
-    <w:rsid w:val="008F183E"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F4A28"/>
+    <w:rsid w:val="008F318E"/>
+    <w:rsid w:val="008F42EF"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
-    <w:rsid w:val="00904877"/>
-    <w:rsid w:val="00905F07"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
-    <w:rsid w:val="0091045B"/>
     <w:rsid w:val="0091172E"/>
-    <w:rsid w:val="009146DF"/>
     <w:rsid w:val="00914A74"/>
-    <w:rsid w:val="00915A98"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="00922298"/>
+    <w:rsid w:val="00921127"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00925239"/>
+    <w:rsid w:val="00924A05"/>
+    <w:rsid w:val="0092549F"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="0093167D"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00934A19"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00941A22"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00945C26"/>
-    <w:rsid w:val="00946B29"/>
+    <w:rsid w:val="00944F72"/>
     <w:rsid w:val="00947731"/>
-    <w:rsid w:val="00951894"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951D6B"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="009601D8"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00965521"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00975396"/>
+    <w:rsid w:val="0096428C"/>
+    <w:rsid w:val="009655B3"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="009761A9"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="00984043"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00993290"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00994A8A"/>
+    <w:rsid w:val="009A17A2"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A52EB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A7413"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B2690"/>
+    <w:rsid w:val="009B3563"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
-    <w:rsid w:val="009C60DE"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D4C02"/>
     <w:rsid w:val="009D6A5E"/>
-    <w:rsid w:val="009D6FF3"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E15A5"/>
-    <w:rsid w:val="009E7B9F"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F647E"/>
-    <w:rsid w:val="009F6F06"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
-    <w:rsid w:val="00A13EEA"/>
-    <w:rsid w:val="00A154D2"/>
+    <w:rsid w:val="00A1595B"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
-    <w:rsid w:val="00A17BB4"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A24C34"/>
-    <w:rsid w:val="00A2611E"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
-    <w:rsid w:val="00A3115C"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A44DCA"/>
-    <w:rsid w:val="00A45257"/>
+    <w:rsid w:val="00A4165C"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A55455"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A657A8"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
+    <w:rsid w:val="00A74CFF"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A80A0E"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A922F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A931B1"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
-    <w:rsid w:val="00A9375F"/>
     <w:rsid w:val="00A937DF"/>
-    <w:rsid w:val="00A93BD6"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A97191"/>
+    <w:rsid w:val="00A9739A"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB0639"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB34D3"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
+    <w:rsid w:val="00AB7B37"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC1BC7"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD1609"/>
+    <w:rsid w:val="00AD1739"/>
+    <w:rsid w:val="00AD633C"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AE0150"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE247E"/>
-    <w:rsid w:val="00AE4153"/>
+    <w:rsid w:val="00AE3BBF"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
-    <w:rsid w:val="00AF1922"/>
+    <w:rsid w:val="00AF1EC7"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
-    <w:rsid w:val="00AF4968"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF5B3E"/>
-    <w:rsid w:val="00AF6782"/>
+    <w:rsid w:val="00AF55CD"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B02620"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B0485D"/>
     <w:rsid w:val="00B04D10"/>
+    <w:rsid w:val="00B056E8"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B139B8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B17509"/>
+    <w:rsid w:val="00B12925"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B246DC"/>
-    <w:rsid w:val="00B30FF1"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B33852"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B36994"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B46EB1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B47BA1"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B63B64"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B64551"/>
+    <w:rsid w:val="00B62137"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B67B08"/>
-    <w:rsid w:val="00B70370"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
+    <w:rsid w:val="00B75642"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B774A1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B81445"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B910C3"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA07FB"/>
+    <w:rsid w:val="00B962B5"/>
+    <w:rsid w:val="00B97F23"/>
+    <w:rsid w:val="00BA0FC9"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB1C43"/>
+    <w:rsid w:val="00BA7A42"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB6A9E"/>
-    <w:rsid w:val="00BB740A"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD1999"/>
-    <w:rsid w:val="00BD271E"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD3D98"/>
     <w:rsid w:val="00BD6947"/>
-    <w:rsid w:val="00BD69D8"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE014D"/>
-    <w:rsid w:val="00BE54AC"/>
+    <w:rsid w:val="00BE44EA"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF06B8"/>
-    <w:rsid w:val="00BF2194"/>
+    <w:rsid w:val="00BF23C5"/>
+    <w:rsid w:val="00BF3484"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
-    <w:rsid w:val="00C011E2"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C04978"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C07175"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C156B9"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C1777E"/>
     <w:rsid w:val="00C22958"/>
-    <w:rsid w:val="00C247AB"/>
     <w:rsid w:val="00C24C3D"/>
-    <w:rsid w:val="00C24E8E"/>
     <w:rsid w:val="00C250F3"/>
-    <w:rsid w:val="00C27DA2"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C46981"/>
     <w:rsid w:val="00C47A8A"/>
+    <w:rsid w:val="00C47BE7"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C52F8D"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C558D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C56EE5"/>
+    <w:rsid w:val="00C552FB"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C6217F"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C65189"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C73512"/>
+    <w:rsid w:val="00C71BC0"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C75A4A"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
+    <w:rsid w:val="00C92A18"/>
     <w:rsid w:val="00C92EDF"/>
-    <w:rsid w:val="00C951D5"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C97192"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA0157"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
-    <w:rsid w:val="00CA2A3E"/>
-    <w:rsid w:val="00CA5562"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB08EB"/>
-    <w:rsid w:val="00CB5E93"/>
+    <w:rsid w:val="00CB1542"/>
+    <w:rsid w:val="00CB55DB"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CB6AB9"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD32C7"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD44C9"/>
-    <w:rsid w:val="00CD5F74"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE044F"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00CF50FA"/>
+    <w:rsid w:val="00D02611"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D079DE"/>
+    <w:rsid w:val="00D10BC8"/>
+    <w:rsid w:val="00D12875"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D14998"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D24C69"/>
+    <w:rsid w:val="00D25F28"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D360E4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D403B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
-    <w:rsid w:val="00D4712C"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D57937"/>
-    <w:rsid w:val="00D62403"/>
+    <w:rsid w:val="00D61D9E"/>
+    <w:rsid w:val="00D65A1C"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D86F66"/>
+    <w:rsid w:val="00D822A2"/>
+    <w:rsid w:val="00D85F24"/>
     <w:rsid w:val="00D9256D"/>
-    <w:rsid w:val="00D926BA"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D95C25"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DA771B"/>
-    <w:rsid w:val="00DB288B"/>
+    <w:rsid w:val="00DB31DA"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
-    <w:rsid w:val="00DD24C0"/>
     <w:rsid w:val="00DD26CE"/>
+    <w:rsid w:val="00DD4E6E"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DE19BF"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF377C"/>
+    <w:rsid w:val="00DF5142"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF7F52"/>
+    <w:rsid w:val="00E00DCA"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E010B2"/>
-    <w:rsid w:val="00E02A99"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E11D9A"/>
-    <w:rsid w:val="00E16323"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E16CF5"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E31E17"/>
-    <w:rsid w:val="00E321D7"/>
+    <w:rsid w:val="00E35D81"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E40E71"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E43E3D"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E469F1"/>
-    <w:rsid w:val="00E4781E"/>
+    <w:rsid w:val="00E51186"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E5780D"/>
+    <w:rsid w:val="00E538CB"/>
+    <w:rsid w:val="00E56D6D"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E73372"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E835C8"/>
-    <w:rsid w:val="00E84E44"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E91C8B"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E93CD8"/>
-    <w:rsid w:val="00E94417"/>
+    <w:rsid w:val="00E95F52"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA3E98"/>
+    <w:rsid w:val="00EA3639"/>
+    <w:rsid w:val="00EA3AA7"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC5165"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC7CB7"/>
+    <w:rsid w:val="00EC7B81"/>
+    <w:rsid w:val="00ED460F"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED6F7B"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE2D6E"/>
-    <w:rsid w:val="00EE559D"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF5325"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F036C3"/>
+    <w:rsid w:val="00F03158"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F04E1C"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F071C7"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F11A0A"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
+    <w:rsid w:val="00F13790"/>
     <w:rsid w:val="00F13B4D"/>
-    <w:rsid w:val="00F15B60"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F20390"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
-    <w:rsid w:val="00F2577D"/>
     <w:rsid w:val="00F261C1"/>
+    <w:rsid w:val="00F263CA"/>
+    <w:rsid w:val="00F26E57"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F422D2"/>
+    <w:rsid w:val="00F43D99"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F52B7C"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F62AAE"/>
-    <w:rsid w:val="00F64F0F"/>
+    <w:rsid w:val="00F649C1"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
-    <w:rsid w:val="00F67A5A"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F736F4"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
-    <w:rsid w:val="00F82224"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
+    <w:rsid w:val="00F85E85"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F9086E"/>
-    <w:rsid w:val="00F90A79"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F940F1"/>
-    <w:rsid w:val="00F950E9"/>
     <w:rsid w:val="00F965F7"/>
-    <w:rsid w:val="00F970C6"/>
+    <w:rsid w:val="00F967AE"/>
+    <w:rsid w:val="00F974D1"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00FA183D"/>
-    <w:rsid w:val="00FA195B"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA20FE"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
-    <w:rsid w:val="00FA7DEF"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB20E8"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB5CDF"/>
+    <w:rsid w:val="00FB3E27"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC19F7"/>
+    <w:rsid w:val="00FC0E47"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC3E44"/>
-    <w:rsid w:val="00FC5B6D"/>
+    <w:rsid w:val="00FC5894"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FD7C17"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FE6AFB"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF729F"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00DD4638"/>
-  <w15:docId w15:val="{FE500151-45B9-4EBD-A4DD-C036BC8EF72E}"/>
+  <w14:docId w14:val="6B8A1941"/>
+  <w15:docId w15:val="{F1E6C905-4B7E-4E89-BA54-3F29AD833DAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -44012,128 +45646,128 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4Char"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00A937DF"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
@@ -44267,2122 +45901,2105 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
-    <w:rsid w:val="006E0779"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
-    <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtextmedindrag">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="BrdtextmedindragChar"/>
     <w:qFormat/>
-    <w:rsid w:val="006E0779"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:ind w:firstLine="170"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragChar">
     <w:name w:val="Brödtext med indrag Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtextmedindrag"/>
-    <w:rsid w:val="000B3DDA"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
-    <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
-    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik1utannumrering">
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
-    <w:rsid w:val="00E81F6B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
-    <w:rsid w:val="00E81F6B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
-    <w:rsid w:val="00E81F6B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
-    <w:rsid w:val="00E81F6B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00113CC6"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00113CC6"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellFotnot">
     <w:name w:val="Tabell Fotnot"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellFotnotChar"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00474983"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
-    <w:rsid w:val="00474983"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
-    <w:rsid w:val="00652B2E"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
-    <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
-    <w:rsid w:val="005F2844"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
-    <w:rsid w:val="005F2844"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
-    <w:rsid w:val="00285A6F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F8009C"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F8009C"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prophuvudrubrik">
     <w:name w:val="Prop. huvudrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="0068579B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
-    <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FE2333"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
-    <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="0081778B"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
-    <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proputdrag">
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="0081778B"/>
+    <w:rsid w:val="009B5D87"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
-    <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B07A32"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC67BC"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC67BC"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00876795"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00203904"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnummerlista">
     <w:name w:val="RK nummerlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlista">
     <w:name w:val="RK punktlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00884D66"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklista">
     <w:name w:val="RK strecklista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="PunktlistaChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00884D66"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaChar">
     <w:name w:val="Punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Punktlista"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CE501F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="StrecklistaChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
-    <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaChar">
     <w:name w:val="Strecklista Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Strecklista"/>
     <w:uiPriority w:val="17"/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="NumreradlistaChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaChar">
     <w:name w:val="Numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Numreradlista"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextram">
     <w:name w:val="Brödtext ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindragram"/>
     <w:link w:val="BrdtextramChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA1E93"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextmedindragram">
     <w:name w:val="Brödtext med indrag ram"/>
     <w:basedOn w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextmedindragramChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA1E93"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextramChar">
     <w:name w:val="Brödtext ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextram"/>
-    <w:rsid w:val="00CE501F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaram">
     <w:name w:val="Numrerad lista ram"/>
     <w:basedOn w:val="Numreradlista"/>
     <w:link w:val="NumreradlistaramChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
-    <w:rsid w:val="00490ACA"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragramChar">
     <w:name w:val="Brödtext med indrag ram Char"/>
     <w:basedOn w:val="BrdtextmedindragChar"/>
     <w:link w:val="Brdtextmedindragram"/>
-    <w:rsid w:val="00CE501F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaram">
     <w:name w:val="Strecklista ram"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistaramChar"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaramChar">
     <w:name w:val="Numrerad lista ram Char"/>
     <w:basedOn w:val="NumreradlistaChar"/>
     <w:link w:val="Numreradlistaram"/>
     <w:uiPriority w:val="6"/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaram">
     <w:name w:val="Punktlista ram"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="PunktlistaramChar"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
-    <w:rsid w:val="00A32406"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaramChar">
     <w:name w:val="Strecklista ram Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistaram"/>
     <w:uiPriority w:val="19"/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaramChar">
     <w:name w:val="Punktlista ram Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Punktlistaram"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="00823968"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slutstreck">
     <w:name w:val="Slutstreck"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="SlutstreckChar"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="003B0EF7"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="34"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SlutstreckChar">
     <w:name w:val="Slutstreck Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Slutstreck"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F214E2"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="34"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00244011"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:ind w:left="454"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00CE501F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnumreradlistaram">
     <w:name w:val="RK numrerad lista ram"/>
     <w:basedOn w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00490ACA"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurFotnot">
     <w:name w:val="Figur Fotnot"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="FigurFotnotChar"/>
-    <w:rsid w:val="00FF7693"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurFotnotChar">
     <w:name w:val="Figur Fotnot Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="FigurFotnot"/>
-    <w:rsid w:val="00FF7693"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKrubrik1-4">
     <w:name w:val="RK rubrik 1-4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternumreradlista">
     <w:name w:val="Brödtext efter numrerad lista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefternumreradlistaChar"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefternumreradlistaChar">
     <w:name w:val="Brödtext efter numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternumreradlista"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistainumreradlista">
     <w:name w:val="Strecklista i numrerad lista"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistainumreradlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistainumreradlistaChar">
     <w:name w:val="Strecklista i numrerad lista Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistainumreradlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternr-listaram">
     <w:name w:val="Brödtext efter nr-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefternr-listaramChar"/>
     <w:uiPriority w:val="7"/>
-    <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefternr-listaramChar">
     <w:name w:val="Brödtext efter nr-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternr-listaram"/>
     <w:uiPriority w:val="7"/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaipunktlista">
     <w:name w:val="Strecklista i punktlista"/>
     <w:basedOn w:val="Strecklistainumreradlista"/>
     <w:link w:val="StrecklistaipunktlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00884D66"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpunktlista">
     <w:name w:val="Brödtext efter punktlista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterpunktlistaChar"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaipunktlistaChar">
     <w:name w:val="Strecklista i punktlista Char"/>
     <w:basedOn w:val="StrecklistainumreradlistaChar"/>
     <w:link w:val="Strecklistaipunktlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="00914A74"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterpunktlistaChar">
     <w:name w:val="Brödtext efter punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpunktlista"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="00CE501F"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrecklista">
     <w:name w:val="Brödtext efter strecklista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrecklistaChar"/>
     <w:uiPriority w:val="18"/>
-    <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrecklistaChar">
     <w:name w:val="Brödtext efter strecklista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrecklista"/>
     <w:uiPriority w:val="18"/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlistaram">
     <w:name w:val="RK punktlista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A32406"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpkt-listaram">
     <w:name w:val="Brödtext efter pkt-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefterpkt-listaramChar"/>
     <w:uiPriority w:val="13"/>
-    <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefterpkt-listaramChar">
     <w:name w:val="Brödtext efter pkt-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpkt-listaram"/>
     <w:uiPriority w:val="13"/>
-    <w:rsid w:val="00823968"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklistaram">
     <w:name w:val="RK strecklista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2D6C"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrlistaram">
     <w:name w:val="Brödtext efter str.lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrlistaramChar"/>
     <w:uiPriority w:val="20"/>
-    <w:rsid w:val="00AD6662"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="009B5D87"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2medplatsefter">
     <w:name w:val="Prop. namnunderskrift 2 med plats efter"/>
     <w:basedOn w:val="Propnamnunderskrift2"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F925FA"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2126"/>
       </w:tabs>
       <w:spacing w:after="760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4ram">
     <w:name w:val="Rubrik 4 ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtextram"/>
     <w:uiPriority w:val="15"/>
-    <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="009B5D87"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
-    <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="009B5D87"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
-    <w:rsid w:val="00E752E2"/>
-[...34 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009B5D87"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008D399E"/>
+    <w:rsid w:val="003D69E9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
-[...26 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1772821197">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1964919386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/u-GV/lagstiftning/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header55.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header54.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header57.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A76698DB4B6D458A80AF9E1EA811CE38"/>
+        <w:name w:val="8CB24F00C5914F3B8C45C132F78AB20B"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{43683FEF-688D-4845-97D6-7C56243BD3BA}"/>
+        <w:guid w:val="{868CA799-8833-417F-8BFA-8055FC6E3715}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00567BDA" w:rsidRDefault="00567BDA">
+        <w:p w:rsidR="004F4813" w:rsidRDefault="004F4813">
           <w:r>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0B30D47EACBB4A3DAA96FB7CFB7605EA"/>
+        <w:name w:val="50832875A71D4B1EB1A77CE183BC1E2D"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4E7E25B9-30D2-4860-BCCB-06568487D73C}"/>
+        <w:guid w:val="{8CCCCF1F-DB30-4E43-831D-78F0866B5655}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00567BDA" w:rsidRDefault="00567BDA" w:rsidP="00567BDA">
+        <w:p w:rsidR="004F4813" w:rsidRDefault="004F4813" w:rsidP="004F4813">
           <w:pPr>
-            <w:pStyle w:val="0B30D47EACBB4A3DAA96FB7CFB7605EA"/>
+            <w:pStyle w:val="50832875A71D4B1EB1A77CE183BC1E2D4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="79A4CFDB82094125B0B6A09D8FEDA73F"/>
+        <w:name w:val="013E6B1D61D8462797E8834F30809F67"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{270044C5-CDCA-46FA-94CB-95FA1D2DE373}"/>
+        <w:guid w:val="{8D2231D9-0464-491F-A6DC-B63186A27917}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00567BDA" w:rsidRDefault="00567BDA">
+        <w:p w:rsidR="004F4813" w:rsidRDefault="004F4813">
           <w:r>
             <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="38C0E9A42587436A9E54E16052C32C63"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8519EA48-D401-48AF-ADBA-981663522A79}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00DB3A77" w:rsidRDefault="004F4813">
+          <w:pPr>
+            <w:pStyle w:val="38C0E9A42587436A9E54E16052C32C63"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D76713">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange datum.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -46430,86 +48047,87 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00567BDA"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00F52B7C"/>
+    <w:rsidRoot w:val="004F4813"/>
+    <w:rsid w:val="000E1360"/>
+    <w:rsid w:val="001475A6"/>
+    <w:rsid w:val="00162F38"/>
+    <w:rsid w:val="001D0F3E"/>
+    <w:rsid w:val="002B3BF9"/>
+    <w:rsid w:val="00385B2C"/>
+    <w:rsid w:val="00396D14"/>
+    <w:rsid w:val="003A4582"/>
+    <w:rsid w:val="003C36F1"/>
+    <w:rsid w:val="004359A4"/>
+    <w:rsid w:val="00454739"/>
+    <w:rsid w:val="004F4813"/>
+    <w:rsid w:val="00641524"/>
+    <w:rsid w:val="00653A65"/>
+    <w:rsid w:val="008A6EF6"/>
+    <w:rsid w:val="00AF55CD"/>
+    <w:rsid w:val="00B77E38"/>
+    <w:rsid w:val="00C22FF4"/>
+    <w:rsid w:val="00CD32C7"/>
+    <w:rsid w:val="00DB3A77"/>
+    <w:rsid w:val="00DE3B93"/>
+    <w:rsid w:val="00EA3639"/>
+    <w:rsid w:val="00F649C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -46916,73 +48534,86 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B30D47EACBB4A3DAA96FB7CFB7605EA">
-[...1 lines deleted...]
-    <w:rsid w:val="00567BDA"/>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F4813"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50832875A71D4B1EB1A77CE183BC1E2D4">
+    <w:name w:val="50832875A71D4B1EB1A77CE183BC1E2D4"/>
+    <w:rsid w:val="004F4813"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38C0E9A42587436A9E54E16052C32C63">
+    <w:name w:val="38C0E9A42587436A9E54E16052C32C63"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -47263,314 +48894,238 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-  <departementsnamn>Utbildningsdepartementet</departementsnamn>
+  <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>Edholm, ordförande, och statsråden Jonson, Strömmer,  Tenje, Wykman, Kullgren, Liljestrand, Carlson, Britz, Mohamsson</närvarande>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Utbildningsdepartementet"/>
-[...1 lines deleted...]
-  <titel>Överlämnande av uppgifter mellan skolor i brottsförebyggande syfte</titel>
+  <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:212</dokumentnummer>
+  <titel>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</titel>
   <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="7" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Utbildningsdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">893cff3d-8fdb-492c-b9c1-c70a28487ed4</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>8</Value>
+      <Value>113</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13897</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13921</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13897</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13897</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13921</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13921</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -47631,167 +49186,226 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
-[...9 lines deleted...]
-</customXsn>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D831BEBC-F9F4-4899-9F0E-8B641B36FB16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C4FD92C-F30C-410D-BF2B-60C12AE04878}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4D5D704-4869-4D15-9E26-E502B6A757C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4ADFE90B-6B6F-4C90-8A70-B4FBE12554E5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C60E6E72-5BA1-42DA-B6FE-87F4A652D1D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45A6FADE-449C-413C-83FB-651055C57AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83FC1018-74DB-4105-97C0-285209BB3B9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>90</Pages>
-[...1 lines deleted...]
-  <Characters>199846</Characters>
+  <Pages>47</Pages>
+  <Words>16894</Words>
+  <Characters>89539</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>474</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>746</Lines>
+  <Paragraphs>212</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Överlämnande av uppgifter mellan skolor i brottsförebyggande syfte</vt:lpstr>
+      <vt:lpstr>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>237078</CharactersWithSpaces>
+  <CharactersWithSpaces>106221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Överlämnande av uppgifter mellan skolor i brottsförebyggande syfte</dc:title>
-  <dc:creator>Marie Törn</dc:creator>
+  <dc:title>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</dc:title>
+  <dc:creator>Elin Mattsson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e089c0cd-5b97-4dd2-95d8-b903df376294</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>8;#Utbildningsdepartementet|893cff3d-8fdb-492c-b9c1-c70a28487ed4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>a8c8ac11-221a-4f2e-9ead-6315baf6a9b0</vt:lpwstr>
   </property>
 </Properties>
 </file>