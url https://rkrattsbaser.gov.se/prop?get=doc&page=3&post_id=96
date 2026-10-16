--- v1 (2026-08-30)
+++ v2 (2026-10-16)
@@ -1,22943 +1,3264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...98 lines deleted...]
-  <Override PartName="/word/footer60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01C2D843" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="68677BE1" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00CE1A53" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C533A9">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C533A9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FD935C8" wp14:editId="4AF13053">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F789BA" wp14:editId="576B988F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="6011E875" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00811BB8" w:rsidRDefault="000439AB" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="7E9040CC" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="00811BB8" w:rsidRDefault="00C533A9" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="376853BC" wp14:editId="38612485">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F7CFFDA" wp14:editId="496FFDC6">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7FD935C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="74F789BA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="6011E875" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00811BB8" w:rsidRDefault="000439AB" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="7E9040CC" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="00811BB8" w:rsidRDefault="00C533A9" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="376853BC" wp14:editId="38612485">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F7CFFDA" wp14:editId="496FFDC6">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:placeholder>
-[...2 lines deleted...]
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2AEF42EE" w14:textId="4332281D" w:rsidR="000439AB" w:rsidRDefault="008B4687" w:rsidP="00333C9D">
+        <w:p w14:paraId="6508569B" w14:textId="6D18CB24" w:rsidR="00C533A9" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:212</w:t>
+            <w:t>2025/26:225</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="37E76DF8" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="005F407A" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="0BEF596B" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="00D01F17" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="0EE9CC4F" w14:textId="77777777">
-[...22 lines deleted...]
-        </w:tc>
+      <w:tr w:rsidR="00C533A9" w14:paraId="137B0442" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Rubrik"/>
+            <w:tag w:val="Rubrik"/>
+            <w:id w:val="-2000570357"/>
+            <w:temporary/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5834" w:type="dxa"/>
+                <w:tcMar>
+                  <w:left w:w="0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w14:paraId="784620EE" w14:textId="10F48B89" w:rsidR="00C533A9" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
+                <w:pPr>
+                  <w:pStyle w:val="Proprubrik"/>
+                  <w:spacing w:after="20"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7AC4DC76" w14:textId="579B6EB4" w:rsidR="000439AB" w:rsidRDefault="004C58E6" w:rsidP="00333C9D">
+              <w:p w14:paraId="356A3A1B" w14:textId="28B05014" w:rsidR="00C533A9" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:placeholder>
-[...2 lines deleted...]
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6D4A8B55" w14:textId="1C0B90F2" w:rsidR="000439AB" w:rsidRPr="00141F91" w:rsidRDefault="008B4687" w:rsidP="00333C9D">
+              <w:p w14:paraId="4743EA29" w14:textId="0839ADF5" w:rsidR="00C533A9" w:rsidRPr="00141F91" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:212</w:t>
+                  <w:t>2025/26:225</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50929AEA" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="715F17E3" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234DD222" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="68245D58" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B8334FF" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561DD8CD" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739501E3" w14:textId="13DF5C44" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="52131686" w14:textId="08300B91" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-[...2 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="750776800"/>
           <w:date w:fullDate="2026-03-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D822A2">
+          <w:r w:rsidR="002A487D">
             <w:t>den 19 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="367646FE" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="4153FBA8" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="728E5CE8" w14:textId="25DAF301" w:rsidR="000439AB" w:rsidRDefault="00924A05" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="5A8F19EE" w14:textId="76E49372" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="4DEA21DD" w14:textId="56953A30" w:rsidR="00C533A9" w:rsidRDefault="002A487D" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ebba Busch</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2A220037" w14:textId="2C84CAF5" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Andreas Carlson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EE29DCC" w14:textId="77540ED3" w:rsidR="000439AB" w:rsidRPr="008624B2" w:rsidRDefault="000439AB" w:rsidP="00BB2C9D">
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002A487D">
+            <w:t>Niklas Wykman</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="756F0B27" w14:textId="0292B21A" w:rsidR="00C533A9" w:rsidRPr="008C3EC0" w:rsidRDefault="00C533A9" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C58E6">
+          <w:r w:rsidR="003F687C">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Regeringskansliet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CC68E3" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="400BDAD1" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31C40119" w14:textId="70BAA501" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="000439AB">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4AD853" w14:textId="0C895FD8" w:rsidR="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="008A4A3C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B02DD7">
-[...2 lines deleted...]
-      <w:r w:rsidR="00835876" w:rsidRPr="00835876">
+      <w:r w:rsidRPr="0017037E">
+        <w:t>Riksrevisionen har i rapporten En tryggare bostadsmarknad – statens tillsyn på fastighetsmäklarområdet (RiR 2025:35) redovisat sin granskning av om statens insatser för att ge köpare och säljare ett tillfredsställande skydd vid bostadsaffärer är effektiva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B02DD7">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0017037E">
+        <w:t>I denna skrivelse redovisar rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00835876">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0017037E">
+        <w:t>ringen sin bedömning av Riksrevisionens iakttagelser och rekommenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00835876">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0017037E">
+        <w:t>tioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5559CEE1" w14:textId="204FE3BF" w:rsidR="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="008A4A3C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen bedömer att Fastighetsmäklarinspektionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>arbetar effek</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
-        <w:t>försörjningsansvar</w:t>
-[...22 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>tivt med sin tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, men </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>att det finns brister som påverkar konsumentskyd</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
-        <w:t>lagen</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="476AF938" w14:textId="4358FC24" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="000439AB">
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t xml:space="preserve">det vid bostadsaffärer. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar bl.a. att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>s planering och urval av tillsynsärenden innebär risk för att tillsynen inte i tillräcklig utsträckning riktas mot allvarliga problem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att Kammarkollegiets tillsyn av Fastighetsmarknadens reklamations</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nämnd är begränsad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716268B3" w14:textId="0D2EA31C" w:rsidR="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="008A4A3C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B02DD7">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00615558">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och instämmer i huvudsak med Riksrevisionens iakttagelser om att Fastighetsmäklar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
-        <w:t>håll</w:t>
-[...13 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inspektionens tillsyn i stort är effektiv men att tillsynen kan utvecklas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>Som Riksrevisionen konstaterar har F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>s tillsyn utvecklats i linje med regeringens efterfrågan i en mer proaktiv och risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
-        <w:t>lägen</w:t>
-[...4 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">baserad riktning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen instämmer också i iakttagelsen att konsu</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
-        <w:t xml:space="preserve">het </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="0074568B">
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">menters möjligheter att anmäla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>fastighetsmäklare och få tillgång till alter</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00B02DD7">
-[...24 lines deleted...]
-    <w:p w14:paraId="6DE7AAB7" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="000439AB">
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>nativ tvistlösning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är god men att även denna kan förbättras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B231FA" w14:textId="0516EF49" w:rsidR="008A4A3C" w:rsidRPr="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="003F687C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00505FF5">
-[...44 lines deleted...]
-    <w:p w14:paraId="3AE094C5" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D66350" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B82E45" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="008F2013" w:rsidRDefault="000439AB" w:rsidP="005E3C60">
+    <w:p w14:paraId="38ACB04E" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="008F2013" w:rsidRDefault="00C533A9" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612547F5" w14:textId="2724212A" w:rsidR="0073444E" w:rsidRDefault="000439AB">
+    <w:p w14:paraId="602EE650" w14:textId="222E86A6" w:rsidR="004449B1" w:rsidRDefault="00C533A9">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc224655953" w:history="1">
-        <w:r w:rsidR="0073444E" w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825188" w:history="1">
+        <w:r w:rsidR="004449B1" w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0073444E" w:rsidRPr="00344361">
+        <w:r w:rsidR="004449B1" w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655953 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825188 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E465A31" w14:textId="6B096466" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="02466E1F" w14:textId="6D803E68" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655954" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825189" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655954 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825189 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BFF01FD" w14:textId="3A7B34C4" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="62FB53AE" w14:textId="1C29644C" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655955" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825190" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655955 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825190 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20FC07E0" w14:textId="66494B37" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="5EC631CC" w14:textId="4E8AF148" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655956" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825191" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Riksrevisionens rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655956 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825191 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FC6E25B" w14:textId="7610521A" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="74714C0D" w14:textId="0618D49E" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655957" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825192" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655957 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825192 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BE6AFED" w14:textId="5EACF01E" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="397F92F9" w14:textId="299BE08C" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655958" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825193" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Kommunala hyresgarantier</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655958 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825193 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BF7DC1C" w14:textId="19476C43" w:rsidR="0073444E" w:rsidRDefault="0073444E">
-[...880 lines deleted...]
-    <w:p w14:paraId="1067A7EA" w14:textId="09DA6649" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="6E3624DC" w14:textId="57A1C2C2" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655970" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825194" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+          <w:t>En tryggare bostadsmarknad – statens tillsyn på fastighetsmäklarområdet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655970 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825194 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73A1867C" w14:textId="07E03F87" w:rsidR="0073444E" w:rsidRDefault="0073444E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="2E30F3EC" w14:textId="2AD36062" w:rsidR="004449B1" w:rsidRDefault="004449B1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655971" w:history="1">
-[...497 lines deleted...]
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc224825195" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utdrag ur protokoll vid regeringssammanträde den 19 mars 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655978 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825195 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>47</w:t>
+          <w:t>70</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46609A08" w14:textId="4264821F" w:rsidR="000439AB" w:rsidRPr="005A72C8" w:rsidRDefault="000439AB" w:rsidP="000122ED">
+    <w:p w14:paraId="65395F6E" w14:textId="270A8312" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650EF904" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc224825188"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E237AF">
         <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="end"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="578DB2A1" w14:textId="5AB8CE41" w:rsidR="00E237AF" w:rsidRPr="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>om statens insatser för att ge köpare och säljare ett tillfredsställande skydd vid bostadsaffärer är effektiva</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Resul</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tatet av granskningen redovisas i rapporten En tryggare bostadsmark</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nad – statens tillsyn på fastighetsmäklarområdet (RiR 2025:35), se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7F8B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bila</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002E7F8B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I rapporten lämnar Riksrevisionen rekommendationer till Fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>inspektionen och Kammarkollegiet. Riksdagen överlämnade rap</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">porten till regeringen den 16 december 2025. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>och rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B71EFD7" w14:textId="1CF8EAD2" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc220059313"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc224825189"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-    <w:p w14:paraId="1C536FE6" w14:textId="23D7A4CB" w:rsidR="00BD3D98" w:rsidRPr="00BD3D98" w:rsidRDefault="000439AB" w:rsidP="00BD3D98">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4D0AD489" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc220059314"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224825190"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="338865E9" w14:textId="7A1F7C9D" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-[...31 lines deleted...]
-    <w:p w14:paraId="0A5BD3CE" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00152749" w:rsidRDefault="000439AB" w:rsidP="00152749">
+      <w:r>
+        <w:t>Riksrevisionen har granskat statens insatser för trygga bostadsaffärer. Den övergripande slutsatsen är att det finns brister som påverkar konsument</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skyddet vid bostadsaffärer. Det är svårt för köpare och säljare att ta tillvara sina intressen eftersom området är komplext. Det medför ett behov av stat</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lig tillsyn som är riskbaserad och som har fokus på allvarliga problem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BA62D4" w14:textId="62D82264" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0131E3CC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+        <w:t>Riksrevisionen framhåller att Fastighetsmäklarinspektionen arbetar effektivt med att genomföra sin tillsyn av fastighetsmäklare och fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarföretag men att planeringen av tillsynen och urvalet av tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>objekt innebär att tillsynen riskerar att inte riktas mot allvarliga problem i tillräcklig utsträckning. Enligt Riksrevisionen finns det också en risk för att överträdelser på områden där det är svårt för Fastighetsmäklar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>inspektionen att inhämta underlag får för lite fokus. Vidare anser Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>revisionen att det inte är tydligt hur Fastighetsmäklarinspektionen styr in</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>riktningen av tillsynen på en övergripande nivå och att det finns ett behov för Fastig</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hetsmäklarinspektionen att utveckla uppföljningen av både till</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>synsverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>samheten som helhet och av enskilda ärenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136E27ED" w14:textId="55A00817" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar slutligen att det i granskningen inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153905">
+        <w:t>fram</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00153905">
+        <w:t xml:space="preserve">kommit några indikationer på problem med den alternativa tvistlösningen på fastighetsmäklarområdet. Riksrevisionen konstaterar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153905">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kammar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kollegiets tillsyn av Fastighetsmarknadens reklamationsnämnd (FRN), som är ett tvistlösningsorgan för alternativ tvistlösning mellan konsumenter och fastighetsmäklare, är begränsad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FE5876" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc220059315"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc224825191"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="4F946488" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRPr="0016688D" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>Riksrevisionen lämnar inte några rekommendationer till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE1A20E" w14:textId="1CBAFE30" w:rsidR="00E237AF" w:rsidRPr="0016688D" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>Riksrevisionen lämnar följande rekommendationer till F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>. Myndigheten bör utveckla kriterierna för prioritering i tillsynsstrategin och tydliggöra hur de ska tillämpas i hela tillsynsverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:lastRenderedPageBreak/>
+        <w:t>samheten, så att resurserna används för de mest angelägna tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>insatserna. F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t xml:space="preserve"> bör även genomföra mer tema</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>tisk och egeninitierad tillsyn som är inriktad mot överträdelser i samband med förmedlingsuppdrag och allvarliga överträdelser i synnerhet. Vidare anser Riksrevisionen att F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t xml:space="preserve"> bör utveckla upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>följningen av tillsynens inriktning och resultat för att få ett bättre underlag för planeringen av tillsynsinsatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D12B51A" w14:textId="30A97617" w:rsidR="00E237AF" w:rsidRPr="0016688D" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>Riksrevisionen rekommenderar Kammarkollegiet att komplettera till</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>synen som baseras på FRN:s rapporter och anmälningar från externa parter med regelbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t xml:space="preserve"> egeninitierade kontroller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BA5AE6" w14:textId="72E2FEA8" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc220059316"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc224825192"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevision</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="053DE2BB" w14:textId="14FEE8EF" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer i huvudsak i Riksrevisionens iakttagelser om att Fastighetsmäklarinspektionens tillsyn i stort är effektiv men att tillsynen kan utvecklas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>Granskningen visar bl.a. att F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> har ökat den andel av sin tillsyn mot fastighetsmäklare och fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">mäklarföretag som inte bygger på anmälningar. Som Riksrevisionen konstaterar är det i linje med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>regeringen har efterfrågat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dvs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> en mer proaktiv och riskbaserad tillsyn. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen gav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>i regleringsbrevet för 2017</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myndigheten i uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inleda arbetet med att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> utveckla tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">verksamheten i syfte att göra den mer aktiv, omfattande och underbyggd, vilket även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förenades med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> ökade anslag. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fastighetsmäklarinspektionen fick i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> regleringsbreven för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efterföljande år</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> återrapporteringskrav </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om hur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> har arbetat med att stärka och effektivisera tillsynsverksam</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">heten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gjorts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> riktade satsningar till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> i flera budgetpropositioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> när det gäller arbetet med att via tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4AB9">
+        <w:t>kontrollera att fastighetsmäklarverksamhet bedrivs i enlighet med penningtvättsregel</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B4AB9">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B07DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322FC3C0" w14:textId="7B40CD28" w:rsidR="00E237AF" w:rsidRPr="00E750F8" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen instämmer också i iakttagelsen att konsumenters möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heter att anmäla fastighetsmäklare och få tillgång till alternativ tvistlösning är god men att även denna kan förbättras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D756FD8" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc220059317"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc224825193"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="4D509C2B" w14:textId="654EEC3A" w:rsidR="00E237AF" w:rsidRPr="00FE58A3" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008259C8">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning och bedömer att den kan utgöra ett viktigt underlag för att utveckla styrningen av F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarinspektionen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50692">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B339FB" w14:textId="7EF7C5D1" w:rsidR="00E237AF" w:rsidRPr="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A740A8A" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFD56CB" w14:textId="4CEA4B57" w:rsidR="00C533A9" w:rsidRPr="00E237AF" w:rsidRDefault="00C533A9" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C533A9" w:rsidRPr="00E237AF" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A94AA5" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="002405D8">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc224655954"/>
+    <w:p w14:paraId="214AFE6F" w14:textId="5FFBE161" w:rsidR="0049229E" w:rsidRDefault="003F687C" w:rsidP="0049229E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc224825194"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
-[...455 lines deleted...]
-    <w:p w14:paraId="2C9B0457" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98">
+        <w:t>En tryggare bostadsmarknad – statens tillsyn på fastighetsmäklarområdet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="5D022060" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
       <w:pPr>
         <w:spacing w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C28013C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
-[...9 lines deleted...]
-          <w:type w:val="continuous"/>
+    <w:p w14:paraId="25296F73" w14:textId="0F4249FF" w:rsidR="00502B15" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00502B15">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4754D4B1" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF553CE" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0569621D" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2374CEE2" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC637BE" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE6B0F9" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0157FC6D" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483B8C4B" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A04F5C9" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4837AE72" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061711E1" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2D224B" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D70A2E7" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D402CF0" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262FDCE8" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002E02D3" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B2650A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC62411" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CCE7BB" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427B293A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCA148B" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEA4D20" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB5C558" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACC159A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D09A7DB" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B51B92" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678EB721" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAE197E" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5934E177" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A88205" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E90531" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C39FADF" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5359FB54" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA83AD5" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBFEB82" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78690A91" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C62688E" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2D7209" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EF7785" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0ECA3C" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434FB8CD" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6FCC13" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1E168A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5375F397" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E1BE92" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340F1EE1" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8FC656" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1D6C1D" w14:textId="432070AF" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272B9601" w14:textId="77777777" w:rsidR="004A6DF6" w:rsidRDefault="004A6DF6">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8C2B05" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657E9E64" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EF992E" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6865931C" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAEEDD1" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E39E3C8" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB2D2F7" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACBF7C4" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FCA558" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5070E80A" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC458C7" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D42E30" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF3D6EB" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2720352E" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3611B28F" w14:textId="0BE03FA6" w:rsidR="00DB62B9" w:rsidRPr="004A6DF6" w:rsidRDefault="0049229E" w:rsidP="004A6DF6">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="004A6DF6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc224655956"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Förslag till lag om ändring i offentlighets- och </w:t>
-[...411 lines deleted...]
-      <w:r>
         <w:br w:type="page"/>
-      </w:r>
-[...18778 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:id w:val="2118557928"/>
+        <w:lock w:val="sdtLocked"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="45886781" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+        <w:p w14:paraId="4A1B66D7" w14:textId="08CEC9A2" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Regeringskansliet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1CF7950F" w14:textId="588C6D16" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="18452F88" w14:textId="6D50C725" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc222931493"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc224655978"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc224825195"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
+          <w:id w:val="1508867760"/>
           <w:date w:fullDate="2026-03-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>den 19 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="65"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="611E2814" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="313D3DB0" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF479FB" w14:textId="53961D61" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="15745524" w14:textId="4AE7C02E" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="1592354236"/>
+          <w:lock w:val="sdtLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>stats</w:t>
+            <w:t>stat</w:t>
           </w:r>
-          <w:r w:rsidR="00924A05">
-            <w:t>rådet</w:t>
+          <w:r w:rsidR="006E7883">
+            <w:t>srådet Busch</w:t>
           </w:r>
           <w:r>
-            <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</w:t>
+            <w:t>, ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="29F86F8C" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="2AF31581" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADC0DC6" w14:textId="6E171CC1" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="4A8CBE05" w14:textId="2CF7429E" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003D69E9">
-            <w:t>Carlson</w:t>
+          <w:r w:rsidR="006E7883">
+            <w:t>Wykman</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="27093C73" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="00827386" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="14629C96" w14:textId="77777777" w:rsidR="003F687C" w:rsidRPr="00827386" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2860C140" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="00915BF3" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="261DE702" w14:textId="77777777" w:rsidR="003F687C" w:rsidRPr="008B7E85" w:rsidRDefault="003F687C" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E273F1" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="006E102E" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="6433FA43" w14:textId="77777777" w:rsidR="003F687C" w:rsidRPr="006E102E" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6486A729" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="3914C192" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CC7BC18" w14:textId="690B4663" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="6C52C0B9" w14:textId="290EA91A" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
-[...1 lines deleted...]
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:id w:val="404876568"/>
+          <w:lock w:val="sdtContentLocked"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</w:t>
+            <w:t>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0E69653E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="3DB86C5F" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C90B0DF" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId126"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId131"/>
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B174681" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="00F8009C">
+    <w:p w14:paraId="30FE8FB8" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="761CEB0C" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="00F8009C">
+    <w:p w14:paraId="0F3BC62D" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -22947,18581 +3268,2855 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C2F4CD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2AD58E0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658319" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7202C54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="36437798" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658319;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7202C54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="36437798" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B9BD19A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="715B7868" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658322" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="78390FD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="62E53CD3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="62E53CD3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F081CFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41D7131E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="41D7131E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16ABCFA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B7A4E71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="003F687C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B7A4E71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="003F687C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23396C63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="50EB1F03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="003F687C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="50EB1F03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="003F687C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48DECFB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54E4C9D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="003F687C">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54E4C9D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="003F687C">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="215E30D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="11575F7A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658322;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="78390FD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="11575F7A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="616624B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="118765F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4888A610" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="311EF075" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4888A610" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="311EF075" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="659A2A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3E073C15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6327DFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="44829F2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6327DFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...8679 lines deleted...]
-                  <w:p w14:paraId="7BA72C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="44829F2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17FDCE9E" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="006923D1">
+    <w:p w14:paraId="77957B2B" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B6E9998" w14:textId="77777777" w:rsidR="00B62137" w:rsidRPr="006923D1" w:rsidRDefault="00B62137" w:rsidP="006923D1">
+    <w:p w14:paraId="573806F5" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="006923D1" w:rsidRDefault="00C533A9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48F6AC04" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="006923D1">
+    <w:p w14:paraId="27BFE43D" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...94 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AE80841" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="54C77741" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B0196C2" w14:textId="21E34434" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                        <w:p w14:paraId="6DF6007F" w14:textId="1528FDC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:placeholder>
-[...2 lines deleted...]
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B0196C2" w14:textId="21E34434" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                  <w:p w14:paraId="6DF6007F" w14:textId="1528FDC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...2 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-[...1362 lines deleted...]
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D815431" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="40A06886" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3513B58E" w14:textId="20EA2386" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1101F1C5" w14:textId="6495C658" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3513B58E" w14:textId="20EA2386" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1101F1C5" w14:textId="6495C658" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43933621" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="26F6B2B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FB17B7D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="34858398" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...1563 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-              <wp:wrapSquare wrapText="bothSides"/>
-[...1638 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0AD42E4F" w14:textId="2765D007" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                        <w:p w14:paraId="00CCFE6F" w14:textId="17C071BF" w:rsidR="00244011" w:rsidRDefault="00CE1A53" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="302129615"/>
+                              <w:id w:val="-1500342190"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1618018139"/>
+                              <w:id w:val="-248043707"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6AF98734" w14:textId="3252DE18" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="00CE1A53" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="003F687C">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0AD42E4F" w14:textId="2765D007" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                  <w:p w14:paraId="00CCFE6F" w14:textId="17C071BF" w:rsidR="00244011" w:rsidRDefault="0019289E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="302129615"/>
+                        <w:id w:val="-1500342190"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1618018139"/>
+                        <w:id w:val="-248043707"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6AF98734" w14:textId="3252DE18" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="0019289E" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="003F687C">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E6B3C13" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="3FE740FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3FB4F587" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...268 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658314" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
-              <wp:wrapSquare wrapText="bothSides"/>
-[...1382 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="60051484" w14:textId="47792E89" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7FAAA7FE" w14:textId="23331AD9" w:rsidR="00244011" w:rsidRDefault="00CE1A53" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2078391093"/>
+                              <w:id w:val="-1504423878"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1255943134"/>
+                              <w:id w:val="690576644"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                      </w:txbxContent>
-[...188 lines deleted...]
-                        <w:p w14:paraId="5F341C66" w14:textId="4EA68509" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="001F3412" w:rsidP="00C7375F">
+                        <w:p w14:paraId="57F0A0EB" w14:textId="2FD94758" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="00CE1A53" w:rsidP="000B6D9A">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-631013681"/>
+                              <w:id w:val="1406187734"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
+                              <w:r w:rsidR="003F687C">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00BD3D98">
+                          <w:r w:rsidR="003F687C">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="871970257"/>
+                              <w:id w:val="-951093183"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
-[...538 lines deleted...]
-                              <w:r w:rsidR="00BD3D98">
+                              <w:r w:rsidR="003F687C">
                                 <w:rPr>
                                   <w:rStyle w:val="Platshllartext"/>
                                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r w:rsidR="00BD3D98" w:rsidRPr="00A40C34">
+                              <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
                                 <w:rPr>
                                   <w:rStyle w:val="Platshllartext"/>
                                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1117" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV97PxeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnabcEdYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfn0p2flY10uHXWxKfCRF8pEXl21t2Fb5UIEteD4YcqashLKyTwX/8XDz&#10;4TNnAYUthQGrCr5TgV/O3r+7aNxUjWANplSekRMbpo0r+BrRTbMsyLWqRRiAU5aUGnwtkI7+KSu9&#10;aMh7bbLRcHieNeBL50GqEOj2ulPyWfKvtZJ4p3VQyEzB6W2Yvj59V/GbzS7E9MkLt65k/wzxD6+o&#10;RWUp6MHVtUDBNr76y1VdSQ8BNA4k1BloXUmVcqBs8uGLbJZr4VTKhYoT3KFM4f+5lbfbpbv3DNsv&#10;0FIDY0EaF6aBLmM+rfZ1/NNLGemphLtD2VSLTEajfJxTLziTpMtH+WSU6podrZ0P+FVBzaJQcE9t&#10;SdUS20VAikjQPSQGC2Cq8qYyJh0iFdSV8WwrqIkG0xvJ4g+Usawp+PnHs2FybCGad56NjW5UIkMf&#10;7phhknBnVMQY+11pVpUp0VdiCymVPcRP6IjSFOothj3++Kq3GHd5kEWKDBYPxnVlwafs0/QcS1b+&#10;3JdMd3gq+EneUcR21VLiBZ+k1sWrFZQ7IoaHbmaCkzcVdW8hAt4LT0NCDafBxzv6aANUfeglztbg&#10;f792H/HEXdJy1tDQFTz82givODPfLLF6ko/HcUrTYXz2iYjE/Klmdaqxm/oKiBI5rRgnkxjxaPai&#10;9lA/0n6Yx6ikElZS7ILjXrzCbhXQfpFqPk8gmksncGGXTkbXscyRmw/to/CuJzAS9W9hP55i+oLH&#10;HTZaBjffIHExkfxY1b4BNNOJ+/3+iUvj9JxQxy05ewYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFfez8XkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="021610A0" w14:textId="6B949ED5" w:rsidR="00244011" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                  <w:p w14:paraId="7FAAA7FE" w14:textId="23331AD9" w:rsidR="00244011" w:rsidRDefault="0019289E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-927265316"/>
+                        <w:id w:val="-1504423878"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="186652798"/>
+                        <w:id w:val="690576644"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="7B4423FA" w14:textId="28623ED3" w:rsidR="00BD3D98" w:rsidRPr="00C7375F" w:rsidRDefault="009655B3" w:rsidP="00C7375F">
+                  <w:p w14:paraId="57F0A0EB" w14:textId="2FD94758" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="0019289E" w:rsidP="000B6D9A">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="4872229"/>
+                        <w:id w:val="1406187734"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
+                        <w:r w:rsidR="003F687C">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00BD3D98">
+                    <w:r w:rsidR="003F687C">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-391976717"/>
+                        <w:id w:val="-951093183"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:showingPlcHdr/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00BD3D98">
+                        <w:r w:rsidR="003F687C">
                           <w:rPr>
                             <w:rStyle w:val="Platshllartext"/>
                             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r w:rsidR="00BD3D98" w:rsidRPr="00A40C34">
+                        <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
                           <w:rPr>
                             <w:rStyle w:val="Platshllartext"/>
                             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header53.xml><?xml version="1.0" encoding="utf-8"?>
-[...673 lines deleted...]
-
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3963CD71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="06AB0600" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36A17179" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6830781D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7F38FAE8" w14:textId="4FD72396" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                        <w:p w14:paraId="76B56279" w14:textId="7743A68B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1879304389"/>
+                              <w:id w:val="1327473263"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1961496165"/>
+                              <w:id w:val="-864296217"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7F38FAE8" w14:textId="4FD72396" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                  <w:p w14:paraId="76B56279" w14:textId="7743A68B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1879304389"/>
+                        <w:id w:val="1327473263"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1961496165"/>
+                        <w:id w:val="-864296217"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69A52B76" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="27A610D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6EDF4F39" w14:textId="59D4AEC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4528A235" w14:textId="6CEDEF41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2024234117"/>
+                              <w:id w:val="-2050596825"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="156499147"/>
+                              <w:id w:val="-33660646"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6EDF4F39" w14:textId="59D4AEC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4528A235" w14:textId="6CEDEF41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2024234117"/>
+                        <w:id w:val="-2050596825"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="156499147"/>
+                        <w:id w:val="-33660646"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06C8BDDC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2214BA30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -41998,139 +6593,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E894C95"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -42211,164 +6717,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -42448,51 +6841,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -42575,51 +6968,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42702,152 +7095,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -42934,57 +7238,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -43044,57 +7348,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -43136,140 +7440,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -43366,51 +7581,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -43500,51 +7715,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -43591,57 +7806,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -43725,81 +7940,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -43905,1389 +8120,1190 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="316424554">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="18"/>
-[...11 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B62137"/>
+    <w:rsidRoot w:val="00C533A9"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
-    <w:rsid w:val="000122ED"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00016399"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="00017ADD"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="000439AB"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="000445F5"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00047898"/>
+    <w:rsid w:val="00053D03"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="0006375C"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00075EFB"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="000826E0"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
-    <w:rsid w:val="00086F92"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B14A6"/>
-    <w:rsid w:val="000B1B03"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C0BE0"/>
-    <w:rsid w:val="000C0D2B"/>
+    <w:rsid w:val="000C1631"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C6CC3"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D3F02"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E1360"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001066E8"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
-    <w:rsid w:val="0011631C"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
-    <w:rsid w:val="00122B3A"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="001279DB"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="001438EC"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="001475A6"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="001532B1"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00162F38"/>
-    <w:rsid w:val="00163312"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="0017013E"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00176F27"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="0019289E"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="001960D6"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
-    <w:rsid w:val="001A4C9F"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A673B"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B6485"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C4D00"/>
-    <w:rsid w:val="001C78DE"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0735"/>
-    <w:rsid w:val="001D0F3E"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D65FA"/>
-    <w:rsid w:val="001D7D04"/>
+    <w:rsid w:val="001D6157"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F3412"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F5CA9"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00202866"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
-    <w:rsid w:val="00204ED3"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00206AA6"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002225C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00231E63"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="00235B02"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00253E6C"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262499"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00264D3E"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00267920"/>
+    <w:rsid w:val="00267815"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A487D"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B3BF9"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C14DB"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D0FFD"/>
-    <w:rsid w:val="002D1395"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E2E8B"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003074DF"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="00310EC6"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="00342A6B"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="0034574D"/>
     <w:rsid w:val="0034791C"/>
-    <w:rsid w:val="0035016B"/>
+    <w:rsid w:val="003506AE"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="003553D7"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
-    <w:rsid w:val="00385B2C"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A6B5A"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C17A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C5F16"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003D69E9"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
-    <w:rsid w:val="003E3518"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E5F7F"/>
+    <w:rsid w:val="003E5105"/>
+    <w:rsid w:val="003F078A"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F687C"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="0040079B"/>
-    <w:rsid w:val="004142ED"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00421E90"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425FE0"/>
+    <w:rsid w:val="00431469"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="004359A4"/>
-    <w:rsid w:val="00442424"/>
+    <w:rsid w:val="004449B1"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="00454739"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00483DAE"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="00491433"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="0049229E"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A6DF6"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C58E6"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E4768"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F606F"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00502F44"/>
+    <w:rsid w:val="00502B15"/>
+    <w:rsid w:val="00502DAC"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
-    <w:rsid w:val="0050701B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005165AD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0052634A"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00554C2F"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="005577F7"/>
-    <w:rsid w:val="00560EFB"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="005812E1"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B1F4B"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B756E"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C4CBA"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
+    <w:rsid w:val="005D79D4"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E2E03"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E72A5"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="006007E8"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="006074E6"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00627938"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00641524"/>
-    <w:rsid w:val="006423A6"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00653A65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00662966"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A25CB"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B0A75"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B277C"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006D1724"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D58AF"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
+    <w:rsid w:val="006E7883"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
-    <w:rsid w:val="006F40D8"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F6FC5"/>
-    <w:rsid w:val="006F7702"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00713F18"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00731943"/>
-    <w:rsid w:val="0073444E"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00737046"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="0074524D"/>
-    <w:rsid w:val="0074568B"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
-    <w:rsid w:val="007633B2"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="0076648B"/>
-    <w:rsid w:val="0076762C"/>
+    <w:rsid w:val="00767CA5"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="00781C46"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00787B25"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A737F"/>
-    <w:rsid w:val="007B0F10"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D1246"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E0169"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F4FF2"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="008175A6"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="00822B0D"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00835876"/>
-    <w:rsid w:val="00836F46"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="008730B9"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="0088088E"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="008874E8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00894B60"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A6EF6"/>
+    <w:rsid w:val="008A4A3C"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B4687"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F318E"/>
-    <w:rsid w:val="008F42EF"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
+    <w:rsid w:val="009044E3"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="00921127"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00924A05"/>
-    <w:rsid w:val="0092549F"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00944F72"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0096428C"/>
-    <w:rsid w:val="009655B3"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A17A2"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B3563"/>
-    <w:rsid w:val="009B5D87"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C3AAB"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C76A8"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D4C02"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
-    <w:rsid w:val="00A1595B"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A4165C"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A657A8"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A74CFF"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A9739A"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AB7B37"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD1739"/>
-    <w:rsid w:val="00AD633C"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE3BBF"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
-    <w:rsid w:val="00AF1EC7"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF55CD"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B0226D"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B056E8"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B12925"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B62137"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B75642"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B962B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA0FC9"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BA7A42"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD3D98"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE44EA"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF23C5"/>
-    <w:rsid w:val="00BF3484"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
-    <w:rsid w:val="00C47BE7"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C533A9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C552FB"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C6217F"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C71BC0"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C92A18"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
-    <w:rsid w:val="00CA0157"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB1542"/>
-    <w:rsid w:val="00CB55DB"/>
+    <w:rsid w:val="00CA791C"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CB73AF"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
-    <w:rsid w:val="00CD32C7"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE044F"/>
+    <w:rsid w:val="00CE1A53"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF50FA"/>
-    <w:rsid w:val="00D02611"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D079DE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D12875"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D25F28"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D61D9E"/>
-    <w:rsid w:val="00D65A1C"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D822A2"/>
-    <w:rsid w:val="00D85F24"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB31DA"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD4E6E"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF5142"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF7F52"/>
-    <w:rsid w:val="00E00DCA"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E237AF"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E35D81"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E51186"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E538CB"/>
-    <w:rsid w:val="00E56D6D"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E73021"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E91C8B"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95F52"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA3639"/>
-    <w:rsid w:val="00EA3AA7"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC7B81"/>
-    <w:rsid w:val="00ED460F"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF5325"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F03158"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F11A0A"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
-    <w:rsid w:val="00F13790"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F263CA"/>
-    <w:rsid w:val="00F26E57"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F422D2"/>
-    <w:rsid w:val="00F43D99"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F649C1"/>
+    <w:rsid w:val="00F64020"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F85E85"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
-    <w:rsid w:val="00F967AE"/>
-    <w:rsid w:val="00F974D1"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB3E27"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0E47"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC5894"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B8A1941"/>
-  <w15:docId w15:val="{F1E6C905-4B7E-4E89-BA54-3F29AD833DAC}"/>
+  <w14:docId w14:val="33E00C80"/>
+  <w15:docId w15:val="{0CDAC243-23C6-424A-90F1-1D7A824C51FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -45646,128 +9662,128 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="0049229E"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4Char"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00A937DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
@@ -45901,2728 +9917,1962 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00181DAB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000B3DDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtextmedindrag">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="BrdtextmedindragChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:ind w:firstLine="170"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragChar">
     <w:name w:val="Brödtext med indrag Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtextmedindrag"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000B3DDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik1utannumrering">
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellFotnot">
     <w:name w:val="Tabell Fotnot"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellFotnotChar"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00574F50"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prophuvudrubrik">
     <w:name w:val="Prop. huvudrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proputdrag">
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnummerlista">
     <w:name w:val="RK nummerlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlista">
     <w:name w:val="RK punktlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklista">
     <w:name w:val="RK strecklista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="PunktlistaChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaChar">
     <w:name w:val="Punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Punktlista"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="StrecklistaChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaChar">
     <w:name w:val="Strecklista Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Strecklista"/>
     <w:uiPriority w:val="17"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="NumreradlistaChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaChar">
     <w:name w:val="Numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Numreradlista"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextram">
     <w:name w:val="Brödtext ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindragram"/>
     <w:link w:val="BrdtextramChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextmedindragram">
     <w:name w:val="Brödtext med indrag ram"/>
     <w:basedOn w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextmedindragramChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextramChar">
     <w:name w:val="Brödtext ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextram"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaram">
     <w:name w:val="Numrerad lista ram"/>
     <w:basedOn w:val="Numreradlista"/>
     <w:link w:val="NumreradlistaramChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragramChar">
     <w:name w:val="Brödtext med indrag ram Char"/>
     <w:basedOn w:val="BrdtextmedindragChar"/>
     <w:link w:val="Brdtextmedindragram"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaram">
     <w:name w:val="Strecklista ram"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistaramChar"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaramChar">
     <w:name w:val="Numrerad lista ram Char"/>
     <w:basedOn w:val="NumreradlistaChar"/>
     <w:link w:val="Numreradlistaram"/>
     <w:uiPriority w:val="6"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaram">
     <w:name w:val="Punktlista ram"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="PunktlistaramChar"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaramChar">
     <w:name w:val="Strecklista ram Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistaram"/>
     <w:uiPriority w:val="19"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaramChar">
     <w:name w:val="Punktlista ram Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Punktlistaram"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00823968"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slutstreck">
     <w:name w:val="Slutstreck"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="SlutstreckChar"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="003B0EF7"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="34"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SlutstreckChar">
     <w:name w:val="Slutstreck Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Slutstreck"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F214E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="34"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00244011"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:ind w:left="454"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnumreradlistaram">
     <w:name w:val="RK numrerad lista ram"/>
     <w:basedOn w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurFotnot">
     <w:name w:val="Figur Fotnot"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="FigurFotnotChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FF7693"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurFotnotChar">
     <w:name w:val="Figur Fotnot Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="FigurFotnot"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FF7693"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKrubrik1-4">
     <w:name w:val="RK rubrik 1-4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternumreradlista">
     <w:name w:val="Brödtext efter numrerad lista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefternumreradlistaChar"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefternumreradlistaChar">
     <w:name w:val="Brödtext efter numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternumreradlista"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistainumreradlista">
     <w:name w:val="Strecklista i numrerad lista"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistainumreradlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistainumreradlistaChar">
     <w:name w:val="Strecklista i numrerad lista Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistainumreradlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternr-listaram">
     <w:name w:val="Brödtext efter nr-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefternr-listaramChar"/>
     <w:uiPriority w:val="7"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefternr-listaramChar">
     <w:name w:val="Brödtext efter nr-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternr-listaram"/>
     <w:uiPriority w:val="7"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaipunktlista">
     <w:name w:val="Strecklista i punktlista"/>
     <w:basedOn w:val="Strecklistainumreradlista"/>
     <w:link w:val="StrecklistaipunktlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpunktlista">
     <w:name w:val="Brödtext efter punktlista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterpunktlistaChar"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaipunktlistaChar">
     <w:name w:val="Strecklista i punktlista Char"/>
     <w:basedOn w:val="StrecklistainumreradlistaChar"/>
     <w:link w:val="Strecklistaipunktlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterpunktlistaChar">
     <w:name w:val="Brödtext efter punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpunktlista"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrecklista">
     <w:name w:val="Brödtext efter strecklista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrecklistaChar"/>
     <w:uiPriority w:val="18"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrecklistaChar">
     <w:name w:val="Brödtext efter strecklista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrecklista"/>
     <w:uiPriority w:val="18"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlistaram">
     <w:name w:val="RK punktlista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpkt-listaram">
     <w:name w:val="Brödtext efter pkt-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefterpkt-listaramChar"/>
     <w:uiPriority w:val="13"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefterpkt-listaramChar">
     <w:name w:val="Brödtext efter pkt-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpkt-listaram"/>
     <w:uiPriority w:val="13"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00823968"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklistaram">
     <w:name w:val="RK strecklista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrlistaram">
     <w:name w:val="Brödtext efter str.lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrlistaramChar"/>
     <w:uiPriority w:val="20"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2medplatsefter">
     <w:name w:val="Prop. namnunderskrift 2 med plats efter"/>
     <w:basedOn w:val="Propnamnunderskrift2"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F925FA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2126"/>
       </w:tabs>
       <w:spacing w:after="760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4ram">
     <w:name w:val="Rubrik 4 ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtextram"/>
     <w:uiPriority w:val="15"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
-    <w:rsid w:val="009B5D87"/>
-[...13 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header55.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header54.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header57.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...732 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -48890,122 +12140,157 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-[...30 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Regeringskansliet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c56ad1cb-70d9-46fc-94db-9f3486cf1c29</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>113</Value>
+      <Value>97</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13921</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13933</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13921</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13921</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13933</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13933</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Regeringskansliet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Regeringskansliet"/>
+  <dokumentnummer etikett="Skr.">2025/26:225</dokumentnummer>
+  <titel>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
@@ -49191,221 +12476,164 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D831BEBC-F9F4-4899-9F0E-8B641B36FB16}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2228A475-C69D-4B92-8CDA-E501D3F232A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97944307-C099-4314-ABE8-21B60F2A6E95}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
-[...14 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FB5BED7-9C05-4C33-97AB-789252E0F38F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C60E6E72-5BA1-42DA-B6FE-87F4A652D1D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983CD395-278B-4E5B-B6D4-EA506C020068}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45A6FADE-449C-413C-83FB-651055C57AD6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{925835EA-867B-42F6-A54D-2059296BBF8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>47</Pages>
-[...1 lines deleted...]
-  <Characters>89539</Characters>
+  <Pages>70</Pages>
+  <Words>1340</Words>
+  <Characters>7108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>746</Lines>
-  <Paragraphs>212</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>106221</CharactersWithSpaces>
+  <CharactersWithSpaces>8432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</dc:title>
-  <dc:creator>Elin Mattsson</dc:creator>
+  <dc:title>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</dc:title>
+  <dc:creator>Marita Axelsson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>47c2a604-1122-44bc-8c22-91b81a26c1d3</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>97;#Regeringskansliet|c56ad1cb-70d9-46fc-94db-9f3486cf1c29</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>a8c8ac11-221a-4f2e-9ead-6315baf6a9b0</vt:lpwstr>
   </property>
 </Properties>
 </file>