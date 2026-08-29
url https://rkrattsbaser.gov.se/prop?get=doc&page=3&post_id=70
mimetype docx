--- v0 (2026-06-13)
+++ v1 (2026-08-29)
@@ -6,251 +6,206 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...33 lines deleted...]
-  <Override PartName="/word/footer60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="01C2D843" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="71E4D490" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FD935C8" wp14:editId="4AF13053">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03DE2A55" wp14:editId="7D0A9E6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="6011E875" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00811BB8" w:rsidRDefault="000439AB" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="469EDD7E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00811BB8" w:rsidRDefault="00876600" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="376853BC" wp14:editId="38612485">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49187ACE" wp14:editId="4B2BFF10">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
@@ -272,80 +227,80 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7FD935C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="03DE2A55" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="6011E875" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00811BB8" w:rsidRDefault="000439AB" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="469EDD7E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00811BB8" w:rsidRDefault="00876600" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="376853BC" wp14:editId="38612485">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49187ACE" wp14:editId="4B2BFF10">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -359,556 +314,346 @@
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2AEF42EE" w14:textId="4332281D" w:rsidR="000439AB" w:rsidRDefault="008B4687" w:rsidP="00333C9D">
+        <w:p w14:paraId="72BB8AA6" w14:textId="652A4672" w:rsidR="00876600" w:rsidRDefault="00416C3D" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:212</w:t>
+            <w:t>2025/26:238</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="37E76DF8" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="005F407A" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="1FC309B4" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="005F407A" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="0EE9CC4F" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w14:paraId="4895FB4E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5834" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="447294D7" w14:textId="56F4000B" w:rsidR="000439AB" w:rsidRDefault="004C58E6" w:rsidP="00333C9D">
+          <w:p w14:paraId="1857FA90" w14:textId="30730FB6" w:rsidR="00876600" w:rsidRDefault="00E739AA" w:rsidP="00333C9D">
             <w:pPr>
               <w:pStyle w:val="Proprubrik"/>
               <w:spacing w:after="20"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Kommunala hyresgarantier för en socialt </w:t>
-[...5 lines deleted...]
-              <w:t>hållbar bostadsförsörjning</w:t>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2957">
+              <w:t>y myndighet för miljöprövning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7AC4DC76" w14:textId="579B6EB4" w:rsidR="000439AB" w:rsidRDefault="004C58E6" w:rsidP="00333C9D">
+              <w:p w14:paraId="02341453" w14:textId="0017489D" w:rsidR="00876600" w:rsidRDefault="008E2957" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:placeholder>
-[...1 lines deleted...]
-              </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6D4A8B55" w14:textId="1C0B90F2" w:rsidR="000439AB" w:rsidRPr="00141F91" w:rsidRDefault="008B4687" w:rsidP="00333C9D">
+              <w:p w14:paraId="22FC557F" w14:textId="341454F5" w:rsidR="00876600" w:rsidRPr="00141F91" w:rsidRDefault="00416C3D" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:212</w:t>
+                  <w:t>2025/26:238</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50929AEA" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="5E12C4BF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="234DD222" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="1112B0FA" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8334FF" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="151C1547" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739501E3" w14:textId="13DF5C44" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="71690FF1" w14:textId="590F3981" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:placeholder>
-[...2 lines deleted...]
-          <w:date w:fullDate="2026-03-19T00:00:00Z">
+          <w:date w:fullDate="2026-04-09T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D822A2">
-            <w:t>den 19 mars 2026</w:t>
+          <w:r w:rsidR="00104A11">
+            <w:t>den 9 april 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="367646FE" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
-[...4 lines deleted...]
-    <w:p w14:paraId="728E5CE8" w14:textId="25DAF301" w:rsidR="000439AB" w:rsidRDefault="00924A05" w:rsidP="00333C9D">
+    <w:p w14:paraId="669597DF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F021A7" w14:textId="17FBE503" w:rsidR="00876600" w:rsidRDefault="00104A11" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Ebba Busch</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A8F19EE" w14:textId="76E49372" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E47BCC3" w14:textId="58388A08" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Andreas Carlson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EE29DCC" w14:textId="77540ED3" w:rsidR="000439AB" w:rsidRPr="008624B2" w:rsidRDefault="000439AB" w:rsidP="00BB2C9D">
+      </w:r>
+      <w:r w:rsidR="00104A11">
+        <w:t>Johan Britz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21216E6B" w14:textId="1B804C44" w:rsidR="00876600" w:rsidRPr="008624B2" w:rsidRDefault="00876600" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004C58E6">
+          <w:r w:rsidR="008E2957">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CC68E3" w14:textId="77777777" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="00333C9D">
+    <w:p w14:paraId="1A95AFCD" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C40119" w14:textId="70BAA501" w:rsidR="000439AB" w:rsidRDefault="000439AB" w:rsidP="000439AB">
+    <w:p w14:paraId="5A0F4CB6" w14:textId="52422FE8" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B02DD7">
-[...223 lines deleted...]
-    <w:p w14:paraId="54B82E45" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="008F2013" w:rsidRDefault="000439AB" w:rsidP="005E3C60">
+      <w:r>
+        <w:t xml:space="preserve">Regeringen har gett en särskild utredare i uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120B31">
+        <w:t>förbereda och genomföra bildandet av en ny myndighet för miljöprövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som ska kunna inleda sin verksamhet den 1 juli 2027. I propositionen föreslår regeringen de lagändringar som behövs för att myndigheten ska kunna ta över de uppgifter som länsstyrelsernas miljöprövningsdelegationer har i dag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B861666" w14:textId="45C72CEA" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen föreslår även en ändring av en bestämmelse om mål om giltighetsförlängning. Denna ändring föreslås träda i kraft den 1 september 2026. Övriga lagändringar föreslås träda i kraft den 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0011747E">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>juli 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62163978" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="008F2013" w:rsidRDefault="00876600" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612547F5" w14:textId="2724212A" w:rsidR="0073444E" w:rsidRDefault="000439AB">
+    <w:p w14:paraId="77385A57" w14:textId="42861D87" w:rsidR="00AF7C96" w:rsidRDefault="00876600">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -916,22028 +661,22054 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc224655953" w:history="1">
-        <w:r w:rsidR="0073444E" w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556672" w:history="1">
+        <w:r w:rsidR="00AF7C96" w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="00AF7C96">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0073444E" w:rsidRPr="00344361">
+        <w:r w:rsidR="00AF7C96" w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="00AF7C96">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="00AF7C96">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="00AF7C96">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655953 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556672 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="00AF7C96">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="00AF7C96">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0073444E">
+        <w:r w:rsidR="00AF7C96">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E465A31" w14:textId="6B096466" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="47EEC65F" w14:textId="43E8DE3A" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655954" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556673" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagtext</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655954 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BFF01FD" w14:textId="3A7B34C4" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="2E3D13A3" w14:textId="036DA588" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655955" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556674" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
+          <w:t>Förslag till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655955 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20FC07E0" w14:textId="66494B37" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="782727FB" w14:textId="1BA59CB6" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655956" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556675" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Förslag till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655956 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FC6E25B" w14:textId="7610521A" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="1135CB3D" w14:textId="45EC3D37" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226556676" w:history="1">
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>2.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslag till lag om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556676 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000111F2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57C28ACC" w14:textId="686AEB70" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655957" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556677" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655957 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556677 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BE6AFED" w14:textId="5EACF01E" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="5D539152" w14:textId="1F0B7F8F" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655958" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556678" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Kommunala hyresgarantier</w:t>
+          <w:t>Lagändringar med anledning av att Miljöprövningsmyndigheten tar över miljöprövningsdelegationernas uppgifter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655958 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556678 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BF7DC1C" w14:textId="19476C43" w:rsidR="0073444E" w:rsidRDefault="0073444E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="69FACF21" w14:textId="2504DD57" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655959" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556679" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Reglering avseende kommunala hyresgarantier</w:t>
+          <w:t>Gemensam handläggning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655959 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556679 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EC3DCCF" w14:textId="7C4C4193" w:rsidR="0073444E" w:rsidRDefault="0073444E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="55E904BF" w14:textId="5482B67C" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655960" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556680" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Regleringen behöver förändras</w:t>
+          <w:t>Till vilken mark- och miljödomstol bör överklagande göras?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655960 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556680 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AFAEBB6" w14:textId="0C0028DA" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="6767F278" w14:textId="45822B69" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655961" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556681" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>En möjlighet att införa en skyldighet för kommuner att tillhandahålla hyresgarantier</w:t>
+          <w:t>Förtydligande om förfarandebestämmelser vid prövning av miljöfarliga verksamheter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655961 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556681 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="273157EC" w14:textId="1AF7A6BC" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="19CDD2B1" w14:textId="76F59E93" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655962" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556682" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Personuppgiftsbehandling och sekretess i ärenden om kommunala hyresgarantier</w:t>
+          <w:t>När ska en ansökan om giltighetsförlängning av ett tillstånd prövas av en mark- och miljödomstol?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655962 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556682 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B06B20E" w14:textId="65761E1A" w:rsidR="0073444E" w:rsidRDefault="0073444E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="081895C3" w14:textId="4797AE5E" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655963" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556683" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6.1</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kommunerna ska ha rätt att behandla personuppgifter</w:t>
+          <w:t>Riksdagens tillkännagivanden</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655963 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556683 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AE99B34" w14:textId="2DACA4B5" w:rsidR="0073444E" w:rsidRDefault="0073444E">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="32361BEE" w14:textId="767652EA" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655964" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556684" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6.2</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sekretess ska kunna gälla i ärenden om kommunala hyresgarantier</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655964 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556684 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EF3E4BF" w14:textId="1506547B" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="60DA34E1" w14:textId="2AF4479C" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655965" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556685" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
-[...78 lines deleted...]
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Konsekvenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655966 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556685 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26D23F91" w14:textId="611870AB" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="2E2B7727" w14:textId="5E1D1DCF" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226556686" w:history="1">
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>11.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Beskrivning av problemet och vilken förändring som eftersträvas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556686 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000111F2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5486DDB8" w14:textId="07EC24CD" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226556687" w:history="1">
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>11.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Alternativa lösningar och vilka effekterna blir om någon reglering inte kommer till stånd</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556687 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000111F2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54F4D1C8" w14:textId="58FD461E" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226556688" w:history="1">
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>11.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Vilka berörs av förslagen?</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556688 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000111F2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F20BBC0" w14:textId="1B26BA48" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226556689" w:history="1">
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>11.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Beskrivning av hur och när konsekvenserna av förslagen kan utvärderas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556689 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000111F2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35CF8347" w14:textId="1E010B02" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655967" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556690" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655967 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556690 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ADD6DB2" w14:textId="073D9A4F" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="74EBFC0D" w14:textId="68F45A93" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655968" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556691" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>9.1</w:t>
+          <w:t>12.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i lagen (2000:1383) om kommunernas bostadsförsörjningsansvar</w:t>
+          <w:t>Förslaget till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655968 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556691 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BC64591" w14:textId="254DA142" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="1C3186F2" w14:textId="19FB719C" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655969" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556692" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>9.2</w:t>
+          <w:t>12.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00344361">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Förslaget till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655969 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556692 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1067A7EA" w14:textId="09DA6649" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="3312AE15" w14:textId="2C2C32E4" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226556693" w:history="1">
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>12.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00524C62">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i lagen om mark- och miljödomstolar (2010:921)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556693 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="000111F2">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>37</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6EAD2FFF" w14:textId="10BB66F7" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655970" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556694" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+          <w:t>Sammanfattning av promemorian Ny myndighet för miljöprövning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655970 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556694 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>39</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73A1867C" w14:textId="07E03F87" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="051737B6" w14:textId="740A3C12" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655971" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556695" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Relevanta lagförslag i betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655971 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556695 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16B13205" w14:textId="1ABA2D91" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="66C0EE26" w14:textId="3136CF40" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655972" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556696" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förteckning över remissinstanserna för betänkandet Sänk tröskeln till en god bostad (SOU 2022:14)</w:t>
+          <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655972 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556696 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>49</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26D89DBE" w14:textId="14A55C79" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="127D0804" w14:textId="4EC566F9" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655973" w:history="1">
-[...213 lines deleted...]
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556697" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655976 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556697 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>44</w:t>
+          <w:t>51</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D1AF224" w14:textId="5C5E1F1C" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="61A93D9E" w14:textId="1DBEAE73" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655977" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556698" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655977 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556698 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>46</w:t>
+          <w:t>60</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DC838E1" w14:textId="1EF1F3AF" w:rsidR="0073444E" w:rsidRDefault="0073444E">
+    <w:p w14:paraId="34ADD122" w14:textId="595AE342" w:rsidR="00AF7C96" w:rsidRDefault="00AF7C96">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224655978" w:history="1">
-        <w:r w:rsidRPr="00344361">
+      <w:hyperlink w:anchor="_Toc226556699" w:history="1">
+        <w:r w:rsidRPr="00524C62">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 19 mars 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 9 april 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224655978 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226556699 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001D7D04">
+        <w:r w:rsidR="000111F2">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>47</w:t>
+          <w:t>61</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46609A08" w14:textId="4264821F" w:rsidR="000439AB" w:rsidRPr="005A72C8" w:rsidRDefault="000439AB" w:rsidP="000122ED">
+    <w:p w14:paraId="7D92FDAE" w14:textId="0B3CCD10" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="005E3C60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1AF479" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="005A72C8" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="end"/>
+        <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc224655953"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226556672"/>
       <w:r w:rsidRPr="005A72C8">
+        <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1C536FE6" w14:textId="23D7A4CB" w:rsidR="00BD3D98" w:rsidRPr="00BD3D98" w:rsidRDefault="000439AB" w:rsidP="00BD3D98">
+    <w:p w14:paraId="24218DF7" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007101B9" w14:textId="37B3EB6F" w:rsidR="000439AB" w:rsidRDefault="00BD3D98" w:rsidP="00BD3D98">
+    <w:p w14:paraId="45F2DB29" w14:textId="733BC2DA" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="6C936518" w14:textId="416F97FB" w:rsidR="00BD3D98" w:rsidRPr="00144361" w:rsidRDefault="00BD3D98" w:rsidP="00BD3D98">
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CE8306" w14:textId="5A67E2DF" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Riksdagen antar regeringens förslag till lag om ändring i offentlighets- och </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0A5BD3CE" w14:textId="77777777" w:rsidR="000439AB" w:rsidRPr="00152749" w:rsidRDefault="000439AB" w:rsidP="00152749">
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D852976" w14:textId="5E7760B9" w:rsidR="00876600" w:rsidRPr="00E33F5E" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Numreradlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00876600">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i lagen (2010:921)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om mark- och miljödomstolar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36500590" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00144361" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36F22E12" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00152749" w:rsidRDefault="00876600" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0131E3CC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+    <w:p w14:paraId="03313329" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222255046"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc224303573"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226556673"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagtext</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="11845FF9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00F5794F" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har följande förslag till lagtext.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E629027" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc226556674"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="4640F798" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 21 kap. 1 a § miljöbalken ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45674A60" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269D1BA5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2946"/>
+        <w:gridCol w:w="2951"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="4A3B7131" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2498" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="743A4974" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="005B0E77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B20D009" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="005B0E77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2893850C" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>21 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E63F121" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 a §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B265BAD" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D273DA">
+        <w:t>Ansökningsmål är mål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2997C9C6" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av en länsstyrelse eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F24872C" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. om tillstånd till vattenverksamhet enligt 11 kap. 9 § som inte ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77627F71" w14:textId="463220C7" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. om godkännande enligt 11 kap. 16 § av ett utfört ändrings- eller lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>arbete eller av åtgärder som strider mot meddelade bestämmelser om innehållande och tappning av vatten, om arbetet eller åtgärderna inte avser en markavvattning som ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C017CD" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. om tillstånd enligt 11 kap. till utrivning av en vattenanläggning eller tillståndsprövning enligt 11 kap. 22 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5DCFCB" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. om förlängning enligt 24 kap. 2 § andra stycket av genomförandetiden eller den tid inom vilken verksamheten ska ha satts igång,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F95AB0" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. om återkallelse eller förbud mot fortsatt verksamhet enligt 24 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A18F7C4" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av en länsstyrelse eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="1E201582" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AE5EE47" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041616E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>om giltighetsförlängning enligt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 24 kap. 14 a §,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31F2C5A1" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">8. om giltighetsförlängning enligt 24 kap. 14 a §, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om ansökan om till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>stånd har prövats av en mark- och miljödomstol som första instans,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E707833" w14:textId="230AEB38" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. enligt 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ lagen (1998:812) med särskilda bestämmelser om vattenverksamhet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC03145" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. om omprövning enligt 7 kap. 13–15 §§ lagen med särskilda bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser om vattenverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372ED765" w14:textId="74EE78E8" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mark- och miljödomstol får besluta att ett ansökningsmål som gäller uteslutande en viss eller vissa sakägare ska behandlas enligt det som gäller för stämningsmål enligt 7 kap. lagen med särskilda bestämmelser om vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verksamhet, om sökanden medger det och målet kan avgöras med bindande verkan endast mot dessa sakägare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0A016E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00811E52" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:lastRenderedPageBreak/>
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B15AA3" w14:textId="5103A373" w:rsidR="00DB62B9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F532D2">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAB4A5C" w14:textId="77777777" w:rsidR="00BF5384" w:rsidRDefault="00BF5384" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B848BFD" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00876600" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A94AA5" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="002405D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="57915C2B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc224655954"/>
-      <w:r>
+      <w:bookmarkStart w:id="7" w:name="_Toc226556675"/>
+      <w:r w:rsidRPr="00544A77">
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="59A18716" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="002405D8">
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7E89D1D5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>stadsförsörjningsansvar ska införas en ny paragraf, 11</w:t>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0843CE05" w14:textId="60539E2A" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">att 9 kap. 8 §, 19 kap. 4, 5 och 5 a §§, 21 kap. 1 a §, 24 kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">§ och </w:t>
+      </w:r>
+      <w:r w:rsidR="009C57F1" w:rsidRPr="00544A77">
+        <w:t>rubrike</w:t>
+      </w:r>
+      <w:r w:rsidR="009C57F1">
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidR="009C57F1" w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>närmast före 19</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00157539">
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C435030" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>att det ska införas en ny paragraf, 19 kap. 2 a §, av följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D680805" w14:textId="760B3F80" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>att det närmast före 19 kap. 6 § ska införas en ny rubrik som ska lyda ”</w:t>
+      </w:r>
+      <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+        <w:t>Ansökan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve"> om tillstånd enligt 7 kap. 28 a §”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0885B5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FE14B8" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="0AA43E0D" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="551BE459" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31A8908C" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="0E6DB7E1" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt prop. 2025/26:178 Ändrade regler om tillstånd och tillsyn för Totalförsvarets forskningsinstitut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2ABE1EB5" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="2233EED5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="59ED3EEE" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="61357A7B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA8B9FE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F42208" w14:textId="1568D2D1" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>Ansökan om tillstånd till miljöfarlig verksamhet prövas av mark- och miljödomstolen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="2A140AC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30C36D2A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="1ACA882A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">Regeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>får</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> meddela före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skrifter om att ansökan om tillstånd för vissa slag av verksamheter ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>. Rege</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t>ringen får</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>meddela föreskrifter om att en kommunal nämnd ska pröva frågor om tillstånd om den miljö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t>farliga verksamheten kan antas ha en liten miljöpåverkan. Tillstånd som rör Försvarsmakten, Fortifika</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t>tionsverket, Försvarets materiel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">verk, Försvarets radioanstalt eller Totalförsvarets forskningsinstitut ska alltid prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66D68574" w14:textId="5EABA084" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00217CCC">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_Hlk224912875"/>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">Regeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kan med stöd av 8 kap. 7 § regeringsformen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t>dela föreskrifter om att ansökan om tillstånd för vissa slag av verksam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">heter ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller Miljöprövningsmyndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">. Regeringen </w:t>
+            </w:r>
+            <w:r w:rsidR="00852FC9" w:rsidRPr="00112CF9">
+              <w:t>får</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>meddela före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t>skrifter om att en kommunal nämnd ska pröva frågor om tillstånd om den miljöfarliga verksamheten kan antas ha en liten miljöpåverkan. Tillstånd som rör Försvarsmakten, Fortifikationsverket, Försvarets materielverk, Försvarets radio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t>anstalt eller Totalförsvarets forsk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ningsinstitut ska alltid prövas av </w:t>
+            </w:r>
+            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidR="007A1708" w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövnings</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384" w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D0D99A8" w14:textId="26FFC35A" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>Anmälan om miljöfarlig verksamhet ska, enligt föreskrifter som med</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384" w:rsidRPr="00112CF9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>delas av regeringen, göras till försvarsinspektören för hälsa och miljö, länsstyrelsen eller kommunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCC9069" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="5DEDD246" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BCCBF78" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08DA48B2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2455914D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="07A8B5CE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01B409C6" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="543FBAE0" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="72E79963" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
+              <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2ABA">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hyresgarantier</w:t>
+              <w:t>2 a §</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="7D9411DD" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="6E53424D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="570C7A34" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
-[...57 lines deleted...]
-          <w:p w14:paraId="10CA112D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="713EB39A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3301A20C" w14:textId="6BAFE769" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="0D7D1C20" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E61D3">
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Regeringen får meddela före</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">En ansökan om tillstånd eller dispens eller en anmälan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>enligt denna balk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9" w:rsidDel="00827D9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s in till och hand</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-            </w:r>
-            <w:r w:rsidRPr="003E61D3">
+              <w:t>läggas av Miljöprövningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>skrif</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-[...69 lines deleted...]
-              <w:t>ti).</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>heten även om ansökan eller anmälan annars skulle ha getts in till en kommun eller en annan förvaltningsmyndighet, om</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60B270C3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00FD1619" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="13ACB0CC" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E814CB">
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1. den verksamhet som ansökan eller anmälan avser har samband med en ansökan om tillstånd till miljöfarlig verksamhet som Miljö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>prövningsmyndigheten prövar,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63074C49" w14:textId="5260AA08" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Föreskrifter som regeringen med</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E814CB">
+              <w:t xml:space="preserve">verksamheterna </w:t>
+            </w:r>
+            <w:r w:rsidR="00384CD3" w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
+              <w:t xml:space="preserve">är avsedda att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>bedrivas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av samma verksamhets</w:t>
+            </w:r>
+            <w:r w:rsidR="00217CCC" w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="002978F2">
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>delar med stöd av</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>utövare, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A0685FB" w14:textId="7959694F" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> första stycket</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002978F2">
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00434724">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ansökan eller anmälan inte avser en fråga där avgörandet kan överklagas till regeringen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C73075D" w14:textId="77777777" w:rsidR="00344B5D" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> inskränker inte de skyldigheter som kommuner har enligt social</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Om Miljöprövningsmyndigheten handlägger en ansökan eller en anmälan enligt första stycket, ska myndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9" w:rsidDel="00A72F92">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underrätta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> den kom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9" w:rsidDel="00A72F92">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="002978F2">
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>tjänst</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>mun eller förvaltningsmyndighet som annars skulle ha handlagt ansökan eller anmälan. Om den som underrättas har ett ärende som avser samma sak som det ärende som underrättelsen avser, ska ären</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-            </w:r>
-            <w:r w:rsidRPr="002978F2">
+              <w:t>det överlämnas till Miljöprövnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>lagen (2025:400).</w:t>
+              <w:softHyphen/>
+              <w:t>myndigheten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574EB284" w14:textId="3A31FB49" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Vid handläggningen ska Miljö</w:t>
+            </w:r>
+            <w:r w:rsidR="00344B5D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">prövningsmyndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tillämpa vad som är föreskrivet om hand</w:t>
+            </w:r>
+            <w:r w:rsidR="00344B5D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>läggning av ansökan om tillstånd till miljöfarlig verksamhet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7304A670" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
-[...87 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="45E550F7" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="6859D0A7" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="0B237318" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="00EBD88A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="095FE987" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Särskilt om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prövningen av miljöfarlig verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72DEE405" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="3F8E9E29" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prövningen av miljöfarlig verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55151EC6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
-[...3 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="53F94DC6" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>26 kap.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="58A67394" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="152C1E02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="264A73DD" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="1E2981FE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Länsstyrelser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">eller kommunala </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nämnder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> ska</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="114BA846" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="396CB7AE" w14:textId="0209C206" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2ABA">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hyresgarantier</w:t>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>styrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">den </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">kommunala </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nämnden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vid prövning av ett ärende som avser miljöfarlig verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="04ACD79A" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="1E37162B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>1. genom kungörelse i ortstidning eller på annat lämpligt sätt ge den som kan beröras av verksamheten tillfälle att yttra sig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425A3D66" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>2. samråda med de statliga och kommunala myndigheter som har väsentliga intressen att bevaka i saken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF23A5D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>3. hålla sammanträde med den som saken angår och besiktning på platsen om det behövs för utredningen i ärendet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B5C020" w14:textId="2FF46EB9" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:lastRenderedPageBreak/>
+        <w:t>4. underrätta den som har gjort en ansökan eller kommit med synpunkter genom någon annan än honom eller henne själv oc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">h ge honom eller henne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5384">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>tillfälle att yttra sig om inte annat följer av 25 § förvaltningslagen (2017:900).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563A46F9" w14:textId="77777777" w:rsidR="007A1708" w:rsidRPr="00BF5384" w:rsidRDefault="007A1708" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E314F9F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w:rsidRPr="00112CF9" w14:paraId="72ADD281" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D641459" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="74C88B4F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>styrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve"> eller en kommunal nämnd ska länsstyrelsen eller nämnden tillämpa bestämmelserna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C953BFA" w14:textId="09ACDBDD" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">I ett ärende </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">som avser miljöfarlig verksamhet och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>som</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
+            </w:r>
+            <w:r w:rsidR="00384CD3" w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en länsstyrelse </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">eller en kommunal nämnd ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">digheten, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>eller nämnden tillämpa bestämmel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t>serna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46B14BF2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>1. i 22 kap. 1 och 1 d–1 g §§ om ansökans form och innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABB64D9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>2. i 22 kap. 2 § om en ansökans ingivande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> och brister i den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22189BD2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. i 22 kap. 2 a § om prövningar som avses i 24 kap. 3, 5, 8, 9 och 13 §§,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251E899A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. i 22 kap. 3 och 3 a §§ om kungörelses innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F91A945" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5. i 22 kap. 6 § om talerätt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32178B1E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>6. i 22 kap. 9 § om rätt att företräda fastighet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C40C993" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>7. i 22 kap. 12 och 13 §§ om sakkunniga och om att inhämta yttrande,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C81F7C6" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>8. i 3 kap. 4 § lagen (2010:921) om mark- och miljödomstolar om under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>sökning på platsen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510B4BEF" w14:textId="3463139E" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5384">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>i 22</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384" w:rsidRPr="00BF5384">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5384">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>kap. 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384" w:rsidRPr="00BF5384">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5384">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>§ första stycket 1–3 och 5–11, andra stycket sista meningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> och tredje stycket samt 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>a–25</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>c och 25</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>f–25 h §§ om en till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>ståndsdoms innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396CE3F8" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>10. i 22 kap. 26 § om särskild dom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21727A43" w14:textId="7B1367C6" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11. i 22</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>kap. 27</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ första stycket, andra stycket andra meningen samt tredje stycket första meningen om uppskjutna frågor och provisoriska föreskrifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC915A9" w14:textId="4E54116F" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>12. i 22</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>kap. 28</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ första stycket första meningen om verkställighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>förordnande, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2050CC83" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>13. i 23 kap. 3 § när det gäller särskilt överklagande i frågor om sakkun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>niga som avses i 22 kap. 12 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C28871" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="4EFBA068" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FF9427F" w14:textId="70A56026" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00121183">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Särskilt om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsens miljöprövningsdelegation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1878EE1C" w14:textId="2324681C" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ärenden som prövas av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyndigheten</w:t>
+            </w:r>
+            <w:r w:rsidR="005867E0" w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0739CF94" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="542549A2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FDD1271" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>styrelsens miljöprövningsdelega</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>miljöprövningsdelega</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tionen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F19634C" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>prövningsmyndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>heten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="65418C05" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. 22 kap. 10 § om synpunkter på ansökan,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA57655" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. 22 kap. 10 a § om komplettering av ansökan och sammanställning av svar på synpunkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB95E8A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>3. 22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>kap. 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ och 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ första och andra styckena om förberedelse, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6CAECB" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. 22 kap. 11 b § om tidsplaner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7A99B5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="3586B042" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C678740" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000E6F0B" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt förslag i avsnitt 2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6ABC7B90" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000E6F0B" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FAB10B2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>21 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AC6EA1" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221CFAE5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Ansökningsmål är mål</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="0B2496BE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CD1E5F4" w14:textId="0A2DC052" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>1. om tillstånd till miljöfarlig verk</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">samhet som avses i 9 kap. 6 § som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:t>en läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:softHyphen/>
+              <w:t>styrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> eller en kommun enligt föreskrifter som har meddelats </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>med stöd av 9 kap. 8 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B6F9569" w14:textId="15F52814" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>1. om tillstånd till miljöfarlig verk</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">samhet som avses i 9 kap. 6 § som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöpröv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ningsmyndigheten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57614">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommun enligt föreskrifter som har meddelats </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>av regeringen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00092D2D">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59BCEE4E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. om tillstånd till vattenverksamhet enligt 11 kap. 9 § som inte ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400EFC94" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. om godkännande enligt 11 kap. 16 § av ett utfört ändrings- eller lagningsarbete eller av åtgärder som strider mot meddelade bestämmelser om innehållande och tappning av vatten, om arbetet eller åtgärderna inte avser en markavvattning som ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FC963B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. om tillstånd enligt 11 kap. till utrivning av en vattenanläggning eller tillståndsprövning enligt 11 kap. 22 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1C0E75" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5. om förlängning enligt 24 kap. 2 § andra stycket av genomförandetiden eller den tid inom vilken verksamheten ska ha satts igång,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71635ABE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>6. om återkallelse eller förbud mot fortsatt verksamhet enligt 24 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="15B7A46F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B9D2CBA" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7027">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommun enligt föreskrifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B0F9A">
+              <w:t>har meddelats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med stöd av 9 kap. 8 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27C99F3B" w14:textId="1D34BADE" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommun enligt föreskrifter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B0F9A">
+              <w:t xml:space="preserve">har meddelats </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>av regeringen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="630F11AD" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>om giltighetsförlängning enligt 24</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>kap. 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>§, om ansökan om till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t xml:space="preserve">stånd har prövats av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>mark- och miljödomstol som första instans</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542612B5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>9. enligt 7 kap. 1 § lagen (1998:812) med särskilda bestämmelser om vattenverksamhet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A88311" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>10. om omprövning enligt 7 kap. 13–15 §§ lagen med särskilda bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>melser om vattenverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B910CD" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mark- och miljödomstol får besluta att ett ansökningsmål som gäller uteslutande en viss eller vissa sakägare ska behandlas enligt det som gäller för stämningsmål enligt 7 kap. lagen med särskilda bestämmelser om vattenverksamhet, om sökanden medger det och målet kan avgöras med bindande verkan endast mot dessa sakägare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C631FC" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="412BECA6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E785C27" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000E6F0B" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt SFS 2025:765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A741937" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000E6F0B" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="210B1D72" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>24 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427554AA" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00D95FAA" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="4D226A3B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A3DC4B7" w14:textId="6DB7B450" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Om en dom eller ett beslut som har meddelats i ett ansökningsmål enligt 21 kap. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">§ första stycket </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>denna balk eller 7 kap. 1 § lagen (1998:812) med särskilda bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>melser om vattenverksamhet avser tillstånd till en verksamhet enligt balken och domen eller beslutet har fått laga kraft, gäller tillståndet mot alla, vad avser frågor som har prövats i domen eller beslutet. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">samma gäller beslut om tillstånd till miljöfarlig verksamhet som har meddelats av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561FCC">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0375">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">eller kommun med stöd av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kap. 8 §</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> samt beslut om tillstånd till mark</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>avvattning som har meddelats av en länsstyrelse enligt 11 kap. Om till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ståndet avser utförandet av en vatten</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">anläggning, innefattar det rätt att bibehålla anläggningen. Till följd av detta kapitel, till följd av 7 kap. 20 eller 22 §, 9 kap. 5 §, 10 kap. 17 §, 11 kap. 9 c § eller 12 kap. 10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6B31">
+              <w:t>eller 10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6B31">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> § denna balk eller till följd av 2 kap. 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>§ eller 7 kap. 13, 14, 15, 16 eller 17 § lagen med särskilda bestämmelser om vattenverksamhet, kan dock ett tillstånd begränsas eller förenas med ändrade eller nya villkor, eller återkallas och fortsatt verksamhet förbjudas. Ett sådant ingripande kan också ske genom föreläggan</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>den eller förbud enligt 10 kap. 14 § eller 26 kap. 9 § fjärde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1EB07AD9" w14:textId="37ABAF78" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Om en dom eller ett beslut som har meddelats i ett ansökningsmål enligt 21 kap. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">§ första stycket </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>denna balk eller 7 kap. 1 § lagen (1998:812) med särskilda bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>melser om vattenverksamhet avser tillstånd till en verksamhet enligt balken och domen eller beslutet har fått laga kraft, gäller tillståndet mot alla, vad avser frågor som har prövats i domen eller beslutet. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">samma gäller beslut om tillstånd till miljöfarlig verksamhet som har meddelats av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>digheten,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E7B08">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">kommun med stöd av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>föreskrifter som har meddelats av regeringen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> samt beslut om tillstånd till mark</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">avvattning som har meddelats av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten eller </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en länsstyrelse enligt 11 kap. Om tillståndet avser utförandet av en vattenanläggning, innefattar det rätt att bibehålla anläggningen. Till följd av detta kapitel, till följd av 7 kap. 20 eller 22 §, 9 kap. 5 §, 10 kap. 17</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">§, 11 kap. 9 c § eller 12 kap. 10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561FCC">
+              <w:t>eller 10 a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>§ denna balk eller till följd av 2 kap. 10 § eller 7 kap. 13, 14, 15, 16 eller 17 § lagen med särskilda bestämmelser om vattenverksamhet, kan dock ett tillstånd begränsas eller förenas med ändrade eller nya villkor, eller återkallas och fortsatt verksamhet förbjudas. Ett sådant ingripande kan också ske genom föreläggan</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>den eller förbud enligt 10 kap. 14 § eller 26 kap. 9 § fjärde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19CE067E" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Med tillstånd avses i detta kapitel även godkännande av arbeten eller åtgärder enligt 11 kap. 16 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDBE0A0" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En omprövningsdom eller ett omprövningsbeslut har samma verkan som en tillståndsdom eller ett tillståndsbeslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01450D3B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00D95FAA" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51193F43" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509CDB56" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ansökan om prövning som avses i 3, 4, 5, 6, 7, 8 eller 9 § får göras hos mark- och miljödomstol av Naturvårdsverket, Havs- och vattenmyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheten, Myndigheten för civilt försvar och länsstyrelsen. Om frågan ska prövas av någon annan myndighet än en domstol eller av en kommun, får den tas upp utan någon särskild framställning. Frågor om omprövning enligt 8 § får tas upp utan särskild ansökan.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="37FBDC4F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C974A0F" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>En ansökan om sådan prövning som avses i första stycket får även göras av en kommun i den utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning kommunen har övertagit till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synen med stöd av 26 kap. 3 § fjärde stycket. Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tillståndet</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> har getts av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6171">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>görs</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ansökan hos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0375">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4300F6CB" w14:textId="06B58220" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>En ansökan om sådan prövning som avses i första stycket får även göras av en kommun i den utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ning </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>kommunen har övertagit till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synen med stöd av 26 kap. 3 § fjärde stycket. Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">det tillstånd som prövningen avser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">har getts av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten eller </w:t>
+            </w:r>
+            <w:r w:rsidR="00384CD3" w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidR="00384CD3" w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">ansökan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">göras </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t xml:space="preserve">hos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den av dessa myndigheter som har gett tillståndet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112CF9">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="40D4AA89" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I fråga om verksamheter som får bedrivas med stöd av 11 kap. 27 § andra stycket, får en ansökan om prövning som avses i 3 eller 5 § grundas på en omständighet som anges i de paragraferna endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399F27E1" w14:textId="48488364" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omständigheten är så allvarlig att den inte tål att vänta på att pröv</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen för moderna miljövillkor blir klar, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C9C1F9" w14:textId="46108ACE" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. den olägenhet som omständigheten innebär inte kan avhjälpas genom ett föreläggande om försiktighetsmått eller förbud i väntan på att pröv</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen blir klar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C234220" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FACA935" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">1. Denna lag träder i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>kraft den 1 juli 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE41918" w14:textId="48840E9E" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>2. Miljöprövningsmyndigheten ska efter ikraftträdandet handlägga ärenden som har inletts hos länsstyrelsernas miljöprövningsdelegationer. Länsstyrelserna ska överlämna handlingarna till Miljöprövningsmyndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384" w:rsidRPr="00112CF9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>heten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CF45D1" w14:textId="59FE867A" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve">3. För tillstånd </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve">enligt 24 kap. 11 § andra stycket andra meningen, 13 eller 14 a § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>som har beslutats av en länsstyrelse ska en ansökan efter ikraft</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CCC" w:rsidRPr="00112CF9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>trädandet göras hos Miljöprövningsmyndigheten, om motsvarande till</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CCC" w:rsidRPr="00112CF9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>stånd efter ikraftträdandet skulle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha getts av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B08">
+        <w:t xml:space="preserve"> Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723D8CE7" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0773FE2A" w14:textId="77777777" w:rsidR="00BF5384" w:rsidRDefault="00BF5384" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00BF5384" w:rsidSect="00876600">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AC0643" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc226556676"/>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="63793F6F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Härigenom föreskrivs att 3 kap. 1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>lagen (2010:921) om mark- och miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>domstolar ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D837258" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C67ED2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="25ACEE89" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37FC2ADC" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60051B67" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76F338D3" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD7EB17" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5562B5AF" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om utövande av miljöfarlig verksamhet, vattenverksamhet, vatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>anläggningar och ersättning vid vattenverksamhet samt om utdömande av vite enligt miljöbalken efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas. Mål om utövande av verksamhet vid anläggningar som ingår i ett sammanhängande system för hantering, bearbetning, lagring och slutförvaring av använt kärnbränsle eller kärnavfall prövas av den mark- och miljödomstol inom vars område någon av anläggningarna ligger eller är avsedd att ligga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E0DCCE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om ersättning vid skada eller intrång enligt 28 kap. 2–5 §§ miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>balken och vid ingripande av det allmänna enligt miljöbalken prövas av den mark- och miljödomstol inom vars område skadan eller intrånget i huvudsak har inträffat eller kommer att inträffa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83A9B2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om ersättning för miljöskador enligt 32 kap. miljöbalken prövas av den mark- och miljödomstol inom vars område den skadegörande verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>samheten i huvudsak bedrivs eller har bedrivits. Den som bedriver eller avser att bedriva en verksamhet som kan medföra en sådan skada som avses i 32 kap. 3 § miljöbalken kan begära prövning av ersättningsfrågan vid den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs eller kommer att bedrivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4511E9DB" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om utdömande av vite enligt plan- och bygglagen (2010:900) efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område myndigheten ligger.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="3CA8D309" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B454861" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Mål</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> som har överklagats till mark- och miljödomstol prövas av den mark- och miljödomstol inom vars område förvaltningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>heten eller kommunen som först har prövat ärendet ligger, om inte annat följer av bestämmelser som avses i sjunde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BF69891" w14:textId="2F2B7428" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ärenden från Miljöprövnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>myndigheten överklagas till den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Övriga</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ärenden </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">som har överklagats till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>mark- och miljödomstol prövas av den mark- och miljödomstol inom vars om</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF5384">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">råde förvaltningsmyndigheten eller kommunen som först har prövat ärendet ligger, om inte annat följer av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">de särskilda </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>bestämmelser som avses i sjunde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7083F7E5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Mål enligt lagen (2006:412) om allmänna vattentjänster eller mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>svarande äldre lagstiftning där mark- och miljödomstol är första instans prövas av den mark- och miljödomstol inom vars område den allmänna eller allmänförklarade va-anläggningen i huvudsak är belägen eller är avsedd att vara belägen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="33B4CF52" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11C9F77E" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Särskilda bestämmelser om vilken mark- och miljödomstol som är behörig finns i annan lag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0C285473" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="003C5DF7">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Särskilda bestämmelser om vilken mark- och miljödomstol som är behörig finns i annan lag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B76EE2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="63E1F900" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00544A77" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0AC6A9" w14:textId="6F1A5834" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1 juli 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6D6CB2" w14:textId="77777777" w:rsidR="00BF5384" w:rsidRDefault="00BF5384" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4FFD32" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00876600" w:rsidSect="00876600">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="first" r:id="rId30"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A9F5D0" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc222255051"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc224303577"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226556677"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="6147F491" w14:textId="12EDB471" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen beslutade den 8 juni 2023 att ge en särskild utredare i uppdrag att se över och lämna förslag på hur tillståndsprövningen enligt miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>balken kan förenklas och förkortas genom att göra prövningen mer flexi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bel, effektiv och förutsebar (dir. 2023:78). Utredningen, som tog namnet Miljötillståndsutredningen (KN 2023:02), överlämnade i januari 2025 betänkandet En ny samordnad miljöbedömnings- och tillståndsprövnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>process (SOU 2024:98). U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452EDE">
+        <w:t xml:space="preserve">tredningen föreslog bland annat att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgiften att som första instans pröva ansökningar om tillstånd till verksamheter eller åtgärder genom miljöprövning bör läggas på en ny statlig förvaltnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">myndighet, Miljöprövningsmyndigheten. Betänkandet har remitterats. Remissvaren finns tillgängliga i Klimat- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0B1C">
+        <w:t>näringslivsdepartementet (KN20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7012">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0B1C">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7012">
+        <w:t>00288</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0B1C">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207E4DDF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som ett led i den fortsatta beredningen av betänkandets förslag om en ny myndighet för miljöprövning tog Regeringskansliet (Klimat- och näringslivsdepartementet) fram promemorian Ny myndighet för miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">prövning. Promemorian innehåller förslag på författningsbestämmelser som krävs för att myndigheten ska ta över de ärenden som i dag handläggs av länsstyrelsernas miljöprövningsdelegationer. En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Promemorian har remissbehandlats. En förteckning över remiss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>instanserna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Remissvaren finns tillgängliga på regeringens webbplats </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>(regeringen.se) och i Klimat- och näringslivsdepartementet (KN2025/01878)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287E2CC5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I budgetpropositionen för 2026 aviserades att regeringen avser att bilda en ny myndighet för miljöprövning. Regeringen föreslog med anledning av detta att anslagen för Naturvårdsverket ska ökas under 2027 och 2028 (prop. 2025/26:1 utgiftsområde 20 s. 86 och 93). Riksdagen beslutade i enlighet med regeringens förslag (</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk218865476"/>
+      <w:r w:rsidRPr="00B6579F">
+        <w:t xml:space="preserve">bet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC2C28">
+        <w:t>2025/25:MJU1, rskr. 2025/26:128</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t xml:space="preserve">). Regeringen har därefter, den 5 mars 2026, gett en särskild utredare i uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00120B31">
+        <w:t>förbereda och genomföra bildandet av en ny myndighet för miljöprövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (dir. 2026:13). Uppdraget ska slutredovisas senast den 30 juni 2027. Myndigheten ska vara bemannad för att kunna inleda sin verksamhet den 1 juli 2027 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>och operativt kunna ta över ärenden och pågående handläggning från länsstyrelsernas miljöprövningsdelegationer från detta datum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAECF36" w14:textId="7DCFB5EE" w:rsidR="00876600" w:rsidRPr="00112CF9" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>I denna proposition behandlas de lagförslag som lämnas i promemorian Ny myndighet för miljöprövning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287C053C" w14:textId="2A6F83A0" w:rsidR="00BA43DE" w:rsidRDefault="00BA43DE" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00434724">
+        <w:t>Riksdagen har tillkännagett för regeringen det som utskottet anför om tillståndsprocesser (bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024D3A" w:rsidRPr="00434724">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:t>2016/17:MJU22 punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724" w:rsidRPr="00434724">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:t>2, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024D3A" w:rsidRPr="00434724">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:t>2016/17:289). Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724" w:rsidRPr="00434724">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:t>dagen har även tillkännagett för regeringen det som utskottet anför om förbättrade tillståndsprocesser (bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00024D3A" w:rsidRPr="00434724">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:t>2018/19:MJU18 punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="009814E4" w:rsidRPr="00434724">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:t>4, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00211ED8" w:rsidRPr="00434724">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00434724">
+        <w:t>2018/19:275).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E03" w:rsidRPr="00112CF9">
+        <w:t>Riksdagen har vidare tillkännagett för regeringen det som utskottet anför om myndigheternas roll vid tillståndsprocesser (bet</w:t>
+      </w:r>
+      <w:r w:rsidR="005867E0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5B50" w:rsidRPr="00112CF9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E03" w:rsidRPr="00112CF9">
+        <w:t>2022/23:NU13 punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E03" w:rsidRPr="00112CF9">
+        <w:t>5, rskr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00211ED8" w:rsidRPr="00112CF9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00085E03" w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve">2022/23:160). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>Tillkännagivandena</w:t>
+      </w:r>
+      <w:r w:rsidR="00325AEA" w:rsidRPr="00112CF9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00325AEA" w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>behandlas i avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00024D3A" w:rsidRPr="00112CF9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00325AEA" w:rsidRPr="00112CF9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112CF9">
+        <w:t xml:space="preserve"> är slutbehandlade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795A2F2E" w14:textId="6895825E" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E3359A" w14:textId="59F4E193" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Regeringen beslutade den 17 mars 2026 att inhämta Lagrådets yttrande över </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5E36" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>lagförslag</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5E36" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> som finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3190" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Lagrådet lämnade förslagen utan </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3190" w:rsidRPr="007D54C5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">erinran. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5E36" w:rsidRPr="007D54C5">
+        <w:t>I förhållande till lagråds</w:t>
+      </w:r>
+      <w:r w:rsidR="00D026AC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="003C5E36" w:rsidRPr="007D54C5">
+        <w:t>remissens lagförslag görs v</w:t>
+      </w:r>
+      <w:r w:rsidR="00846171" w:rsidRPr="007D54C5">
+        <w:t>issa språkliga och redaktionella ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FD5B9D" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc222255053"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc224303578"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc226556678"/>
+      <w:r>
+        <w:t>Lagändringar med anledning av att Miljöprövningsmyndigheten tar över miljöprövningsdelegationernas uppgifter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="22B085C1" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69081048" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00133C29" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De uppgifter som länsstyrelserna ansvarar för och som hanteras av m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2781">
+        <w:t>iljöprövningsdelegationerna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2781">
+        <w:t>föras över till en ny myndighet för miljöprövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Miljöprövningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75658BD2" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B1E62F" w14:textId="641B1C1F" w:rsidR="00876600" w:rsidRPr="00C25991" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer i huvudsak överens med regeringens. I promemorian föreslås en ändring i bestämmelsen om anmälan om vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD86C51" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC05810" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En majoritet av remissinstanserna tillstyrker förslaget eller har inte något att invända mot det. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D851A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D851A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D851A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>äringsliv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påtalar särskilt att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002961B2">
+        <w:t xml:space="preserve">ör att uppnå </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002961B2">
+        <w:t>förutsägbar och kvalitativ prövning måste prövningsprocesserna hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002961B2">
+        <w:t>läggas på samma sätt oavsett var i landet sökande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002961B2">
+        <w:t xml:space="preserve"> befinner sig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, samt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002961B2">
+        <w:t>specifik handläggarkompetens för en viss typ av verksamhet kan användas mer resurseffektivt om en myndighet ansvarar för prövning i hela landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFF225F" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett antal remissinstanser, bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B348C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Västra Götalands län</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6B5C">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Green Power Sweden, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avråder från att införa den nya myndigheten stegvis och bedömer att det är bättre att flytta all prövning till den nya myndigheten vid ett och samma tillfälle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D67812" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00ED7D31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges advokatsamfund </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstyrker förslaget om inrättande av en ny myndighet men anser att beslut om anmälan av vattenverksamheter bör fattas av den myndighet som har tillsynsansvaret för verksamheten, dvs. länsstyrelsen, och avstyrker därför att beslutanderätten flyttas till den nya myndigheten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00175E7B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avfall Sverige </w:t>
+      </w:r>
+      <w:r w:rsidDel="00175E7B">
+        <w:t xml:space="preserve">framhåller att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om avsikten är att </w:t>
+      </w:r>
+      <w:r w:rsidDel="00175E7B">
+        <w:t xml:space="preserve">länsstyrelsen även fortsättningsvis </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidDel="00175E7B">
+        <w:t xml:space="preserve">pröva ansökningar om tillstånd till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Seveso-verksamheter så behöver länsstyrelsen fortsatt omfattas av de förfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regler som är relevanta för en sådan prövning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C91132" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A59004" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Miljöprövningsmyndighetens uppgifter begränsas till att ta över miljöprövningsdelegationernas uppgifter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E92D606" w14:textId="7B66751A" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En förutsättning för att genomföra klimatomställningen samtidigt som Sveriges konkurrenskraft stärks och tillväxten ökar är att miljötillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>processerna blir enklare och mer effektiva. För att åstadkomma detta be</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">höver myndighetsstrukturen förändras och tillståndsprövningarna samlas </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>hos en expertmyndighet, i stället för att som i dag vara fördelade på flera myndigheter. I promemorian föreslås att en ny myndighet, Miljöpröv</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningsmyndigheten, tar över de uppgifter som miljöprövningsdelega</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionerna vid länsstyrelserna ansvarar för. Av promemorian framgår att avsikten är att myndighetens uppgift på sikt ska breddas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22298597" w14:textId="4E4A410E" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett antal remissinstanser invänder mot avgränsningen och förordar att myndigheten ges ett bredare uppdrag. Som skäl för detta framförs bland annat effektivitetsvinster och ökade förutsättningar för en mer enhetlig miljöprövning. Regeringen delar uppfattningen att dessa vinster med in</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>rättande av en ny myndighet bör öka om myndighetens uppdrag utvidgas. Samtidigt finns det en risk att kvalitet och prövningstakt påverkas negativt om omfattande ändringar som påverkar ett stort antal förvaltningsmyndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heter och domstolar genomförs vid ett och samma tillfälle. Till undvikande av detta och för att säkra att den nya myndigheten ges goda förutsättningar att hantera de uppgifter den nu föreslås ta över bör myndighetens uppdrag begränsas i enlighet med promemorians förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF6AA6E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00691ABD" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Miljöprövningsmyndigheten ska tillämpa motsvarande bestämmelser som miljöprövningsdelegationerna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF4F6C1" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En miljöprövningsdelegation är ett särskilt beslutsorgan som finns inom vissa länsstyrelser. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691ABD">
+        <w:t xml:space="preserve">För att möjliggöra att Miljöprövningsmyndigheten tar över </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de uppgifter som länsstyrelsen ansvarar för och som hanteras av en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691ABD">
+        <w:t xml:space="preserve">miljöprövningsdelegation </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör Miljöprövningsmyndigheten läggas till i uppräkningen av myndigheter som kan pröva ansökningar om tillstånd till miljöfarlig verksamhet, inklusive i relevanta bestämmelser om vilka mål som är ansökningsmål. I 9 kap. 8 § miljöbalken bör även göras en ändring som innebär att bestämmelsen formuleras som en nödvändig upplysnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelse för att markera att regeringen, trots bestämmelsen i första stycket, kan använda sig av restkompetensen för att meddela föreskrifter på området. Miljöprövningsmyndigheten bör även ersätta</w:t>
+      </w:r>
+      <w:r w:rsidDel="000E6D58">
+        <w:t xml:space="preserve"> länsstyrelsens miljöprövningsdelegation i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>andra relevanta lagbestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidDel="000E6D58">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En stor del av regleringen av miljöprövningsdelegationernas uppgifter finns på förordningsnivå och för att säkerställa att det finns förutsättningar för regeringen att föreskriva att dessa uppgifter ska hanteras av Miljöpröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsmyndigheten bör en ändring göras som innebär att en sådan regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>givning blir möjlig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AB3E2D" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Anmälningar om vattenverksamhet prövas av en miljöprövningsdelega</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion om ärendet har samband med ett annat ärende som miljöpröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsdelegationen prövar. För att möjliggöra att Miljöprövningsmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten tar över denna uppgift föreslås i promemorian att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B120B7">
+        <w:t xml:space="preserve">regeringen får föreskriva att en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B120B7">
+        <w:t xml:space="preserve">anmälan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B120B7">
+        <w:t xml:space="preserve"> göras till Miljöprövningsmyndigheten. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080739A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dvokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker ändringen och anför att prövningen av dessa anmälningar bör hanteras av länsstyrelsen. Som skäl för detta anges att länsstyrelsen är tillsynsmyndighet över vattenverksamheter och att frågan om tillsyn och anmälan bör hanteras av en och samma myndighet. Även regeringen ser fördelar med att dessa frågor hålls samman. En flytt av ansvaret för anmälningsärenden bör därför begränsas till fall där det finns utrymme för effektivitetsvinster. I avsnitt 5 föreslås att Miljöpröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsmyndigheten ska få handlägga bland annat en anmälan enligt miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">balken som har ett samband med en ansökan om tillstånd till miljöfarlig </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>verksamhet som myndigheten prövar. Förslaget innebär att verksamhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utövaren kan initiera en gemensam handläggning av ärenden som har ett samband och därmed möjliggöra att en anmälan om vattenverksamhet kan handläggas av Miljöprövningsmyndigheten. Mot bakgrund av detta saknas skäl att ändra bestämmelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7D2C20" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Länsstyrelsernas fortsatta prövning av tillstånd till miljöfarlig verksamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7312910D" w14:textId="2D2937E2" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansökningar om tillstånd till miljöfarlig verksamhet kan, beroende på verksamhet, prövas antingen av länsstyrelsen eller av miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delegationen vid länsstyrelsen. Ett exempel på en verksamhet som</w:t>
+      </w:r>
+      <w:r w:rsidDel="004632BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ståndsprövas av länsstyrelsen och inte av dess miljöprövningsdelegation är s.k. Seveso-verksamheter, dvs. verksamheter som hanterar eller lagrar stora mängder av farliga ämnen. Dessa verksamheter regleras i miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>balken och lagen (1999:381) om åtgärder för att förebygga och begränsa följderna av allvarliga kemikalieolyckor. Av motsvarande skäl bör läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">styrelsen även fortsättningsvis pröva ansökningar om tillstånd som rör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6A67">
+        <w:t>Försvarsmakten, Fortifikationsverket, Försvarets materielverk eller För</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B6A67">
+        <w:t xml:space="preserve">svarets radioanstalt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i den utsträckning länsstyrelsen i dag ansvarar för en sådan prövning. Motsvarande bör även gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B6A67">
+        <w:t>Totalförsvarets forsk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B6A67">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003B6A67">
+        <w:t>institut</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som föreslås få motsvarande reglering i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008967DD">
+        <w:t>Ändrade regler om tillstånd och tillsyn för Totalförsvarets forsknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008967DD">
+        <w:t>institut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vid detta ställningstagande behöver de processuella bestämmelser som styr länsstyrelsernas prövning av ansökningar om tillstånd till miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">farlig verksamhet fortsatt finnas kvar. Promemorians </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004632BC">
+        <w:t xml:space="preserve">förslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i dessa delar bör därmed inte genomföras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727AA677" w14:textId="77777777" w:rsidR="005362E5" w:rsidRPr="007D54C5" w:rsidRDefault="005362E5" w:rsidP="005362E5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Fortsatta steg i reformen för enklare och mer effektiva miljötillståndsprocesser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FB79AE" w14:textId="5F5DF2C3" w:rsidR="005362E5" w:rsidRPr="005362E5" w:rsidRDefault="005362E5" w:rsidP="005362E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Som framgår </w:t>
+      </w:r>
+      <w:r w:rsidR="007910A6" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">av skälen ovan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>delar regeringen remissinstansernas upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43CC8">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">fattning att de effektivitetsvinster som en ny prövningsorganisation kan väntas medföra sannolikt ökar om myndighetens uppdrag utvidgas. Mot bakgrund av detta bedömer regeringen att arbetet med säkerställande av mer ändamålsenliga miljötillståndsprocesser bör fortsätta med ambitionen att myndighetens </w:t>
+      </w:r>
+      <w:r w:rsidR="007910A6" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">uppgifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>ska vidgas och att miljöbedömnings- och till</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>stånds</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">prövningsprocessen samlas hos den nya myndigheten. </w:t>
+      </w:r>
+      <w:r w:rsidR="007910A6" w:rsidRPr="007D54C5">
+        <w:t>Miljötill</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007910A6" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">ståndsutredningens förslag bereds i Regeringskansliet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">I det </w:t>
+      </w:r>
+      <w:r w:rsidR="007910A6" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">fortsatta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidR="007910A6" w:rsidRPr="007D54C5">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> ligger även att analysera hur Sverige</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4670" w:rsidRPr="007D54C5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> på bästa sätt för att skapa ett effektivt och enhetligt system</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4670" w:rsidRPr="007D54C5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> kan genomföra EU-rättens krav på inrättande av s.k. kontaktpunkter och om Miljöprövningsmyndigheten bör utses till kontaktpunkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A53A03A" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc222255054"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc224303579"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc226556679"/>
+      <w:r>
+        <w:t>Gemensam handläggning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="65369853" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7E9E63" w14:textId="5A0DEC07" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Miljöprövningsmyndigheten ska få handlägga en ansökan om tillstånd eller dispens eller en anmälan enligt miljöbalken som normalt hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>läggs av en kommun eller en annan förvaltningsmyndighet, om ansökan eller anmälan har ett samband med en ansökan om tillstånd till miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farlig verksamhet som Miljöprövningsmyndigheten prövar. Gemensam handläggning ska endast vara möjlig om en ansökan eller en anmälan inte avser en fråga där avgörandet kan överklagas till regeringen. Vid gemensam handläggning ska de handläggningsbestämmelser som gäller för Miljöprövningsmyndighetens handläggning av ansökningar om tillstånd till miljöfarlig verksamhet tillämpas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668F2DEE" w14:textId="3236FD21" w:rsidR="00876600" w:rsidRPr="008605E2" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vid gemensam handläggning ska Miljöprövningsmyndigheten under</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rätta den kommun eller förvaltningsmyndighet som annars skulle ha handlagt ansökan eller anmälan. Om den som underrättas har ett ärende som avser samma sak som det ärende som underrättelsen avser, ska ärendet överlämnas till Miljöprövningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE1E7F1" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8BD247" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00C25991" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer i huvudsak överens med regeringens. Enligt promemorians förslag ska Miljöprövningsmyndigheten tillämpa samma bestämmelser om handläggning som den myndighet som annars skulle ha handlagt ärendet skulle ha tillämpat. Promemorians förslag inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller ingen begränsning av förutsättningarna för gemensam handläggning när det är fråga om ansökningar eller anmälningar som avser en fråga där avgörandet kan överklagas till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550EE3CE" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374632F9" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Majoriteten av remissinstanserna tillstyrker förslaget eller har inte något att invända mot förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1E4BD5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flera länsstyrelser, bland annat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelserna i Stockholms län </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Örebro län, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar att det bör förtydligas vilka handläggningsbestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser för anmälningsärenden som ska tillämpas när Miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten handlägger sådana ärenden, bland annat om kravet på be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dömning av betydande miljöpåverkan ska tillämpas. Länsstyrelsen i Örebro län framhåller särskilt att Miljöprövningsmyndigheten inte bör behöva ta beslut om förlängd tidsfrist för ett anmälningsärende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744FE7E4" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umeå tingsrätt (mark- och miljödomstolen) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att kumulerade mål i dag handläggs enligt samma handläggningsregler och att de regler som tillämpas är de som gäller för mål som prövas i första instans. Detta medför enligt domstolen en effektiv och samordnad handläggning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38801AE7" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelserna i Kronobergs </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skåne län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslår att det förtydligas att möjligheten till gemensam handläggning endast gäller ansökan om tillstånd, dispens eller anmälan enligt miljöbalken. Länsstyrelsen i Skåne län anser även att gemensam handläggning inte ska vara möjlig för ärenden där myndighetens avgörande kan överklagas till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2594DA2D" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A82A40C" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I miljöbalken finns bestämmelser som innebär att det finns en möjlighet att handlägga ärenden gemensamt om de har ett samband (19 kap. 3 § och 21 kap. 3 §). I förordningen (2011:1237) om miljöprövningsdelegationer finns vidare bestämmelser om att en miljöprövningsdelegation prövar, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ärenden som har samband med ärenden om tillstånd som miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delegationen prövar om ärendena har samma sökande (3 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DC46EF" w14:textId="4F401642" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen bedömer att det finns tydliga processekonomiska fördelar med gemensam handläggning av ärenden som har ett verksamhetsmässigt samband och samma sökande. En sådan möjlighet bör även finnas för Miljöprövningsmyndigheten och det bör därför införas bestämmelser om att myndigheten i vissa fall får handlägga en ansökan om tillstånd eller dispens eller en anmälan som annars ska handläggas av en annan förvalt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsmyndighet eller en kommun. Det bör på motsvarande sätt som för miljöprövningsdelegationerna krävas att det är en verksamhet som har samband med en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">ansökan om tillstånd till miljöfarlig verksamhet som Miljöprövningsmyndigheten prövar. Det bör även vara en förutsättning att verksamheterna </w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A6" w:rsidRPr="007D54C5">
+        <w:t>är avsedda att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> bedrivas av samma verksamhetsutövare. Miljöprövningsdelegationerna handlägger inte ärenden som kan över</w:t>
+      </w:r>
+      <w:r w:rsidR="00E769E6" w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">klagas till regeringen. Regeringen bedömer, i likhet med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Skåne län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>, att det inte är lämpligt att sådana ärenden ska kunna handläggas gemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>samt med en ansökan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om tillstånd till miljöfarlig verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5F47">
+        <w:t>. Det bör därför införas en begränsning som innebär att ansökningar eller anmäl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BE5F47">
+        <w:t xml:space="preserve">ningar som avser en fråga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">där avgörandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5F47">
+        <w:t xml:space="preserve">kan överklagas till regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE5F47">
+        <w:t>ska få handläggas gemensamt med en ansökan om tillstånd till miljöfarlig verksamhet som Miljöprövningsmyndigheten prövar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9A3236" w14:textId="313B461B" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behovet av gemensam handläggning bör främst uppkomma vid hand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggning av de typer av ärenden som i dag anges i förordningen om miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">prövningsdelegationer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814DA7">
+        <w:t xml:space="preserve">Ett exempel på ett sådant </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ärende är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814DA7">
+        <w:t>en ansökan om tillstånd till markavvattning som kan prövas tillsammans med en ansökan om tillstånd till täkt av torv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Tillståndet till markavvattning är i det fallet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814DA7">
+        <w:t xml:space="preserve"> en förutsättning för att verksamheten ska kunna bedrivas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det kan inte uteslutas att motsvarande behov även kan uppkomma avseende andra ärendetyper än de som anges i förordningen. Regeringen bedömer därför att bestämmelserna om gemensam handläggning, i likhet med vad som gäller för mark- och miljödomstolarna, inte bör begränsas till vissa ärende</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">typer. Som framhålls av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jordbruksverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommer denna ordning att under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lätta för jordbruksföretag eftersom en ansökan om dispens enligt förord</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen (1998:915) om miljöhänsyn i jordbruket kan handläggas av Miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>prövningsmyndigheten i samband med en prövning av en ansökan om ett tillstånd till en miljöfarlig verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F853755" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bör finnas möjlighet för den sökande eller anmälande att initiera ett ärende hos Miljöprövningsmyndigheten om det bedöms finnas förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningar för gemensam handläggning. Om en ansökan eller anmälan görs hos Miljöprövningsmyndigheten och myndigheten inte delar bedöm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen att förutsättningarna för gemensam handläggning är uppfyllda eller bedömer att gemensam handläggning inte är lämplig, bör Miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten inom ramen för sin allmänna serviceskyldighet vidta lämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>liga åtgärder. En sådan åtgärd kan vara att vidarebefordra frågan till rätt myndighet eller avvisa ansökan eller anmälan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A87924" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att undvika att motsvarande ärende handläggs hos två olika myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heter bör det införas en skyldighet för Miljöprövningsmyndigheten att underrätta den myndighet som annars skulle handlägga ansökan eller anmälan om att Miljöprövningsmyndigheten handlägger ärendet. Det bedöms inte behövas några formkrav för underrättelsen. Det bör av samma skäl även införas en bestämmelse om att den myndighet som underrättas </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ska överlämna ett ärende som avser samma sak som det ärende som underrättelsen avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5ACC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till Miljöprövningsmyndigheten, dvs. en motsvarande ansökan om tillstånd eller dispens eller en motsvarande anmälan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3C3BEF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Stockholms län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att det bör förtydligas vilka handläggningsbestämmelser för anmälningsärenden som ska tillämpas när Miljöprövningsmyndigheten handlägger sådana ärenden, bland annat om kravet på bedömning av betydande miljöpåverkan ska tillämpas och tids</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fristerna för anmälningsärenden. Av praxis framgår att vid en prövning av en verksamhet som kräver tillstånd enligt miljöbalken bör samtliga hän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>syns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">taganden som har betydelse för människors hälsa eller miljön kunna beaktas vid prövningen (MÖD 2007:50). Miljöbedömningen ska omfatta verksamhetens samtliga miljöeffekter och kan inte begränsas till de delar av en verksamhet som omfattas av tillståndsplikt. Mot bakgrund av detta bör bedömningen av om betydande miljöpåverkan kan antas göras i ett beslut som omfattar hela verksamheten. Regeringen delar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umeå tingsrätts (mark- och miljödomstolens) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning att handläggningen blir mer effektiv om kumulerade mål handläggs enligt samma handläggnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regler. De ansökningar och anmälningar som har samband med en ansökan om tillstånd till miljöfarlig verksamhet bör handläggas enligt samma regler som ansökan om tillstånd till miljöfarlig verksamhet. Miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten bör vid handläggningen tillämpa vad som är föreskrivet om handläggning av ansökan om tillstånd till miljöfarlig verksamhet i de fall andra frågor handläggs gemensamt med en sådan ansökan. En sådan ordning motsvarar den ordning som gäller vid handläggningen av kumulerade mål som handläggs av en mark- och miljödomstol, enligt de regler som gäller för mål som prövas av domstolen som första instans. En anmälningspliktig verksamhets miljöpåverkan ska alltså bedömas till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sammans med den tillståndspliktiga verksamhetens miljöpåverkan och eventuella övriga verksamheter som handläggs gemensamt. Miljöpröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsmyndigheten ska inte bedöma om den anmälningspliktiga verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten kan antas medföra en betydande miljöpåverkan i ett särskilt beslut. En tillämpning av vad som är föreskrivet om handläggning av ansökan om tillstånd till miljöfarlig verksamhet innebär även att den anmälnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pliktiga verksamheten inte utan beslut från myndigheten får påbörjas efter de frister som finns för sådan verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D42234" w14:textId="45DBFC38" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Skåne län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför att det på motsvarande sätt som i 21 kap. 3 § miljöbalken uttryckligen bör anges att möjligheten till gemen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sam handläggning endast omfattar tillstånd, dispens eller anmälan enligt miljöbalken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580A08">
+        <w:t>Regeringen bedömer att en sådan begränsning redan följer av promemorians förslag. I syfte att undanröja eventuella oklarheter avseende paragrafens tillämplighet framstår det ändå som lämpligt att den kom</w:t>
+      </w:r>
+      <w:r w:rsidR="00434724">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00580A08">
+        <w:t>pletteras så att det uttryckligen anges att den endast gäller tillstånd, dispens eller anmälan enligt miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303111B0" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc222255055"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc224303580"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc226556680"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Till vilken mark- och miljödomstol bör överklagande göras?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="65805CE2" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0878430A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="002B01C2" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00470A1F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndighetens beslut ska överklagas till den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B0908E" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A65AB8" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F33B75" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3CBFA9" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Majoriteten av remissinstanserna, inklusive samtliga mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstolar, tillstyrker eller har inte något att invända mot förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B918D29" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svemin </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avstyrker att fördelningen av mål mellan mark- och miljödom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stolarna sker utifrån verksamhetens geografiska placering och anser att alla beslut från den nya myndigheten bör överklagas till en och samma domstol för en mer enhetlig rättstillämpning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E144C5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="002452BC" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flera remissinstanser påpekar att den nya myndigheten blir motpart om en enskild överklagar dess avgörande om inget annat föreskrivs. Ett antal remissinstanser, bland annat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nacka tingsrätt (mark- och miljödomstolen), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">framhåller att den nya myndigheten inte borde bli motpart med hänsyn till att den antas få en mer opartisk roll utan egna intressen att bevaka. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Örebro län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att länsstyrelsen bör vara motpart när någon enskild överklagar Miljöprövningsmyndighetens beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6218228A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00E44EC3" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC09E9">
+        <w:t>Skälen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F1F454" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Till vilken domstol bör myndighetens beslut överklagas?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27371F72" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt lagen (2010:921) om mark och miljödomstolar överklagas en förvaltningsmyndighets beslut till den mark- och miljödomstol inom vars område förvaltningsmyndigheten ligger (3 kap. 1 § femte stycket). Mål om utövande av miljöfarlig verksamhet prövas av den mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas (3 kap. 1 § första stycket). Verksamheternas geografiska placering är även avgörande för vilken miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delegation som prövar ärendet (5 § förordningen om miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delegationer). Avsikten är att Miljöprövningsmyndigheten ska ha hela landet som verksamhetsområde. Om frågan om rätt forum för över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>klagande av myndighetens beslut inte särregleras kommer myndighetens geografiska placering att avgöra var beslutet ska anses vara fattat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7D77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och till vilken mark- och miljödomstol överklagande ska göras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BE2598" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Överklagade beslut av Miljöprövningsmyndigheten kommer att utgöra en betydande andel av de mål som kommer att prövas av en mark- och miljödomstol även om målen fördelas mellan de fem domstolarna. En ordning där Miljöprövningsmyndighetens beslut överklagas till samtliga mark- och miljödomstolar baserat på verksamheternas geografiska </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>placering innebär att målen fördelas på ett liknande sätt som i dagens system. Det innebär också att målen fördelar sig på motsvarande sätt som de flesta övriga ärenden som överklagas till mark- och miljödomstolarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B4EF25" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Till stöd för att samtliga överklaganden ska ske till en och samma mark- och miljödomstol kan, som framhålls av Svemin, åberopas intresset av en enhetlig rättsutveckling. Det intresset tillgodoses dock av att domstolarnas avgöranden även fortsättningsvis vid överklagande kommer att hanteras av en och samma domstol, Mark- och miljööverdomstolen. Till det kommer att en koncentration av alla överklaganden till en och samma mark- och miljödomstol skulle innebära en mycket stor arbetsbörda och en snedvridning av ansvar mellan domstolarna. Regeringen anser därför att behovet av enhetlighet kan tillgodoses genom överklagande till Mark- och miljööverdomstolen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15471764" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bör Miljöprövningsmyndigheten bli motpart efter överklagande?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63590C9A" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En förvaltningsmyndighet är som huvudregel motpart vid överklagande av myndighetens beslut, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5439">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5439">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5439">
+        <w:t>§ förvaltningsprocesslagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (1971:291). För</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsprocesslagen är inte direkt tillämplig vid mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stolens prövning av överklagade myndighetsbeslut men frågan om motpart regleras dock på samma sätt genom 5 kap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756FF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2 § lagen (2010:921) om mark- och miljödomstolar. En miljöprövningsdelegation är inte motpart eftersom den inte är en fristående förvaltningsmyndighet, utan ett särskilt besluts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>organ inom en myndighet. Det är i stället länsstyrelsen som blir motpart. Enligt regeringens uppfattning finns det i detta fall inte skäl att avvika från huvudregeln. Ett antal remissinstanser har med hänvisning till att miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">prövningsdelegationerna inte har motpartsställning ifrågasatt att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1644">
+        <w:t>Miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1644">
+        <w:t>prövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1644">
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska vara motpart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1644">
+        <w:t>om en enskild över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1644">
+        <w:t>klagar myndighetens avgörande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1644">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen bedömer dock att Miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>prövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten bör vara motpart om en enskild överklagar myndighetens avgörande. Regeringen anser inte att det medför risk för att myndigheten kan anses vara partisk eller mindre objektiv. Behovet av en företrädare för de allmänna intressena, särskilt i första domstolsinstans, hänger samman med utredningskravet. Utredningsmaterialet blir fylligare i en tvåparts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>process genom parternas dialog. Detta innebär att domstolen avlastas en del av arbetet för att sakfrågorna i målet blir tillräckligt utredda och behovet av aktivitet från domstolen minskar när det gäller att begära in utredning i målet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A456668" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Länsstyrelsen kommer även fortsättningsvis att vara behörig att föra talan för att tillvarata miljöintressen och andra allmänna intressen om det behövs (19 kap. 5 § och 22 kap. 6 § miljöbalken).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0376844B" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc222255056"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc224303581"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226556681"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förtydligande om förfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidDel="00AD2B62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid prövning av miljöfarliga verksamheter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="74BDE2EC" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B761FC" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00426BF2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det ska tydliggöras </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>att förfarande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426BF2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bestämmelserna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">i 19 kap. 4 och 5 §§ miljöbalken endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426BF2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ska tillämpas i ärenden om prövning av miljöfarlig verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D36C9E7" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EC7616" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00C25991" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7B1BA8" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E0EAEE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D34CE" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna tillstyrker förslaget eller har inte något att invända mot det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA15958" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BED573E" w14:textId="49FD4676" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I 22 kap. miljöbalken finns bestämmelser om förfarandet vid mark- och miljödomstolarna i ansökningsmål och i 19 kap. finns bestämmelser om förvaltningsmyndigheternas och kommunernas prövning. Bestämmels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>erna handlar bland annat om kungörelse, samråd, sammanträde, besiktning på platsen och kommunicering i ärenden som prövas av länsstyrelsen eller kommunen (19 kap. 4 §). Det finns också bestämmelser om vilka av för</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>farandebestämmelserna i 22 kap. som ska tillämpas vid länsstyrelsens eller kommunens prövning (19 kap. 5 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B38A9EF" w14:textId="26D46A28" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sedan miljöbalkens införande finns i 19 kap. rubriken ”Allmänt om prövningen” placerad före 1 § och rubriken ”Särskilt om prövningen av miljöfarlig verksamhet” före 4 §. Enligt propositionen till miljöbalken är tillämpningsområdet för såväl 4 § som 5 § begränsat till prövning av miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>farlig verksamhet. Begränsningen har därefter nämnts i flera för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">arbeten, se prop. 1997/98 del 2, s. 224 och 225, prop. 2013/14:174 s. 222 och prop. 2017/18:235 s. 140. Begränsningen </w:t>
+      </w:r>
+      <w:r w:rsidDel="00525DDA">
+        <w:t xml:space="preserve">framgår dock inte av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>orda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lydelsen i någon av </w:t>
+      </w:r>
+      <w:r w:rsidDel="00525DDA">
+        <w:t>paragraferna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DC0972" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För säkerställande av en effektiv och rättssäker prövning är det centralt att regelverket inte lämnar utrymme för osäkerhet i förhållande till vilka förfarandebestämmelser som prövningsmyndigheten har att tillämpa. Eftersom avsikten synes ha varit att 4 och 5 §§ </w:t>
+      </w:r>
+      <w:r w:rsidDel="00B17F6D">
+        <w:t xml:space="preserve">endast ska tillämpas vid prövning av miljöfarlig verksamhet bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>detta framgå av paragrafernas ordalydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F63292B" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc222255057"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc224303582"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc226556682"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>När ska en ansökan om giltighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förlängning av ett tillstånd prövas av en mark- och miljödomstol?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="6A2F066C" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00420062">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29165918" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mark- och miljödomstolen ska pröva ansökningar om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075DB8">
+        <w:t>giltighetsför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00075DB8">
+        <w:t xml:space="preserve">längning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075DB8">
+        <w:t xml:space="preserve">tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om ansökan avser ett tillstånd som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00075DB8">
+        <w:t>har prövats av domstolen som första instans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5964AADC" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FB9C28" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007013BF" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A26308" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BDDBBD" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D34CE" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrlistaram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna tillstyrker förslaget eller har inte något att invända mot det. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naturvårdsverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att förslaget innebär ett välkommet förtydligande eftersom det i dag är oklart var prövningen av giltighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förlängningar ska ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA38D1E" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t>örslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43699F3A" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den 1 januari 2025 trädde det i kraft nya bestämmelser i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947B67">
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947B67">
+        <w:t>kap. 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947B67">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947B67">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> miljöbalken som reglerar förutsättningarna för en tillståndsmyndighet att, efter ansökan av tillståndshavaren, förlänga giltighetstiden för ett tillstånd. Paragrafen kompletteras av ett antal förfarande- och forumbestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012753D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460E3A0E" w14:textId="3090777E" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av 21 kap. 1 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012753D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>första stycket 8 miljöbalken följer att mark och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstolen prövar mål om giltighetsförlängning av tillstånd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552271">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som första instans. I paragrafen finns inte någon uttrycklig begränsning till tillstånd som meddelats av domstolen som första instans. Avsaknaden av en sådan begränsning framstår som ett förbiseende eftersom det samtidigt infördes regler om länsstyrelsens prövning av en ansökan om förlängning av till</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stånd. Det får anses vara en lämplig ordning att den myndighet som med</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>delat ett tillstånd även hanterar förlängningen av ett sådant tillstånd. Enligt regeringens mening bör 21 kap. 1 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012753D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>första stycket 8 därför ändras så att det framgår att mark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>- och miljödomstolen som första instans enbart prövar ansökningar om förlängning av tillstånd som domstolen meddelat som första instans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C66491" w14:textId="2B677C79" w:rsidR="005362E5" w:rsidRPr="007D54C5" w:rsidRDefault="005362E5" w:rsidP="005362E5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc226556683"/>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Riksdagens tillkännagivanden</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="359CE28D" w14:textId="09E74C63" w:rsidR="005362E5" w:rsidRPr="007D54C5" w:rsidRDefault="005362E5" w:rsidP="005362E5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Riksdagen har tillkännagett för regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2034" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">det som utskottet anför om tillståndsprocesser (bet. 2016/17:MJU22 punkt 2, rskr. 2016/17:289). </w:t>
+      </w:r>
+      <w:r w:rsidR="004A45A2" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Av tillkännagivandet följer att tillståndsprocesserna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">måste utformas så att de inte i onödan hindrar jobb eller försenar investeringar som moderniserar verksamheter, skapar jobb och tillväxt och kan minska den samlade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:lastRenderedPageBreak/>
+        <w:t>miljöpåverkan. Myndigheternas prövningar ska vara enkla, förutsägbara och effektiva. Kraven på det underlag som krävs för prövning av en viss fråga ska inte ställas högre än vad som är motiverat av miljöskäl. En annan del som måste åtgärdas är de långa handläggningstiderna i tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidR="009437EA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">ärenden. Det kan övervägas om företag som vill göra miljöförbättrande åtgärder bör få en mer skyndsam handläggning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00352C18">
+        <w:t>Vidare bör d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>et ställas upp mål för hur lång tid</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2291" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>handläggningen bör få ta i tillståndsärenden</w:t>
+      </w:r>
+      <w:r w:rsidR="000C47A5" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> (bet. 2016/17MJU 22 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6057">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C47A5" w:rsidRPr="007D54C5">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00356B91" w:rsidRPr="007D54C5">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAC01CE" w14:textId="096845F9" w:rsidR="005362E5" w:rsidRPr="007D54C5" w:rsidRDefault="005362E5" w:rsidP="004B6D5A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Riksdagen har även tillkännagett för regeringen det som utskottet anför om </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC10F8" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">förbättrade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>tillståndsprocesser</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2034" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> (bet. 2018/19:MJU18 punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6B13">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2034" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">4, rskr. 2018/19:275). </w:t>
+      </w:r>
+      <w:r w:rsidR="004A45A2" w:rsidRPr="007D54C5">
+        <w:t>Av tillkänna</w:t>
+      </w:r>
+      <w:r w:rsidR="00465AC2" w:rsidRPr="007D54C5">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="004A45A2" w:rsidRPr="007D54C5">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00465AC2" w:rsidRPr="007D54C5">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="004A45A2" w:rsidRPr="007D54C5">
+        <w:t>andet följer att t</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2034" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">illståndsprocesserna måste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">utformas på ett sådant sätt att de inte i onödan hindrar, försenar eller fördyrar investeringar som miljöanpassar verksamheter och åtgärder som bidrar till hållbar tillväxt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97899" w:rsidRPr="007D54C5">
+        <w:t>Det behövs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> en skyndsammare handläggning av mål och ärenden som gäller miljöförbättrande åtgärder eller verksamheter. </w:t>
+      </w:r>
+      <w:r w:rsidR="005867E0">
+        <w:t>Vidare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> behövs ett mer proaktivt arbete där företag och andra sökande i större utsträckning än i</w:t>
+      </w:r>
+      <w:r w:rsidR="004B38EB" w:rsidRPr="007D54C5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>dag kan få stöd och råd om hur tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2A75">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>processerna fungerar</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05534" w:rsidRPr="007D54C5">
+        <w:t>. Det finns behov av att ta ytterligare steg för att förbättra tillståndsprocesserna på det sätt som utskottet nu har beskrivit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00356B91" w:rsidRPr="007D54C5">
+        <w:t>(bet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8019F" w:rsidRPr="007D54C5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00356B91" w:rsidRPr="007D54C5">
+        <w:t>2018/19:MJU18 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6B13">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF260C" w:rsidRPr="007D54C5">
+        <w:t>23)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755A1C9F" w14:textId="4F5BFB30" w:rsidR="00085E03" w:rsidRPr="007D54C5" w:rsidRDefault="00085E03" w:rsidP="004B6D5A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Riksdagen har vidare tillkännagett för regeringen det som utskottet anför </w:t>
+      </w:r>
+      <w:r w:rsidR="00321836" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2034" w:rsidRPr="007D54C5">
+        <w:t>myndigheternas roll vid tillståndsprocesser (bet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A503DF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2034" w:rsidRPr="007D54C5">
+        <w:t> 2022/23:NU13 punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="004E55E9">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2034" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">5, rskr. 2022/23:160). </w:t>
+      </w:r>
+      <w:r w:rsidR="00465AC2" w:rsidRPr="007D54C5">
+        <w:t>Av tillkännagivandet följer att det</w:t>
+      </w:r>
+      <w:r w:rsidR="00321836" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> behöver bli tydligare i vilket skede olika delar av prövningen ska genomföras</w:t>
+      </w:r>
+      <w:r w:rsidR="005867E0">
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidR="00321836" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005867E0">
+        <w:t>att k</w:t>
+      </w:r>
+      <w:r w:rsidR="00321836" w:rsidRPr="007D54C5">
+        <w:t>ontakter mellan företag och myndigheter behöver förenklas och arbets</w:t>
+      </w:r>
+      <w:r w:rsidR="00943311">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00321836" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">sättet bli mer lösningsorienterat. </w:t>
+      </w:r>
+      <w:r w:rsidR="005867E0">
+        <w:t>Vidare följer att m</w:t>
+      </w:r>
+      <w:r w:rsidR="00321836" w:rsidRPr="007D54C5">
+        <w:t>yndigheter bör arbeta mer rådgivande och lösningsorienterat än tidigare</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF260C" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0043698C" w:rsidRPr="007D54C5">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF260C" w:rsidRPr="007D54C5">
+        <w:t>bet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A503DF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF260C" w:rsidRPr="007D54C5">
+        <w:t> 2022/23:NU13 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00896629">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF260C" w:rsidRPr="007D54C5">
+        <w:t>15)</w:t>
+      </w:r>
+      <w:r w:rsidR="00321836" w:rsidRPr="007D54C5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A470BD" w14:textId="54C89B7B" w:rsidR="004C3ED6" w:rsidRPr="007D54C5" w:rsidRDefault="004C3ED6" w:rsidP="00F26FFE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Regeringen gav i regleringsbrevet för 2024 länsstyrelserna i uppdrag att vidta åtgärder för att göra sitt arbete med att tillståndspröva miljöfarlig verksamhet enligt miljöbalken mer förutsebart och effektivt och att korta handläggningstiderna. Uppdraget syftade också till att göra det lättare för företag att ta sig igenom tillståndsprocessen, vilket ska stärka företagens konkurrenskraft och stödja klimatomställningen inom industrin. Läns</w:t>
+      </w:r>
+      <w:r w:rsidR="003270BD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>styrelserna slutredovisade uppdraget i december 2025. Av redovisningen framgår bland annat följande. Länsstyrelserna har tagit fram och ensat rutiner för att arbetet med tidsplaner ska bli mer enhetligt över landet. Ett nytt projekt för att nå en samsyn om inventeringskrav med mera vid nyetablering av miljöfarliga verksamheter har startats. Länsstyrelserna har tagit fram en gemensam mall för e-postmeddelande med tidig information om handläggningen. Ett metodstöd och mallar för mer dialog har tagits fram. Områden där länsstyrelserna arbetar olika har identifierats. Alla länsstyrelser ger nu samma information om att söka tillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EBFEF9" w14:textId="3A1A448B" w:rsidR="004C3ED6" w:rsidRPr="007D54C5" w:rsidRDefault="004C3ED6" w:rsidP="004C3ED6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Regeringen föreslog i prop. 2025/26:118 tidsfrister för vissa tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>förfaranden som gäller verksamheter och åtgärder för förnybar energi. Klimat- och näringslivsdepartementet föreslog även i promemorian Genom</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>förande av bestämmelser i förnybartdirektivet om tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förfaranden för förnybar energi, dnr KN2025/00895 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1CA9" w:rsidRPr="007D54C5">
+        <w:t>som remitterades i maj 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00A503DF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1CA9" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>ytterligare tidsfrister för tillståndsförfaranden som gäller verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">heter och åtgärder för förnybar energi. Regeringen beslutade om förordningen (2025:1005) med kompletterande bestämmelser till EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">förordning om nettonollindustri. </w:t>
+      </w:r>
+      <w:r w:rsidR="0046535B" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Förordningen innehåller bestämmelser </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2016" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">om vilka myndigheter som ansvarar för handläggningen av erkännande av projekt som strategiska </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1ED1" w:rsidRPr="007D54C5">
+        <w:t>nettonoll</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2016" w:rsidRPr="007D54C5">
+        <w:t>projekt. Ett sådant erkännande innebär att projekten omfattas av EU-förordningens bestämmelser om korta tids</w:t>
+      </w:r>
+      <w:r w:rsidR="00522C74">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00EB2016" w:rsidRPr="007D54C5">
+        <w:t>frister.</w:t>
+      </w:r>
+      <w:r w:rsidR="0036023E" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Klimat- och näringslivsdepartementet föreslog vidare i prome</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>morian Kontaktpunkter, tillstånd och tidsfrister enligt EU-förordningen om kritiska råmaterial och EU-förordningen om nettonoll</w:t>
+      </w:r>
+      <w:r w:rsidR="00680A48">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">industri (KN2025/02439) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13589" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">som remitterades i januari 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>kompletterande be</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>stämmelser till två EU-förordningar</w:t>
+      </w:r>
+      <w:r w:rsidR="00121E34" w:rsidRPr="007D54C5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> EU-förordningarna innehåller tidsfrister för tillståndsprocesser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2ED491" w14:textId="54CC2480" w:rsidR="005362E5" w:rsidRPr="007D54C5" w:rsidRDefault="00BE24E0" w:rsidP="00A42195">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00141045" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="008572C7" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">ovan </w:t>
+      </w:r>
+      <w:r w:rsidR="00141045" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">redovisade </w:t>
+      </w:r>
+      <w:r w:rsidR="005362E5" w:rsidRPr="007D54C5">
+        <w:t>åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00141045" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">na och </w:t>
+      </w:r>
+      <w:r w:rsidR="00252B9A" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">de förslag till åtgärder som regeringen lämnar i avsnitt 4–7 </w:t>
+      </w:r>
+      <w:r w:rsidR="000E04B5" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">bidrar </w:t>
+      </w:r>
+      <w:r w:rsidR="00927D80" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">alla </w:t>
+      </w:r>
+      <w:r w:rsidR="000E04B5" w:rsidRPr="007D54C5">
+        <w:t>till att komma till rätta med de problem som beskrivs i tillkännagivandena.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42195" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00121E34" w:rsidRPr="007D54C5">
+        <w:t>Genom dessa åtgärder och förslag sammantaget anser r</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42195" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00121E34" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="005362E5" w:rsidRPr="007D54C5">
+        <w:t>tillkännagivandena</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94EF0" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005362E5" w:rsidRPr="007D54C5">
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidR="00612CA2" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> tillgodo</w:t>
+      </w:r>
+      <w:r w:rsidR="004E55E9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00612CA2" w:rsidRPr="007D54C5">
+        <w:t>sedda och</w:t>
+      </w:r>
+      <w:r w:rsidR="005362E5" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A503DF">
+        <w:t xml:space="preserve">därmed </w:t>
+      </w:r>
+      <w:r w:rsidR="005362E5" w:rsidRPr="007D54C5">
+        <w:t>slutbehandlade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD5F797" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc222255058"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc224303583"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc226556684"/>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="6D8820C9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5EC36C" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>När det gäller bestämmelsen om när en ansökan om giltighetsförläng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>ning av ett tillstånd ska prövas av en mark- och miljödomstol ska ändringen träda i kraft den 1 september 2026. Övriga lagändringar ska träda i kraft den 1 juli 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407BB836" w14:textId="32DE2BC5" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Miljöprövningsmyndigheten ska efter ikraftträdandet handlägga ärenden som har inletts hos länsstyrelsernas miljöprövningsdelega</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>tioner. Länsstyrelserna ska överlämna handlingarna till Miljöpröv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6556CF60" w14:textId="1E2AF482" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>I ärenden där tillstånd har getts av en länsstyrelse ska en ansökan om återkallelse, omprövning eller ändring av tillståndet efter ikraft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>trädan</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F" w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>det göras hos Miljöprövningsmyndigheten, om motsvarande tillstånd efter ikraftträdandet skulle ha getts av Miljöprövnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>myndigheten. Detsamma ska gälla en ansökan om att upphäva ett tillstånd till en miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F" w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>farlig verksamhet, en ansökan om att ändra eller upphäva be</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F" w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>stämmelser och villkor i ett beslut och en ansökan om giltighets</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F" w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>förlängning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5E74F5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B9C81A" w14:textId="60DCF12D" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Promemorians förslag stämmer inte överens med regeringens. I prome</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>morians förslag har alla lagändringar samma datum för ikraftträdande. I promemorian finns ingen övergångsbestämmelse om överlämnande av handlingar. Promemorians förslag till övergångsbestämmelse omfattar endast tillstånd som har beslutats av en miljöprövningsdelegation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3E52E8" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4520"/>
+        </w:tabs>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FF505E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Majoriteten av remissinstanserna tillstyrker förslagen eller har inte något att invända mot dem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BB07EE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Ett antal remissinstanser, bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Blekinge län </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fackförbundet ST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>anser att regeringen bör överväga att inte genomföra de föreslagna förändringarna redan den 1 juli 2027. De anser att risken är stor för negativ inverkan på kvalitet, rättssäkerhet och effektivitet i handlägg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning om myndigheten inte ges tillräckligt lång tid att förbereda sig. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svea hovrätt (Mark- och miljööverdomstolen) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>konstaterar att tidpunkten för ikraftträdande mitt i sommaren ter sig mindre väl vald, inte minst mot bakgrund av att ärendena då ska överlämnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762C10DF" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Ett antal remissinstanser, bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Stockholms län, Företagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppsala kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>anser att övergångsbestämmelserna bör ändras så att pågående mål ska handläggas klart av miljöprövnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">delegationerna. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Blekinge län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> påpekar att ett alternativ är att miljöprövningsdelegationerna lämnar över de ärenden som de inte hinner avgöra före ett angivet datum. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturvårdsverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> påpekar att ändringen som innebär att mål om giltighetsförlängning ska vara ansökningsmål endast om ansökan om det tillstånd som ska förlängas har prövats av mark- och miljödomstolen som första instans bör träda i kraft så snart som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13902BEF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Skåne län </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naturvårdsverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>framhåller att det av övergångsbestämmelserna inte framgår att länsstyrelsernas miljöpröv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>ningsdelegationer ska överlämna ärenden som är under handläggning till Miljöprövningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF2191D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D34CE" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Stockholms län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att det bör förtydligas i över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gångsbestämmelser vilken myndighet som ska pröva frågor rörande upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skjutna villkor. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Västernorrlands län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar att det behövs en motsvarande övergångsbestämmelse för ansökan om giltighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förlängning som den som föreslås för ansökan om återkallelse, ompröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning eller ändringstillstånd. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Växjö tingsrätt, mark- och miljödomstolen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Dalarnas län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att det är oklart hur ansökningar om återkallelse, omprövning och ändringstillstånd ska hanteras när det gäller tillstånd som har meddelats av länsstyrelserna. Domstolen påpekar även att en liknande oklarhet kan uppstå vid ansökningar om villkors</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ändring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBA243C" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006285B">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160CDC34" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tidpunkt för ikraftträdande och bestämmelse om överlämnande av ärenden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06687888" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen om lagändringar som behövs för att en ny myndighet ska kunna ta över uppgifter från länsstyrelsernas miljöprövningsdelegationer syftar till att säkerställa en mer effektiv och förutsebar miljöprövning och bör därför träda i kraft så snart som möjligt. Regeringen gav i mars 2026 en särskild utredare i uppdrag att förbereda och genomföra bildandet av en ny myndighet för miljöprövning som ska kunna inleda sin verksamhet den 1 juli 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E4B160" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturvårdsverkets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömning att det finns skäl att låta förslaget om giltighetsförlängning träda i kraft tidigare än vad som föreslås </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>i promemorian eftersom det inte har samband med bildandet av Miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>prövningsmyndigheten. Förslaget bör träda i kraft den 1 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1075A404" w14:textId="1CC46E40" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen gav i mars 2026 en särskild utredare i uppdrag att förbereda och genomföra bildandet av en ny myndighet för miljöprövning som ska kunna inleda sin verksamhet den 1 juli 2027. De förslag som har samband med bildande av myndigheten bör träda i kraft detta datum. Regeringen bedömer att det ger den nya myndigheten tillräckligt lång tid att förbereda sig för att prövningen ska ske på ett rättssäkert och effektivt sätt.</w:t>
+      </w:r>
+      <w:r w:rsidDel="001C6772">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För att säkerställa att ärendehandläggningen vid Miljöprövningsmyndigheten kan påbörjas i direkt anslutning till ikraftträdandet och för att uppnå den enhetlighet och förutsebarhet i prövningen som eftersträvas, bör det för</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tydligas att länsstyrelserna ska överlämna handlingarna i ärendena till myndigheten.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Toc223678430"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="0C21F5EA" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_Toc223678431"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="0DE3B7ED" w14:textId="54702E2E" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En lösning som innebär att länsstyrelsen ska överlämna handlingarna i de ärenden som har inletts hos länsstyrelsernas miljöprövningsdelegationer till den nya myndigheten kommer med stor sannolikhet att innebära att handläggningstiderna för dessa ärenden förlängs. Vissa ärenden hos miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">prövningsdelegationerna har en lång handläggningstid. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sen i Hallands län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att det kan vara svårt att bemanna miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>prövnings</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>delegationerna efter att uppgifterna har lämnats över till den nya myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heten. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Uppsala län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppger att erfarna handläggare redan i dag söker sig från länsstyrelserna. På grund av risken för svårig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter att bemanna miljöprövningsdelegationerna efter ikraft</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädandet bedöms det vara bättre att ärendena överlämnas till den nya myndigheten vid ikraft</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>trädandet. Detta innebär att även ärenden där tillstånd har meddelats men där en fråga om villkor har skjutits upp ska överlämnas till den nya myn</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>digheten.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_Toc223678432"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="7413AF20" w14:textId="09C124F8" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen delar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Växjö tingsrätts (mark- och miljödomstolens) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dömning att det behöver tydliggöras vad som gäller för tillstånd som har meddelats av en länsstyrelse före 1998. Övergångsbestämmelsen bör där</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>för formuleras så att den gäller tillstånd som har beslutats av en läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelse. Med denna formulering omfattas både tillstånd meddelade av en miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>prövningsdelegation och andra tillstånd som är meddelade av en läns</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>styrelse.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Toc223678433"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="32324906" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare bör det införas en övergångsbestämmelse om vad som ska gälla i de fall en miljöprövningsdelegation har gett ett tillstånd och det efter ikraftträdandet ansöks om återkallelse, omprövning eller ändringstillstånd. Det rimliga är att ansökan ska ges in till Miljöprövningsmyndigheten i stället för till länsstyrelsen. Det bör anges att ansökan ska ges in till Miljöprövningsmyndigheten om motsvarande tillstånd efter ikraftträdan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>det skulle ha getts av Miljöprövningsmyndigheten.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_Toc223678434"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="4E284252" w14:textId="3A04DA94" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Västernorrlands läns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Växjö tingsrätts (mark- och miljödomstolens) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedömning att det behövs en mot</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>svarande övergångsbestämmelse om ansökan om giltighetsförläng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning och villkorsändring som den som föreslås för en ansökan om återkallelse, omprövning och ändringstillstånd.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Toc223678435"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="79852724" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc222255059"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc224303584"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc226556685"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="043B8ABD" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="0058100A" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc222255060"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc224303585"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226556686"/>
+      <w:r>
+        <w:t>Beskrivning av problemet och vilken förändring som eftersträvas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="7B463578" w14:textId="21C7284E" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prövningen av ansökningar om miljötillstånd behöver bli mer effektiv och förutsebar. Inrättande av en ny myndighet för miljöprövning som tar över de uppgifter som i dag hanteras av länsstyrelsernas miljöprövningsdelega</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tioner är ett förslag som förväntas leda till en mer effektiv och förutsägbar prövningsprocess. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33F6">
+        <w:t>Genom att de ärenden som i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33F6">
+        <w:t>dag prövas av 12 miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DB33F6">
+        <w:t>prövningsdelegationer samlas och hanteras av en myndighet förbättras förutsättningarna att bygga upp en samlad expertis inom olika sak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DB33F6">
+        <w:t xml:space="preserve">områden, med avsikten att åstadkomma en mer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effektiv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB33F6">
+        <w:t xml:space="preserve"> och förutsägbar miljöprövningsprocess.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5275A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Förslaget ger också större möjligheter att utnyttja myndighetens kompetens vid prövningar i hela landet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7E415E" w14:textId="55C18F8B" w:rsidR="00876600" w:rsidRPr="00B879C7" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De författningsförslag som lämnas i </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är en nödvändig förutsättning för att de organisatoriska förändringarna ska kunna genom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föras. Konsekvenserna av de nu föreslagna författningsändringarna, i sig, bedöms dock vara begränsade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399E87E5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc222255061"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc224303586"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc226556687"/>
+      <w:r>
+        <w:t>Alternativa lösningar och vilka effekterna blir om någon reglering inte kommer till stånd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="11D02061" w14:textId="5666B719" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> syftar till en mer effektiv och förutsebar prövningsprocess. Om förslagen inte genomförs kommer de uppgifter som nu föreslås flyttas fortsatt att hanteras av länsstyrelsernas miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delegationer. De förväntade vinsterna av ändringen skulle då utebli och behovet av att vidta andra åtgärder för mer effektiva och förutsebara tillståndsprocesser skulle kvarstå.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7876E7F3" w14:textId="0556F052" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett alternativ till den nu föreslagna avgränsningen av de frågor som Miljöprövningsmyndigheten har att pröva skulle vara att, i enlighet med Miljötillståndsutredningens förslag, göra större förändringar av myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsstrukturen vid ett och samma tillfälle och utvidga den nya myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetens uppdrag ytterligare. Ett sådant tillvägagångssätt innebär dock risker för försämrad kvalitet och lägre prövningstakt. Detta särskilt till följd av att frågorna är komplexa och att det skulle innebära omfattande samtidiga förändringar för ett stort antal myndigheter och domstolar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AD56C2" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett annat alternativ är att koncentrera miljöprövningen till färre läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelser genom att minska antalet länsstyrelser som har miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delegation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E5FF29" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc222255062"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc224303587"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc226556688"/>
+      <w:r>
+        <w:t>Vilka berörs av förslagen?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="7A7A8196" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för statliga myndigheter och kommuner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CA5273" w14:textId="6745F0A2" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7BE7">
+        <w:t>Konsekvenserna för stat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">liga myndigheter och kommuner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7BE7">
+        <w:t>handlar framför allt om en ändrad ansvars- och rollfördelning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009424F2">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iljöprövningsm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009424F2">
+        <w:t>yndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009424F2">
+        <w:t>heten ska bemannas med beaktande av 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009424F2">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009424F2">
+        <w:t>§ lagen (1982:80) om anställ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009424F2">
+        <w:lastRenderedPageBreak/>
+        <w:t>ningsskydd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> De myndigheter som påverkas i störst utsträckning är de läns</w:t>
+      </w:r>
+      <w:r w:rsidR="00852FC9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>styrelser som har miljöprövningsdelegation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C9E277" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har i budgetpropositionen bedömt att den nya myndighetens resursbehov f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220412">
+        <w:t xml:space="preserve">ör 2027 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgår till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220412">
+        <w:t xml:space="preserve"> 125</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 000 000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220412">
+        <w:t>kronor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220412">
+        <w:t xml:space="preserve">ör 2028 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beräknas myndighetens resursbehov till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220412">
+        <w:t xml:space="preserve"> 235</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 000 000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220412">
+        <w:t>kronor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (prop. 2025/26:1, utg.omr. 20, s. 93)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220412">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2001BD28" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget om en ny myndighet innebär minskade ärendemängder hos länsstyrelserna, vilket medför finansiella och personella konsekvenser. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4B7E">
+        <w:t>I budgetpropositionen för 2026 beräknas länsstyrelsernas anslag minska med 85</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4B7E">
+        <w:t>500</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4B7E">
+        <w:t>000 kronor för 2027 och med 181</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4B7E">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4B7E">
+        <w:t>000 kronor fr.o.m. 2028 med anledning av att vissa uppgifter flyttas från länsstyrelserna till en ny myndighet för miljöprövning (prop. 2025/26:1, utg.omr.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4B7E">
+        <w:t>1, s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4B7E">
+        <w:t>53).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03BFC">
+        <w:t>Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B03BFC">
+        <w:t xml:space="preserve">styrelserna ska senast den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE071D">
+        <w:t> mars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03BFC">
+        <w:t xml:space="preserve"> 2026 till Regeringskansliet (Klimat- och näringslivsdepartementet)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B03BFC">
+        <w:t>redovisa en bedömning av de ekonomiska och personella konsekvenser som den aviserade förändringen av läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B03BFC">
+        <w:t>styrelsernas förvaltningsanslag innebär för länsstyrelsernas verksamheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (KN2026/00526).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC27DC5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Andra statliga myndigheter och kommuner deltar vid prövningarna men bedöms endast påverkas i begränsad utsträckning. Exempel på myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter som deltar vid prövningarna är Naturvårdsverket, Havs- och vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten och länsstyrelserna som när det behövs ska föra talan i målet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073000F">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>för att tillvarata miljöintressen och andra allmänna intressen. Även kommuner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får föra talan för att tillvarata allmänna intressen inom kommunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295FF165" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär att Miljöprövningsmyndighetens beslut ska över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>klagas till mark- och miljödomstolarna. Konsekvenserna för domstolarna bedöms vara begränsade eftersom målen ska överklagas till den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas. Detta innebär att inga stora för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ändringar kommer att ske i fördelningen av mål mellan domstolarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BC68DC" w14:textId="1F34BDA8" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Statliga myndigheter kan också beröras av förslagen i egenskap av verksamhetsutövare. Regeringen bedömer att konsekvenserna i dessa fall blir desamma som för företagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370FB077" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för företagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF19853" w14:textId="0BF68D3A" w:rsidR="00876600" w:rsidRPr="00CE0EB5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0EB5">
+        <w:t xml:space="preserve">En mer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">effektiv och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0EB5">
+        <w:t>förutsägbar tillståndsprocess</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0EB5" w:rsidDel="00157DCB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0EB5">
+        <w:t>förväntas bidra till min</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0EB5">
+        <w:t xml:space="preserve">skade kostnader för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>företagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0EB5">
+        <w:t xml:space="preserve"> och en ökad investeringsvilja. De positiva effekterna för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>företagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0EB5">
+        <w:t xml:space="preserve"> handlar framför allt om att underlätta för in</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0EB5">
+        <w:t>vesteringar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ett exempel på företag som kan gynnas är företag verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samma inom försvarsindustrin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226D92DA" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen kan under en övergångsperiod ge upphov till längre handlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningstider. Att prövningen görs av en myndighet i stället för av flera bedöms dock på längre sikt kunna leda till en mer effektiv och förutsebar process. Det bedöms öka möjligheterna till en enhetlig rättstillämpning och en minskad variation av handläggningstid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A781D8" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenser för enskilda och allmänheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152D34B5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvenserna för enskilda och allmänheten bedöms vara begränsade. Förslagen innebär ingen förändring av enskildas och allmänhetens möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het att delta vid prövningarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024BB330" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc222255063"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc224303588"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc226556689"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Beskrivning av hur och när konsekvenserna av förslagen kan utvärderas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="2D25EB17" w14:textId="70EB1442" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inrättandet av den nya myndigheten kommer att behöva utvärderas under det stegvisa genomförandet av förändringen av myndighetsstrukturen. I det kommittédirektiv för inrättande av en ny myndighet som har beslutats framgår att utredaren ska lämna nödvändiga författningsförslag med anledning av inrättandet av myndigheten. Detta innefattar att överväga om det finns behov av ytterligare författningsändringar än de som föreslås i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5384">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och i promemorian Ny myndighet för miljöprövning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B8A31B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc222255064"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc224303589"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226556690"/>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="205613CF" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc222255065"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc224303590"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc226556691"/>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="2142AD3D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FCCA1D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>§</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE282EB" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ansökningsmål är mål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C536AF" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av en länsstyrelse eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CF8BB9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om tillstånd till vattenverksamhet enligt 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§ som inte ska prövas av en läns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>styrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A30223B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om godkännande enligt 11 kap. 16 § av ett utfört ändrings- eller lagningsarbete eller av åtgärder som strider mot meddelade bestämmelser om innehållande och tappning av vatten, om arbetet eller åtgärderna inte avser en markavvattning som ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639E0C18" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om tillstånd enligt 11 kap. till utrivning av en vattenanläggning eller tillståndsprövning enligt 11 kap. 22 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4142ECAE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om förlängning enligt 24 kap. 2 § andra stycket av genomförandetiden eller den tid inom vilken verksamheten ska ha satts igång,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7EA1A2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6. om återkallelse eller förbud mot fortsatt verksamhet enligt 24 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780B9632" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av en länsstyrelse eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8DEDE7" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om giltighetsförlängning enligt 24 kap. 14 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om ansökan om tillstånd har prövats av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>mark- och miljödomstol som första instans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ECACEE" w14:textId="0DD2DCD4" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>enligt 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§ lagen (1998:812) med särskilda bestämmelser om vattenverksamhet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB30399" w14:textId="12800184" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>om omprövning enligt 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 13–15</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§§ lagen med särskilda bestämmelser om vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9DD5F4" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mark- och miljödomstol får besluta att ett ansökningsmål som gäller uteslutande en viss eller vissa sakägare ska behandlas enligt det som gäller för stämningsmål enligt 7 kap. lagen med särskilda bestämmelser om vattenverksamhet, om sökanden medger det och målet kan avgöras med bindande verkan endast mot dessa sakägare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5425D585" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7D2E07" w14:textId="53C6CED6" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>I paragrafen anges vilka mål som är ansökningsmål och när mark- och miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>domstolen får besluta att ett ansökningsmål ska behandlas som ett stämningsmål. Övervägandena finns i avsnitt 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5B8CCC" w14:textId="5CD2B042" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket åttonde punkten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">görs ett tillägg som innebär att mål om giltighetsförlängning enligt 24 kap. 14 a § är ansökningsmål </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">endast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">om ansökan om tillstånd har prövats av en mark- och miljödomstol som första instans. Om ansökan om tillstånd har prövats av en annan </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">myndighet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">ska ansökan om giltighetsförlängning enligt 24 kap. 14 a § prövas av </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:t>den myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3635482D" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc222255066"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc224303591"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc226556692"/>
+      <w:r w:rsidRPr="00441C37">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="351EA690" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E8AF56" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409B6BF4" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansökan om tillstånd till miljöfarlig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>verksamhet prövas av mark- och miljödomstolen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25895745" w14:textId="7EF88D3F" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kan med stöd av 8 kap. 7 § regeringsformen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meddela föreskrifter om att an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sökan om tillstånd för vissa slag av verksamheter ska prövas av </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en länsstyrelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eller Miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>prövningsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. Regeringen får meddela föreskrifter om att en kommunal nämnd ska pröva frågor om tillstånd om den miljöfarliga verksamheten kan antas ha en liten miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">påverkan. Tillstånd som rör Försvarsmakten, Fortifikationsverket, Försvarets materielverk, Försvarets radioanstalt eller Totalförsvarets forskningsinstitut ska alltid prövas av </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en länsstyrelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eller Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E5AD90" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Anmälan om miljöfarlig verksamhet ska, enligt föreskrifter som meddelas av regeringen, göras till försvarsinspektören för hälsa och miljö, länsstyrelsen eller kommunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26402955" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067E6851" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Paragrafen innehåller bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37" w:rsidDel="00EF71DB">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>vilka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37" w:rsidDel="00EF71DB">
+        <w:t xml:space="preserve"> myndigheter s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>om prövar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37" w:rsidDel="00EF71DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">en ansökan om tillstånd till och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37" w:rsidDel="00815511">
+        <w:t xml:space="preserve">tar emot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37" w:rsidDel="00815511">
+        <w:t xml:space="preserve">anmälan om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>miljöfarlig verksam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">het. Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16546">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16546">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A749503" w14:textId="78DD7737" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första meningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11EC1">
+        <w:t xml:space="preserve"> förtydliga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11EC1">
+        <w:t xml:space="preserve"> att bestämmelsen är </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="63" w:name="_Hlk223701806"/>
+      <w:r w:rsidRPr="00B11EC1">
+        <w:t xml:space="preserve">en upplysningsbestämmelse </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som är nödvändig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11EC1">
+        <w:t>för att markera att regeringen, trots bestämmelsen i första stycket, kan använda sig av restkompetensen för att meddela föreskrifter på området.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:t xml:space="preserve">Övriga ändringar i stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7C96">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>att Miljöprövningsmyndigheten läggs till i bestämmelsen om att regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan meddela föreskrifter om att en viss myndighet ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">pröva ansökningar om tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för vissa slag av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det görs även en ändring som innebär att tillstånd som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F177E5">
+        <w:t>rör Försvarsmakten, Fortifikations</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F177E5">
+        <w:t>verket, För</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F177E5">
+        <w:t>svarets materielverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F177E5">
+        <w:t xml:space="preserve"> Försvarets radioanstalt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller Totalför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">svarets forskningsinstitut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F177E5">
+        <w:t xml:space="preserve">alltid </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F177E5">
+        <w:t>prövas av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> länsstyrelsen eller Miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>prövnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258566AA" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>19 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C041AE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>2 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA47359" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ansökan om tillstånd eller dispens eller en anmälan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enligt denna balk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">får ges in till och handläggas av Miljöprövningsmyndigheten även om ansökan eller anmälan annars skulle ha getts in till en kommun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eller en annan förvaltningsmyndighet, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E9ED94" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1. den verksamhet som ansökan eller anmälan avser har samband med en ansökan om tillstånd till miljöfarlig verksamhet som Miljöprövningsmyndigheten prövar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734C3535" w14:textId="29124F0B" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. verksamheterna </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är avsedda att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>bedrivas av samma verksamhetsutövare, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA2286A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3. ansökan eller anmälan inte avser en fråga där avgörandet kan överklagas till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F64C8B" w14:textId="045224F9" w:rsidR="00384CD3" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Om Miljöprövningsmyndigheten handlägger en ansökan eller en anmälan enligt första stycket, ska myndigheten underrätta den kommun eller förvaltningsmyndighet som annars skulle ha handlagt ansökan eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12CA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anmälan. Om den som underrättas har ett ärende som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>avser samma sak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12CA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">det ärende som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12CA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>underrättelsen avser, ska ärendet överlämnas till Miljöpröv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E12CA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F55594" w14:textId="7028B009" w:rsidR="00876600" w:rsidRPr="00E12CA7" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12CA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid handläggningen ska Miljöprövningsmyndigheten tillämpa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>vad som är föreskrivet om handläggning av ansökan om tillstånd till miljöfarlig verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12CA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE0FE42" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58870E9B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>Paragrafen, som är ny, innehåller bestämmelser om gemensam handlägg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning av ärenden. Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F744B">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F744B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504827F9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">framgår att Miljöprövningsmyndigheten under vissa förutsättningar får handlägga en ansökan om tillstånd eller dispens eller en anmälan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>som annars sk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ulle ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> handl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>agt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">s av en kommun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">eller en annan förvaltningsmyndighet än Miljöprövningsmyndigheten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6633F">
+        <w:t>Regleringen innebär en möjlighet, men ingen skyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6633F">
+        <w:t xml:space="preserve"> för Miljöpr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>öv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>ningsmyndigheten att handlägga ett ärende som annars sk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ulle ha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> handl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>agt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>s av en annan myndighet. Förutsättningarna för gemensam handläggning anges i en punktlista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B326939" w14:textId="37D36AEC" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första punkten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>framgår att det ska vara fråga om en verksamhet som har samband med en ansökan om tillstånd till miljöfarlig verksamhet som Miljöprövningsmyndigheten prövar. Bedömningen av om ärendena har ett sådant samband bör göras i förhållande till verksamheternas art och utformning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Vid bedömningen av när två ärenden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> handläggas gemen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> ledning hämtas från 21 kap. 3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">(prop. 1997/98:45 del 2 s. 233). Exempel på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>ansökningar om tillstånd som kan ha samband med en miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F" w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">farlig verksamhet som Miljöprövningsmyndigheten prövar är tillstånd till markavvattning som annars ska prövas av länsstyrelsen enligt 11 kap. 9 b §. I de fall en markavvattningsverksamhet är en förutsättning för att en miljöfarlig verksamhet ska kunna bedrivas på en plats i sådan omfattning som </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:t>avses i en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> ansökan är förutsättningarna i första punkten normalt uppfyllda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FBB3E1" w14:textId="77F92E47" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra punkten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">framgår att verksamheterna </w:t>
+      </w:r>
+      <w:r w:rsidR="00384CD3" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">är avsedda att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>bedrivas av samma verksamhetsutövare för att ärendena ska få handläggas gemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>samt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E30A876" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">tredje punkten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>anges att det ska vara fråga om en ansökan eller anmälan som inte avser en fråga där avgörandet kan överklagas till regeringen. På motsvarande sätt som vid tillämpning av 21 kap. 3 § tredje stycket om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>fattar detta såväl ärenden som överklagas direkt till regeringen som överklaganden till regeringen som görs efter överklagande och prövning av en annan prövningsmyndighet (prop. 2001/02:65 s. 82). Exempel på ärenden som överklagas till regeringen är beslut som rör upphävande av naturreservat (18 kap. 1 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBB9C05" w14:textId="24DF4780" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Om en ansökan eller anmälan görs hos Miljöprövningsmyndigheten och myndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="007D54C5">
+        <w:t>inte anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> förutsättningarna för gemensam handläggning är uppfyllda </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller inte bedömer att sådan handläggning är lämplig, har myndigheten enligt 6 § förvaltningslagen (2017:900) en skyldighet att hjälpa den enskilda att ta tillvara sina intressen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475D4E0C" w14:textId="6A20EB2E" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>framgår att Miljöprövningsmyndigheten ska under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rätta den myndighet som annars skulle ha handlagt ansökan eller anmälan om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">den handlägger </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ansökan eller anmälan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">. Det uppställs inga formkrav för underrättelsen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">et kan vara fråga om ärenden som annars </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>hand</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CCC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>lägg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">s av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>förvaltningsmyndighet eller av en kommun. Av andra stycket framgår också att en myndighet som annars ska handlägga ansökan eller anmälan ska överlämna ett pågående ärende som avser samma sak till Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="007D54C5">
+        <w:t>. Det kan röra sig om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> tillstånd till samma verksamhet som Miljöprövningsmyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">redan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>har tagit upp till prövning. Ett annat exempel är ett ärende gällande en ansökan om dispens som krävs för samma verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61880138" w14:textId="7A1A492C" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve"> framgår att Miljöprövningsmyndigheten vid handlägg</w:t>
+      </w:r>
+      <w:r w:rsidR="005A058B">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>ning av ett ärende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A5198">
+        <w:t xml:space="preserve"> som avses i första stycket ska tillämpa </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vad som är föreskrivet om handläggning av ansökan om tillstånd till miljöfarlig verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>samhet. Sådana bestämmelser finns bland annat i 19 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A39989" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prövningen av miljöfarlig verksamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5445EE97" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>4 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DEFE2F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, länsstyrelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommunala </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73EEA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>nämnde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vid prövning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ett ärende som avser miljöfarlig verksamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACA170F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>genom kungörelse i ortstidning eller på annat lämpligt sätt ge den som kan beröras av verksamheten tillfälle att yttra sig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E366F3" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>samråda med de statliga och kommunala myndigheter som har väsentliga intressen att bevaka i saken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF16394" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>hålla sammanträde med den som saken angår och besiktning på platsen om det behövs för utredningen i ärendet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A85DC70" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>underrätta den som har gjort en ansökan eller kommit med synpunkter genom någon annan än honom eller henne själv och ge honom eller henne tillfälle att yttra sig om inte annat följer av 25 § förvaltningslagen (2017:900).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C668CF4" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="453A456E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Paragrafen innehåller bestämmelser om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>förfarandet vid förvaltningsmyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t>digheternas och kommunernas handläggning av ärenden. Övervägandena finns i avsnitt 4 och 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6786702A" w14:textId="384A4C7E" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">Det görs ett tillägg som innebär att bestämmelserna är tillämpliga </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>vid Miljöprövningsmyndighetens handläggning av ärenden. Ändringen innebär att de krav på ärendehandläggning som i enlighet med hittills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">varande reglering gäller för länsstyrelsen och den kommunala nämnden ska gälla </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="007D54C5">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>för Miljöprövningsmyndigheten. Ändringen är en följd av att Miljöprövningsmyndigheten tar över miljöprövningsdelegationernas uppgifter.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="64" w:name="_Hlk200717210"/>
+    </w:p>
+    <w:p w14:paraId="2B89E7FB" w14:textId="62562D53" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>Det förtydligas att paragrafen gäller handläggning av ärenden som avser miljöfarlig verksamhet. Förtydligandet innebär inte någon ändring i sak.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="64955129" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F578EF3" w14:textId="7318167E" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I ett ärende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>som avser miljöfarlig verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som prövas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en länsstyrelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eller en kommunal nämnd ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>läns</w:t>
+      </w:r>
+      <w:r w:rsidR="00821283" w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>styrelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eller nämnden tillämpa bestämmelserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D13E02F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="007D54C5" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1. i 22 kap. 1 och 1 d–1 g §§ om ansökans form och innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8C5819" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D54C5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2. i 22 kap. 2 § om en ansökans ingivande och brister i den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591C75A5" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3. i 22 kap. 2 a § om prövningar som avses i 24 kap. 3, 5, 8, 9 och 13 §§,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DA2E7B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4. i 22 kap. 3 och 3 a §§ om kungörelses innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543601F8" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5. i 22 kap. 6 § om talerätt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F66667" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6. i 22 kap. 9 § om rätt att företräda fastighet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C3590F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7. i 22 kap. 12 och 13 §§ om sakkunniga och om att inhämta yttrande,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523C4D8B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>8. i 3 kap. 4 § lagen (2010:921) om mark- och miljödomstolar om undersökning på platsen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E77B711" w14:textId="58DE0287" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i 22</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 25</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§ första stycket 1–3 och 5–11, andra stycket sista meningen och tredje stycket samt 25 a–25 c och 25 f–25 h §§ om en tillståndsdoms innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B704C2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>10. i 22 kap. 26 § om särskild dom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653E4A6F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i 22 kap. 27 § första stycket, andra stycket andra meningen samt tredje stycket första meningen om uppskjutna frågor och provisoriska föreskrifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BA7ADE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>12. i 22 kap. 28 § första stycket första meningen om verkställighetsförordnande, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A084868" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>13. i 23 kap. 3 § när det gäller särskilt överklagande i frågor om sakkunniga som avses i 22 kap. 12 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACE6245" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9CDC83" w14:textId="74244EB9" w:rsidR="00876600" w:rsidRPr="00F45686" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Paragrafen reglerar vilka bestämmelser om förfarandet vid mark- och miljödomstol i ansökningsmål som ska tillämpas i ett ärende som prövas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">en länsstyrelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t>eller en kommunal nämnd. Övervägandena finns i avsnitt 4 och 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC479B6" w14:textId="46830EB6" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">Det görs ett tillägg som innebär att paragrafen ska tillämpas </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t>av Miljöprövningsmyndigheten. Ändringen är en följd av att Miljöprövnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:softHyphen/>
+        <w:t>myndigheten tar över miljöprövningsdelegationernas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4E2A">
+        <w:t xml:space="preserve"> uppgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627E1913" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:lastRenderedPageBreak/>
+        <w:t>Det förtydligas att paragrafen gäller handläggning av ärenden som avser miljöfarlig verksamhet. Förtydligandet innebär inte någon ändring i sak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A94E591" w14:textId="04BAE35F" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00F9440F" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF588D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ärenden som prövas av Miljöprövningsmyndigheten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D37A239" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>5 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A57478A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00217CCC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myndigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41604303" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1. 22 kap. 10 § om synpunkter på ansökan,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F7A7AD" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2. 22 kap. 10 a § om komplettering av ansökan och sammanställning av svar på synpunkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE86CAB" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="0073000F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3. 22 kap. 11 § och 11 a § första och andra styckena om förberedelse, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9DA747" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4. 22 kap. 11 b § om tidsplaner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71270962" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019FF675" w14:textId="7E81F575" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>Paragrafen reglerar vilka bestämmelser om förfarandet vid mark- och miljödomstol i ansökningsmål som ska tillämpas av Miljöprövnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:softHyphen/>
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">heten. Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007904B6">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007904B6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BE91BC" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>Det görs en ändring som innebär att paragrafen ska tillämpas av Miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:softHyphen/>
+        <w:t>prövningsmyndigheten i</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>stället för av länsstyrelsernas miljöprövnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:softHyphen/>
+        <w:t>delegation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">. Ändringen är en följd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4E2A">
+        <w:t>att Miljöprövningsmyndigheten tar över miljöprövningsdelegationernas uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E9D215" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>21 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2D4D83" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>1 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37038B48" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ansökningsmål är mål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E032A31" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en länsstyrelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller en kommun enligt föreskrifter som har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37" w:rsidDel="00AA3DB4">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meddelats </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>av regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7655E4" w14:textId="568BDF8D" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2. om tillstånd till vattenverksamhet enligt 11</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 9</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§ som inte ska prövas av en läns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>styrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C9FF98" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3. om godkännande enligt 11 kap. 16 § av ett utfört ändrings- eller lagningsarbete eller av åtgärder som strider mot meddelade bestämmelser om innehållande och tappning av vatten, om arbetet eller åtgärderna inte avser en markavvattning som ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685F361E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4. om tillstånd enligt 11 kap. till utrivning av en vattenanläggning eller tillståndsprövning enligt 11 kap. 22 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AC1D2D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5. om förlängning enligt 24 kap. 2 § andra stycket av genomförandetiden eller den tid inom vilken verksamheten ska ha satts igång,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E81FFE" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6. om återkallelse eller förbud mot fortsatt verksamhet enligt 24 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3420022E" w14:textId="2F34BF57" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7. om omprövning enligt 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kap. 5–14 §§ som inte ska prövas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndig</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>heten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en länsstyrelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eller en kommun enligt föreskrifter som har meddelats </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>av regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B006D4F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="001E6B31" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. om giltighetsförlängning enligt 24 kap. 14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47A20">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a §, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om ansökan om tillstånd har prövats av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>mark- och miljödomstol som första instans,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6E5E4B" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9. enligt 7 kap. 1 § lagen (1998:812) med särskilda bestämmelser om vattenverksamhet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272440FC" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>10. om omprövning enligt 7 kap. 13–15 §§ lagen med särskilda bestämmelser om vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>verksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DDBFF1" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mark- och miljödomstol får besluta att ett ansökningsmål som gäller uteslutande en viss eller vissa sakägare ska behandlas enligt det som gäller för stämningsmål enligt 7 kap. lagen med särskilda bestämmelser om vattenverksamhet, om sökanden medger det och målet kan avgöras med bindande verkan endast mot dessa sakägare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A194376" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="763DE792" w14:textId="5AB27865" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>I paragrafen anges vilka mål som är ansökningsmål och när mark- och miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">domstolen får besluta att ett ansökningsmål ska behandlas som ett stämningsmål. Övervägandena finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086068F">
+        <w:t xml:space="preserve">i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086068F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE9C6D9" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket första punkten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">görs ett tillägg som innebär att mål om tillstånd till miljöfarlig verksamhet inte är ansökningsmål om de ska </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">prövas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Miljöprövningsmyndigheten. Ändringen är en följd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7BDB">
+        <w:t>att Miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009A7BDB">
+        <w:t>prövningsmyndigheten tar över miljöprövningsdelegationernas uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067E4196" w14:textId="71CCA6D0" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket sjunde punkten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>görs ett tillägg som innebär att mål om omprövning är ansökningsmål, om de inte ska prövas av Miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Även denna ändring är en följd av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att Miljöprövningsmyn</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CCC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>digheten tar över miljöprövningsdelegationernas uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A6C74C" w14:textId="1991F54D" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I första och sjunde punkten görs även en ändring som innebär att be</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stämmelsen gäller föreskrifter som har meddelats av regeringen i stället för föreskrifter som har meddelats med stöd av 9 kap. 8 §. Detta är en följd av ändringen i 9 kap. 8 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D388419" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C30BCF2" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00384DC8" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verkan av domar och beslut enligt miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CD9881" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E60922A" w14:textId="4E75273E" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Om en dom eller ett beslut som har meddelats i ett ansökningsmål enligt 21 kap. 1 a § första stycket denna balk eller 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§ lagen (1998:812) med särskilda bestämmelser om vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verksamhet avser tillstånd till en verksamhet enligt balken och domen eller beslutet har fått laga kraft, gäller tillståndet mot alla, vad avser frågor som har prövats i domen eller beslutet. Detsamma gäller beslut om tillstånd till miljöfarlig verksamhet som har meddelats av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en länsstyrelse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6B31">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommun med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F343EC">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>stöd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71085">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>föreskrifter som har meddelats av regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt beslut om tillstånd till markavvattning som har meddelats av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en länsstyrelse enligt 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. Om tillståndet avser ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>förandet av en vattenanläggning, innefattar det rätt att bibehålla anläggningen. Till följd av detta kapitel, till följd av 7 kap. 20 eller 22 §, 9 kap. 5 §, 10 kap. 17 §, 11 kap. 9 c § eller 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller 10 a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § denna balk eller till följd av 2 kap. 10 § eller 7 kap. 13, 14, 15, 16 eller 17 § lagen med särskilda bestämmelser om vattenverksamhet, kan dock ett tillstånd begränsas eller förenas med ändrade eller nya villkor, eller återkallas och fortsatt verksamhet förbjudas. Ett sådant ingripande kan också ske genom förelägganden eller förbud enligt 10 kap. 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§ eller 26 kap. 9 § fjärde stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D40E21" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Med tillstånd avses i detta kapitel även godkännande av arbeten eller åtgärder enligt 11 kap. 16 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472EDCA8" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>En omprövningsdom eller ett omprövningsbeslut har samma verkan som en tillståndsdom eller ett tillståndsbeslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD3FC9C" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8ED5DF" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00F45686" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Paragrafen innehåller bestämmelser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t>om i vilken utsträckning tillstånd har rättskraft. Övervägandena finns i avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AFA6C1" w14:textId="2B01FB6C" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra meningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">görs ett tillägg som innebär att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t>tillstånd till miljöfarlig verksamhet som har meddelats av Miljöprövnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CCC" w:rsidRPr="00F45686">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t>myndigheten gäller mot alla vad avser frågor som har prövats i beslutet. Ändringen är en följd av att Miljöprövningsmyndigheten tar över miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:softHyphen/>
+        <w:t>prövningsdelegationernas uppgifter. I samma mening görs också en änd</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">ring som innebär att </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="00F45686">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t>ett beslut om tillstånd till markavvattning som har meddelats av Miljöprövningsmyndigheten gäller mot alla vad avser frågor som har prövats i beslutet. Ändringen är en följd av möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00217CCC" w:rsidRPr="00F45686">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F45686">
+        <w:t>heten till gemensam handläggning i 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t> kap. 2 a §.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I samma mening görs även en ändring som innebär att bestämmelsen gäller föreskrifter som har med</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>delats av regeringen i stället för föreskrifter som har meddelats med stöd av 9 kap. 8 §. Detta är en följd av ändringen i 9 kap. 8 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559CEC50" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>11 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0022ADBB" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>En ansökan om prövning som avses i 3, 4, 5, 6, 7, 8 eller 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§ får göras hos mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domstol av Naturvårdsverket, Havs- och vattenmyndigheten, Myndigheten för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>och länsstyrelsen. Om frågan ska prövas av någon annan myndighet än en domstol eller av en kommun, får den tas upp utan någon särskild framställning. Frågor om omprövning enligt 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ får tas upp utan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>särskild ansökan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6F8B4A" w14:textId="0FF44136" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ansökan om sådan prövning som avses i första stycket får även göras av en kommun i den utsträckning kommunen har övertagit tillsynen med stöd av 26 kap. 3 § fjärde stycket. Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>det tillstånd som prövningen avser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har getts av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Miljöprövningsmyndigheten eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en länsstyrelse</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ansökan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">göras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>den av dessa myndigheter som har gett tillståndet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3F841A" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>I fråga om verksamheter som får bedrivas med stöd av 11 kap. 27 § andra stycket, får en ansökan om prövning som avses i 3 eller 5 § grundas på en omständighet som anges i de paragraferna endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBBC916" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1. omständigheten är så allvarlig att den inte tål att vänta på att prövningen för moderna miljövillkor blir klar, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651E438E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2. den olägenhet som omständigheten innebär inte kan avhjälpas genom ett föreläggande om försiktighetsmått eller förbud i väntan på att prövningen blir klar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5512945F" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D2EF08" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:t>Paragrafen innehåller bestämmelser om ansökan om återkallelse, om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:softHyphen/>
+        <w:t>prövning och ändringstillstånd. Övervägandena finns i avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B28DCAC" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:t>görs ett tillägg som innebär att en ansökan om åter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:softHyphen/>
+        <w:t>kallelse, omprövning eller ändring av ett tillstånd prövas av Miljöpröv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:softHyphen/>
+        <w:t>ningsmyndigheten i de fall ärendet rör ett tillstånd som tidigare har getts av myndigheten. Övriga ändringar är endast språkliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A6995D" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27564766" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00746844" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FDD9E4" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00746844" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Denna lag träder i kraft den 1 juli 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9CBE65" w14:textId="06171F93" w:rsidR="00876600" w:rsidRPr="00746844" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2. Miljöprövningsmyndigheten ska efter ikraftträdandet handlägga ärenden som har inletts hos länsstyrelsernas miljöprövningsdelegationer. Länsstyrelserna ska överlämna hand</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>lingarna till Miljöprövningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1440F5DF" w14:textId="2672DF1E" w:rsidR="00876600" w:rsidRPr="00746844" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. För tillstånd </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enligt 24 kap. 11 § andra stycket andra meningen, 13 eller 14 a § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>som har beslutats av en länsstyrelse ska en ansökan efter ikraftträdandet göras hos Miljöprövnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndigheten, om motsvarande tillstånd efter ikraftträdandet skulle ha getts av Miljöpröv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2522F0" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABA0A21" w14:textId="26287AA3" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="000113B4" w:rsidRPr="000A2875">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2395FD" w14:textId="2241CDE4" w:rsidR="00876600" w:rsidRPr="000A2875" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2875">
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746844">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:t xml:space="preserve"> ersätter Miljöprövningsmyndigheten länsstyrelsen i dess hittillsvarande roll som prövningsmyndighet </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="000A2875">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:t xml:space="preserve">en ansökan om återkallelse, omprövning eller ändring enligt 24 kap. 11 § andra stycket andra meningen, om motsvarande tillstånd efter ikraftträdandet skulle ha getts av Miljöprövningsmyndigheten. Detsamma gäller vid en ansökan om att upphäva ett tillstånd till en miljöfarlig verksamhet eller ändra eller upphäva bestämmelser och villkor i en dom eller ett beslut enligt 24 kap. 13 § och vid en ansökan om giltighetsförlängning enligt 24 kap. 14 a §. Bestämmelsen gäller både ett tillstånd </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9440F" w:rsidRPr="000A2875">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:t>har getts av en länsstyrelses miljöprövningsdelegation och andra tillstånd som har getts av en läns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2875">
+        <w:softHyphen/>
+        <w:t>styrelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463DEA72" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc209516259"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc222255067"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc224303592"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc226556693"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="000A2875">
+        <w:t>Förslaget till lag om änd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>ring i lagen om mark- och miljödomstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:t xml:space="preserve"> (2010:921)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="5057E198" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56765750" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150082C3" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mål om utövande av miljöfarlig verksamhet, vattenverksamhet, vattenanläggningar och ersättning vid vattenverksamhet samt om utdömande av vite enligt miljöbalken efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>heten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas. Mål om utövande av verk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>samhet vid anläggningar som ingår i ett sammanhängande system för hantering, bearbetning, lagring och slutförvaring av använt kärnbränsle eller kärnavfall prövas av den mark- och miljödomstol inom vars område någon av anläggningarna ligger eller är avsedd att ligga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA53F7E" w14:textId="5FBDC027" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mål om ersättning vid skada eller intrång enligt 28</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kap. 2–5</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>§§ miljöbalken och vid in</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>gripande av det allmänna enligt miljöbalken prövas av den mark- och miljödomstol inom vars område skadan eller intrånget i huvudsak har inträffat eller kommer att inträffa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118197A6" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mål om ersättning för miljöskador enligt 32 kap. miljöbalken prövas av den mark- och miljödomstol inom vars område den skadegörande verksamheten i huvudsak bedrivs eller har bedrivits. Den som bedriver eller avser att bedriva en verksamhet som kan medföra en sådan skada som avses i 32 kap. 3 § miljöbalken kan begära prövning av ersättningsfrågan vid den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs eller kommer att bedrivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A36ABC" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mål om utdömande av vite enligt plan- och bygglagen (2010:900) efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område myndigheten ligger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F428750" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ärenden från Miljöprövningsmyndigheten överklagas till den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas. Övriga ärenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som har överklagats till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mark- och miljödomstol prövas av den mark- och miljödomstol inom vars område förvaltningsmyndigheten eller kommunen som först har prövat ärendet ligger, om inte annat följer av </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de särskilda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>bestämmelser som avses i sjunde stycket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564DD9CF" w14:textId="4213B52D" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mål enligt lagen (2006:412) om allmänna vattentjänster eller motsvarande äldre lagstift</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ning där mark- och miljödomstol är första instans prövas av den mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>domstol inom vars område den allmänna eller allmänförklarade va-anläggningen i huvudsak är belägen eller är avsedd att vara belägen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A9BA90" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Särskilda bestämmelser om vilken mark- och miljödomstol som är behörig finns i annan lag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95FAA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2166CA0E" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F624736" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00441C37" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">I paragrafen finns forumbestämmelser för mark- och miljödomstolarna. Övervägandena finns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052790">
+        <w:t xml:space="preserve">i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052790">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5146361B" w14:textId="0B1E8E85" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tillägget i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>femte stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är en följd av att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">Miljöprövningsmyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tar över miljöprövningsdelegationernas uppgifter. I tillägget anges att ärenden från Miljöprövningsmyndigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>överklagas till den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har be</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">drivits eller kommer att bedrivas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">erksamhetens lokalisering avgör </w:t>
+      </w:r>
+      <w:r>
+        <w:t>så</w:t>
+      </w:r>
+      <w:r w:rsidR="0073000F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ledes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t>till vilken mark- och miljödomstol som Miljöprövningsmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00441C37">
+        <w:t xml:space="preserve">hetens beslut ska </w:t>
+      </w:r>
+      <w:r>
+        <w:t>överklagas. Övriga ändringar är endast redaktionella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B36FD29" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00876600" w:rsidRPr="00876600" w:rsidSect="00876600">
+          <w:headerReference w:type="even" r:id="rId31"/>
+          <w:headerReference w:type="default" r:id="rId32"/>
+          <w:footerReference w:type="even" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2749B45C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00262EF8">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc224303593"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc226556694"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Ny myndighet för miljöprövning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="5199041D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00262EF8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås de författningsbestämmelser som krävs för att en ny myndighet för miljöprövning, Miljöprövningsmyndigheten, ska ta över de ärenden som i dag handläggs av länsstyrelsernas miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delegationer. Förslaget i promemorian kompletterar förslaget om in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rättande av en ny miljöprövningsmyndighet som lämnas i betänkandet En ny samordnad miljöbedömnings- och tillståndsprocess (SOU 2024:98).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6F903F" w14:textId="763FAC71" w:rsidR="00DB62B9" w:rsidRDefault="008E2957" w:rsidP="00262EF8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Författningsändringarna föreslås träda i kraft den 1 juli 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AB0E8B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00262EF8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId36"/>
+          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="even" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F697A5D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc224303594"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc226556695"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="1C881E2D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFA5667" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD16DC9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>att 9 kap. 8 §, 11 kap. 9 b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§, 19 kap. 4, 5 och 5 a §§, 21 kap. 1 a §, 24 kap. 11 §, och rubriken närmast före 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>kap. 5 a § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6D6C9E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 19 kap. 2 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ECD6DE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFBEB06" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="4803B704" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E741FFE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07FC32D0" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EACD156" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Hlk194417129"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E794A8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>8 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3E9E49" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Ansökan om tillstånd till miljöfarlig verksamhet prövas av mark- och miljödomstolen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="419F3312" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="664B4BA1" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skrifter om att ansökan om tillstånd för vissa slag av verksamheter ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>. Reger</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>ingen får meddela föreskrifter om att en kommunal nämnd ska pröva frågor om tillstånd om den miljö</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>farliga verksamheten kan antas ha en liten miljöpåverkan. Tillstånd som rör Försvarsmakten, Fortifika</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>tions</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>verket, Försvarets materiel</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>verk eller Försvarets radio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">anstalt ska alltid prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>styrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71A15C17" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skrifter om att ansökan om tillstånd för vissa slag av verksamheter ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>heten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>. Regeringen får meddela föreskrifter om att en kommunal nämnd ska pröva frågor om till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>stånd om den miljöfarliga verksam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>heten kan antas ha en liten miljö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>påverkan. Tillstånd som rör För</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>svarsmakten, Fortifikationsverket, Försvarets materielverk eller För</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">svarets radioanstalt ska alltid prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>heten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5E09813E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Anmälan om miljöfarlig verksamhet ska, enligt föreskrifter som meddelas av regeringen, göras till försvarsinspektören för hälsa och miljö, länsstyrelsen eller kommunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB01811" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57981745" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>11 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C19CC5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>9 b §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA7D7DB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Ansökan om tillstånd till vattenverksamhet prövas av mark- och miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>domstolen. Ansökan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>om tillstånd till markavvattning prövas dock av länsstyrelsen, om den inte ska prövas av mark- och miljödomstolen enligt 7 kap. 19 eller 20 § lagen (1998:812) med särskilda bestämmelser om vattenverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="5B20B70C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2810BF6F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Anmälan om vattenverksamhet ska, enligt föreskrifter som med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">delas av regeringen, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C24A48">
+              <w:t>göras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> till för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:lastRenderedPageBreak/>
+              <w:t>svarsinspektören för hälsa och miljö, länsstyrelsen eller kom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>munen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="258CC042" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:lastRenderedPageBreak/>
+              <w:t>Anmälan om vattenverksamhet ska, enligt föreskrifter som med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">delas av regeringen, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C24A48" w:rsidDel="00A72F92">
+              <w:t xml:space="preserve">göras </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>till för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">svarsinspektören för hälsa och miljö, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">heten, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>länsstyrelsen eller kom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>munen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="741226F3" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>En anmälningspliktig vattenverksamhet får påbörjas tidigast åtta veckor efter det att anmälan har gjorts, om inte något annat anges i före</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>skrifter som har meddelats med stöd av 9 a § första stycket 3 eller 4 eller i beslut som tillsynsmyndigheten i ett enskilt fall fattat med stöd av sådana föreskrifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776D2BC7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32355E51" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Hlk200614985"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="111B1FDA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="447007FE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="736D6961" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="18EF6874" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2ABA">
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>11</w:t>
-[...27 lines deleted...]
-              <w:t>§</w:t>
+              <w:t>2 a §</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="75D7D275" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w14:paraId="58A1B587" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46C1AF51" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="5875021F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F6F8301" w14:textId="1437B15C" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
-[...81 lines deleted...]
-          <w:p w14:paraId="44018944" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="1BDF3AE7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A737F">
+            <w:bookmarkStart w:id="75" w:name="_Hlk201066125"/>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Sekretessen gäller inte beslut i ärende.</w:t>
+              <w:t xml:space="preserve">En ansökan om tillstånd eller dispens eller en anmälan får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77" w:rsidDel="00827D9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s in till och handläggas av Miljöpröv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77" w:rsidDel="00827D9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ningsmyndigheten även om an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sökan eller anmälan annars skulle ha getts in till en kommun eller en annan förvaltningsmyn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>dighet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09FBCF9F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="007A737F" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="5DE36903" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A737F">
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den verksamhet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som ansökan eller anmälan avser har samband med en ansökan om tillstånd till miljöfarlig verksamhet som Miljö</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>prövningsmyndigheten prövar, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="784081A9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E16BA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>verksamheterna avses bedrivas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av samma verksamhetsutövare.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DBB2DF9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om Miljöprövningsmyndigheten handlägger </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en ansökan eller en anmälan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska myndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77" w:rsidDel="00A72F92">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underrätta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> den kom</w:t>
+            </w:r>
+            <w:r w:rsidDel="00A72F92">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">mun eller förvaltningsmyndighet som annars skulle ha handlagt ansökan eller anmälan. Om den som underrättas har ett ärende som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">avser samma sak </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">det ärende som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underrättelsen avser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska ären</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">det överlämnas till </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="75"/>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövnings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndigheten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vid handläggningen ska Miljöprövningsmyndigheten tillämpa samma bestämmelser om handläggning som den myndighet som annars skulle ha handlagt ärendet skulle ha tillämpat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12BF89E8" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="00AD035D">
-[...53 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4C352FD4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F78BFA5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...13406 lines deleted...]
-      </w:pPr>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="781359DA" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="635015F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35C00740" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="465CD86F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Länsstyrelser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller kommunala </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7BC2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nämnder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22E2F666" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
-[...24 lines deleted...]
-          <w:p w14:paraId="196B063F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="72E7FCB4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:before="240" w:after="80"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:spacing w:before="240"/>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00A36152">
+              <w:t>Miljöprövningsmyndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Planering av kommun</w:t>
+              <w:t xml:space="preserve">den </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">kommunala </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7BC2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nämnden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">vid prövning </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>en</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A36152">
+              <w:t>av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>s bostadsförsörjning</w:t>
+              <w:t xml:space="preserve"> ett ärende som avser en miljöfarlig verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="792CC74C" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
-[...2 lines deleted...]
-        <w:spacing w:after="80"/>
+    <w:p w14:paraId="65E76B62" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. genom kungörelse i ortstidning eller på annat lämpligt sätt ge den som kan beröras av verksamheten tillfälle att yttra sig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0F8788" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. samråda med de statliga och kommunala myndigheter som har väsentliga intressen att bevaka i saken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CF730D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. hålla sammanträde med den som saken angår och besiktning på platsen om det behövs för utredningen i ärendet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717DA34B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. underrätta den som har gjort en ansökan eller kommit med synpunkter genom någon annan än honom eller henne själv och ge honom eller henne tillfälle att yttra sig om inte annat följer av 25 § förvaltningslagen (2017:900).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEE71D3" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059195FB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Hlk135403299"/>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="5D5580E7" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="0C5470E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="45E69AF5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="3D336812" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F663F9">
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>med riktlinjer</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00653D8D">
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Syftet med </w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="0047559C">
               <w:softHyphen/>
-              <w:t>städer</w:t>
-[...53 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>styrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> eller en kommunal nämnd ska länsstyrelsen eller nämnden tillämpa bestämmelserna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AD375A8" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00A30836" w:rsidRDefault="006F7702" w:rsidP="00507F76">
-[...63 lines deleted...]
-          <w:p w14:paraId="343EF3B6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0053316B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="782C429E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006075A3">
+              <w:t xml:space="preserve">avser miljöfarlig verksamhet och som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>av bostads</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006075A3">
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommunal nämnd ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>Miljö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-              <w:t>för</w:t>
-[...55 lines deleted...]
-              <w:t>berörda kom</w:t>
+              <w:t xml:space="preserve">prövningsmyndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>eller nämnden tillämpa bestämmel</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-              <w:t xml:space="preserve">muner </w:t>
-[...244 lines deleted...]
-            </w:pPr>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>serna</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BFCA20D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
-[...867 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2D1D6206" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. i 22 kap. 1 och 1 d–1 g §§ om ansökans form och innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B46494F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. i 22 kap. 2 § om en ansökans ingivande och brister i den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32774054" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. i 22 kap. 2 a § om prövningar som avses i 24 kap. 3, 5, 8, 9 och 13 §§,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EBAE2F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. i 22 kap. 3 och 3 a §§ om kungörelses innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2386087C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5. i 22 kap. 6 § om talerätt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6800347E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>6. i 22 kap. 9 § om rätt att företräda fastighet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEAAF7F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>7. i 22 kap. 12 och 13 §§ om sakkunniga och om att inhämta yttrande,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485B804A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>8. i 3 kap. 4 § lagen (2010:921) om mark- och miljödomstolar om under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>sökning på platsen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7955791C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>9. i 22 kap. 25 § första stycket 1–3 och 5–11, andra stycket sista meningen och tredje stycket samt 25 a–25 c och 25 f–25 h §§ om en till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>ståndsdoms innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F142C65" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>10. i 22 kap. 26 § om särskild dom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7F709" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11. i 22 kap. 27 § första stycket, andra stycket andra meningen samt tredje stycket första meningen om uppskjutna frågor och provisoriska föreskrifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACCCDA9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>12. i 22 kap. 28 § första stycket första meningen om verkställighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>förordnande, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFAD1D8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>13. i 23 kap. 3 § när det gäller särskilt överklagande i frågor om sakkun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>niga som avses i 22 kap. 12 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A511247" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="6C6ECBCD" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="1E7C3373" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F501941" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="5336FA38" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA1418">
-              <w:rPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Särskilt om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Kommunens r</w:t>
-[...39 lines deleted...]
-              <w:t>ta stycket 5 plan- och bygglagen (2010:900).</w:t>
+              <w:t>länsstyrelsens miljöprövningsdelegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EE5AEC7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="7F2A1AAB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A386F">
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Särskilt om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> finns en be</w:t>
-[...171 lines deleted...]
-              <w:t>det.</w:t>
+              <w:t>Miljöprövningsmyndigheten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="718D6A8F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="0860DD9F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="2A6CCE41" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="15508524" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3832D9EA" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="0722E0A7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00682083">
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>riktlinjer</w:t>
-[...4 lines deleted...]
-            <w:r>
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve">stadsförsörjningen saknar någon </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FC55D9">
+              <w:t>styrelsens miljöprövningsdelega</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>så</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FC55D9">
+              <w:softHyphen/>
+              <w:t>tion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>miljöprövningsdelega</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-              <w:t>dan uppgift</w:t>
-[...22 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">tionen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11DEC65E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="60110982" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00682083">
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>handlingsplan</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FC55D9">
+              <w:t>Miljö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>redo</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:softHyphen/>
+              <w:t>prövningsmyndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-            </w:r>
-[...46 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>heten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B315FBE" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702"/>
+    <w:p w14:paraId="7D1A9132" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. 22 kap. 10 § om synpunkter på ansökan,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F41194E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. 22 kap. 10 a § om komplettering av ansökan och sammanställning av svar på synpunkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F74C622" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. 22 kap. 11 § och 11 a § första och andra styckena om förberedelse, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE20FD8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="002E16BA" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E16BA">
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>4. 22 kap. 11 b § om tidsplaner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2486B74C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="002E16BA" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F32B2AD" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="002E16BA" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E16BA">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="nb-NO"/>
+        </w:rPr>
+        <w:t>21 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FD8F68" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38736C96" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Ansökningsmål är mål</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="16B5A9C3" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="0AF30FA6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2032C47B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="3F198E3C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
             </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">1. om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>styrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56A86EF6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
-[...26 lines deleted...]
-          <w:p w14:paraId="523E61E0" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00217309" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="5272622C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:bookmarkStart w:id="76" w:name="_Hlk194671787"/>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">1. om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-              <w:spacing w:after="80"/>
+              <w:t>Miljöpröv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...64 lines deleted...]
-              </w:rPr>
               <w:softHyphen/>
-              <w:t>ning med andra kommuner.</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="55"/>
+              <w:t xml:space="preserve">ningsmyndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>eller en kommun enligt föreskrifter som har med</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>delats med stöd av 9 kap. 8 §,</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="76"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61F9AB5D" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702"/>
+    <w:p w14:paraId="2025AF96" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. om tillstånd till vattenverksamhet enligt 11 kap. 9 § som inte ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CDC8C2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. om godkännande enligt 11 kap. 16 § av ett utfört ändrings- eller lagningsarbete eller av åtgärder som strider mot meddelade bestämmelser om innehållande och tappning av vatten, om arbetet eller åtgärderna inte avser en markavvattning som ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519BAE51" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. om tillstånd enligt 11 kap. till utrivning av en vattenanläggning eller tillståndsprövning enligt 11 kap. 22 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7B2C38" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5. om förlängning enligt 24 kap. 2 § andra stycket av genomförandetiden eller den tid inom vilken verksamheten ska ha satts igång,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5C5587" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>6. om återkallelse eller förbud mot fortsatt verksamhet enligt 24 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="531AF67F" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="29AC0103" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="422FFFED" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="7D4A1F8A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av en länsstyrelse eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="467A0B94" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="1FA8E8F2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:bookmarkStart w:id="77" w:name="_Hlk194671835"/>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Kommunal bostadsförmedling</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="77"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7702" w14:paraId="03871909" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="46AFA249" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C6F35C9" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00C35053" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="6A051383" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...5 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> §</w:t>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>8. om giltighetsförlängning enligt 24 kap. 14 a §,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="616F3D14" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
-[...192 lines deleted...]
-          <w:p w14:paraId="08C11F44" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="5FCA7576" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">8. om giltighetsförlängning enligt 24 kap. 14 a §, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...29 lines deleted...]
-              <w:spacing w:after="80"/>
+              <w:t>om ansökan om till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...83 lines deleted...]
-              </w:rPr>
               <w:softHyphen/>
-            </w:r>
-[...21 lines deleted...]
-            <w:bookmarkEnd w:id="56"/>
+              <w:t>stånd har prövats av mark- och miljödomstolen som första instans,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="158D5701" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="76561B77" w14:textId="14EDFB2A" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>9. enligt 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ lagen (1998:812) med särskilda bestämmelser om vattenverksamhet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6068AB53" w14:textId="7C70A581" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>10. om omprövning enligt 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>kap. 13–15 §§ lagen med särskilda be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>stämmelser om vattenverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A817C2D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mark- och miljödomstol får besluta att ett ansökningsmål som gäller uteslutande en viss eller vissa sakägare ska behandlas enligt det som gäller för stämningsmål enligt 7 kap. lagen med särskilda bestämmelser om vattenverksamhet, om sökanden medger det och målet kan avgöras med bindande verkan endast mot dessa sakägare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448588D7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51DF6650" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>24 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0264EC79" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D09686" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ansökan om prövning som avses i 3, 4, 5, 6, 7, 8 eller 9 § får göras hos mark- och miljödomstol av Naturvårdsverket, Havs- och vattenmyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheten, Myndigheten för samhällsskydd och beredskap och länsstyrel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sen. Om frågan ska prövas av någon annan myndighet än en domstol eller av en kommun, får den tas upp utan någon särskild framställning. Frågor om omprövning enligt 8 § får tas upp utan särskild ansökan.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="3C94F577" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="04B97DE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A4F9116" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00C35053" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="012B9835" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>En ansökan om sådan prövning som avses i första stycket får även göras av en kommun i den utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning kommunen har övertagit till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synen med stöd av 26 kap. 3 § fjärde stycket. Om tillståndet har getts av länsstyrelsen, görs ansökan hos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0375">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t>8 §</w:t>
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="097DDD06" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="007AE7AC" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
+              <w:t>En ansökan om sådan prövning som avses i första stycket får även göras av en kommun i den utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning kommunen har övertagit till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synen med stöd av 26 kap. 3 § fjärde stycket. Om tillståndet har getts av </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C35053">
+              <w:t>Miljöprövningsmyndig</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> §</w:t>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">heten eller </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:footnoteReference w:id="7"/>
+              <w:t xml:space="preserve">länsstyrelsen, görs ansökan hos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den som har gett till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ståndet</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7702" w14:paraId="7C18C40D" w14:textId="77777777" w:rsidTr="00507F76">
+    </w:tbl>
+    <w:p w14:paraId="25EF5A3C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I fråga om verksamheter som får bedrivas med stöd av 11 kap. 27 § andra stycket, får en ansökan om prövning som avses i 3 eller 5 § grundas på en omständighet som anges i de paragraferna endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A658602" w14:textId="088A3C7A" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omständigheten är så allvarlig att den inte tål att vänta på att pröv</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen för moderna miljövillkor blir klar, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D2F622" w14:textId="5BBF31DE" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. den olägenhet som omständigheten innebär inte kan avhjälpas genom ett föreläggande om försiktighetsmått eller förbud i väntan på att pröv</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen blir klar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F395668" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B4CEBD" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. Denna lag träder i kraft den 1 j</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CF3B67" w14:textId="746C0545" w:rsidR="00DB62B9" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>För tillstånd som har beslutats av en länsstyrelses miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>delegation ska ansökan enligt 24</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>kap. 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>§ andra stycket andra meningen göras hos Miljöprövningsmyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AFA787" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ECE906" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId42"/>
+          <w:headerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="even" r:id="rId44"/>
+          <w:footerReference w:type="default" r:id="rId45"/>
+          <w:headerReference w:type="first" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId47"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3AD8BC" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00E24F7A" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc209597074"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785C26">
+        <w:t>ag om ändring i lagen (2025:76</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785C26">
+        <w:t>) om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="58998FD1" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 24 kap. 1 § miljöbalken i stället för lydelsen enligt lagen (2025:765) om ändring i miljöbalken ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162F37DE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7F0B8D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="054120E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3999983E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0095466D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="20EAFA24" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...3 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="57" w:name="_Hlk136443289"/>
             <w:r>
-              <w:t xml:space="preserve">En kommunal bostadsförmedling </w:t>
-[...2 lines deleted...]
-              <w:t>som förmedlar</w:t>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> lägenheter i turord</w:t>
-[...162 lines deleted...]
-              <w:t xml:space="preserve">system. </w:t>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt SFS 2025:765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54725D56" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00050AA8" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="718AE95A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7702" w14:paraId="2E685F56" w14:textId="77777777" w:rsidTr="00507F76">
+    </w:tbl>
+    <w:p w14:paraId="6C9CEE43" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6D7CF2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t> §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="2E982B3D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D26116B" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="0095466D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="125F2C74" w14:textId="69237692" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Om en dom eller ett beslut som har meddelats i ett ansökningsmål enligt 21 kap. 1 a § första stycket denna balk eller 7 kap. 1 § lagen (1998:812) med särskilda bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>melser om vattenverksamhet avser tillstånd till en verksamhet enligt balken och domen eller beslutet har fått laga kraft, gäller tillståndet mot alla, vad avser frågor som har prövats i domen eller beslutet. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">samma gäller beslut om tillstånd till miljöfarlig verksamhet som har meddelats av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0375">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00050AA8">
+              <w:t xml:space="preserve">en länsstyrelse </w:t>
+            </w:r>
+            <w:r>
+              <w:t>eller kommun med stöd av 9 kap. 8 § samt beslut om tillstånd till mark</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>avvattning som har meddelats av en länsstyrelse enligt 11 kap. Om till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ståndet avser utförandet av en vatten</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7C96">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>anläggning, innefattar det rätt att bibehålla anläggningen. Till följd av detta kapitel, till följd av 7 kap. 20 eller 22 §, 9</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7C96">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">kap. 5 §, 10 kap. 17 §, 11 kap. 9 c § eller 12 kap. 10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB08C9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-              <w:t>taget. Kommunen får bestäm</w:t>
+              <w:t>eller 10 a</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> § denna balk eller till följd av 2 kap. 10 § eller 7 kap. 13, 14, 15, 16 eller 17 § lagen med särskilda bestämmelser om vattenverksamhet, kan dock ett tillstånd begränsas eller förenas med ändrade eller nya villkor, eller återkallas och fortsatt verksamhet förbjudas. Ett sådant ingripande kan också ske genom förelägg</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>ma avgiften och grunderna för hur den ska tas ut.</w:t>
+              <w:t>anden eller förbud enligt 10 kap. 14 § eller 26 kap. 9 § fjärde stycket.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="187728E4" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00BB3533" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="68391E21" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Om en dom eller ett beslut som har meddelats i ett ansökningsmål enligt 21 kap. 1 a § första stycket denna balk eller 7 kap. 1 § lagen (1998:812) med särskilda bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>melser om vattenverksamhet avser tillstånd till en verksamhet enligt balken och domen eller beslutet har fått laga kraft, gäller tillståndet mot alla, vad avser frågor som har prövats i domen eller beslutet. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">samma gäller beslut om tillstånd till miljöfarlig verksamhet som har meddelats av </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007E1AC2">
+              <w:t>Miljöprövningsmyn</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Köavgift </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="007E1AC2">
+              <w:softHyphen/>
+              <w:t>digheten</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> taget</w:t>
+              <w:t xml:space="preserve">en </w:t>
             </w:r>
             <w:r>
+              <w:t>kommun med stöd av 9 kap. 8 § samt beslut om till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">stånd till markavvattning som har meddelats av en länsstyrelse </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> med det belopp och enligt de grunder som kommunen bestäm</w:t>
+              <w:t xml:space="preserve">eller Miljöprövningsmyndigheten </w:t>
             </w:r>
             <w:r>
+              <w:t>enligt 11 kap. Om tillståndet avser utför</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>andet av en vattenanläggning, inne</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>fattar det rätt att bibehålla anlägg</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ningen. Till följd av detta kapitel, till följd av 7 kap. 20 eller 22 §, 9 kap. 5 §, 10 kap. 17 §, 11 kap. 9 c § eller 12 kap. 10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB08C9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>eller 10 a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>§ denna balk eller till följd av 2 kap. 10 § eller 7 kap. 13, 14, 15, 16 eller 17 § lagen med särskilda bestäm</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>mer.</w:t>
+              <w:t>melser om vattenverksamhet, kan dock ett tillstånd begränsas eller förenas med ändrade eller nya villkor, eller återkallas och fortsatt verksamhet förbjudas. Ett sådant ingripande kan också ske genom förelägganden eller förbud enligt 10 kap. 14 § eller 26 kap. 9 § fjärde stycket.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7702" w14:paraId="15B50845" w14:textId="77777777" w:rsidTr="00507F76">
+    </w:tbl>
+    <w:p w14:paraId="77761BAB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Med tillstånd avses i detta kapitel även godkännande av arbeten eller åtgärder enligt 11 kap. 16 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7D287F" w14:textId="0910558D" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En omprövningsdom eller ett omprövningsbeslut har samma verkan som en tillståndsdom eller ett tillståndsbeslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2DEAE7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EB5DDA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="002825BE">
+          <w:headerReference w:type="even" r:id="rId48"/>
+          <w:headerReference w:type="default" r:id="rId49"/>
+          <w:footerReference w:type="even" r:id="rId50"/>
+          <w:footerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="first" r:id="rId52"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63929E2F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc209597075"/>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="0ACB557B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Härigenom föreskrivs att 3 kap. 1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>lagen (2010:921) om mark- och miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>domstolar ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359B1272" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191F7330" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="426E62C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="751E3C08" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="6692AEC2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23F1FE49" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="007E1AC2" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="24473CC4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...2 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Köavgift får tas ut även om</w:t>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7702" w14:paraId="1F209780" w14:textId="77777777" w:rsidTr="00507F76">
+    </w:tbl>
+    <w:p w14:paraId="148B4EE1" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5DC6C2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9EE316" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om utövande av miljöfarlig verksamhet, vattenverksamhet, vatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>anläggningar och ersättning vid vattenverksamhet samt om utdömande av vite enligt miljöbalken efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas. Mål om utövande av verksamhet vid anläggningar som ingår i ett sammanhängande system för hantering, bearbetning, lagring och slutförvaring av använt kärnbränsle eller kärnavfall prövas av den mark- och miljödomstol inom vars område någon av anläggningarna ligger eller är avsedd att ligga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697A77F7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om ersättning vid skada eller intrång enligt 28 kap. 2–5 §§ miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>balken och vid ingripande av det allmänna enligt miljöbalken prövas av den mark- och miljödomstol inom vars område skadan eller intrånget i huvudsak har inträffat eller kommer att inträffa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5928AF" w14:textId="34C43C6F" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om ersättning för miljöskador enligt 32 kap. miljöbalken prövas av den mark- och miljödomstol inom vars område den skadegörande verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>heten i huvudsak bedrivs eller har bedrivits. Den som bedriver eller avser att bedriva en verksamhet som kan medföra en sådan skada som avses i 32 kap. 3 § miljöbalken kan begära prövning av ersättningsfrågan vid den mark- och miljödomstol inom vars område verksamheten i huvud</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>sak bedrivs eller kommer att bedrivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697A6EE7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om utdömande av vite enligt plan- och bygglagen (2010:900) efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område myndigheten ligger.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="7BC49087" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D0AF90F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="18FD9000" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Mål som har överklagats till mark- och miljödomstol prövas av den mark- och miljödomstol inom vars område förvaltningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>heten eller kommunen som först har prövat ärendet ligger, om inte annat följer av bestämmelser som avses i sjunde stycket.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0901A4EC" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="528A220C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="80" w:name="_Hlk194417581"/>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Ärenden från Miljöprövnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>myndigheten överklagas till den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Övriga</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ärenden </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>som har överklagats till mark- och miljödomstol prövas av den mark- och miljödomstol inom vars om</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...16 lines deleted...]
-              </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="007E1B9F">
-[...40 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>råde förvaltningsmyndigheten eller kommunen som först har prövat ärendet ligger, om inte annat följer av bestämmelser som avses i sjunde stycket.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="80"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7702" w14:paraId="4AD7508C" w14:textId="77777777" w:rsidTr="00507F76">
+    </w:tbl>
+    <w:p w14:paraId="43011D0E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Mål enligt lagen (2006:412) om allmänna vattentjänster eller mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>svarande äldre lagstiftning där mark- och miljödomstol är första instans prövas av den mark- och miljödomstol inom vars område den allmänna eller allmänförklarade va-anläggningen i huvudsak är belägen eller är avsedd att vara belägen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="3EE98AB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4060D1F5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="1CC46FB7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Särskilda bestämmelser om vilken mark- och miljödomstol som är behörig finns i annan lag</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D637048" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="36FE79DA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...97 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Särskilda bestämmelser om vilken mark- och miljödomstol som är behörig finns i annan lag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B76EE2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="57"/>
-[...3 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="0D94BE2E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518791A6" w14:textId="1E50B50B" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Denna lag träder i kraft den 1 j</w:t>
+      </w:r>
+      <w:r>
+        <w:t>uli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667FCEAF" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50666CF3" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="002825BE">
+          <w:headerReference w:type="even" r:id="rId53"/>
+          <w:headerReference w:type="default" r:id="rId54"/>
+          <w:footerReference w:type="even" r:id="rId55"/>
+          <w:footerReference w:type="default" r:id="rId56"/>
+          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03317DDA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc224303595"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc226556696"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB5BD2F" w14:textId="1088B727" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Efter remiss har yttranden kommit in från Avfall Sverige, Energiföretagen, Energimarknadsinspektionen, Fackförbundet ST, Fortifikationsverket, Företagarna, Försvarsmakten, Green Power Sweden, Göteborgs kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051660E">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Havs- och vattenmyndigheten, Helsingborgs kommun, IKEM – Innovations-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och kemiindustrierna i Sverige AB, Jernkontoret, Kalmar kommun, Kungs</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>backa kommun, Lantbrukarnas riksförbund, länsstyrel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>serna i Blekinge län, Dalarnas län, Gotlands län, Gävleborgs län, Hallands län, Jönköpings län, Kronobergs län, Norrbottens län, Skåne län, Stock</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>holms län, Uppsala län, Värmlands län, Västerbottens län, Västernorrlands län, Västmanlands län, Västra Götalands län, Örebro län, Östergötlands län, Malmö kommun, Mariestads kommun, Nacka kommun, Nacka tingsrätt (mark- och miljödomstolen), Naturvårdsverket, Näringslivets Regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">nämnd, Piteå kommun, Region Skåne, Region Stockholm, Region Örebro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5BBF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>län, Sametinget, Simrishamns kommun, Skanska Sverige AB, Statens energi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5BBF">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>myndighet, Statens jordbruksverk, Stockholms universitet (Juridiska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fakultetskansliet), Svea hovrätt (Mark- och miljööver</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stolen), Svemin, Svensk Solenergi, Svenska Kraftnät, Svensk bioenergi (Svebio), Svenskt Näringsliv, Sveriges advokatsamfund, Sveriges geologiska undersökning, Sveriges Kommuner och Regioner, Teknik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>företagen, Tillväxtverket, Total</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försvarets forskningsinstitut, Trelleborgs kommun, Umeå tingsrätt (mark- och miljödomstolen), Uppsala kommun, Vänersborgs tingsrätt (mark- och miljödomstolen), Växjö tingsrätt (mark- och miljödomstolen), Åre kommun, Återvinningsindustrierna, Östersunds tingsrätt (mark- och miljödomstolen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03277545" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Därutöver har yttranden kommit in från Byggföretagen, E.On Energi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>distribution, Ellevio Sverige AB, Miljörörelsens kärnavfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sekretariat (Milkas), SBMI, Skogsindustrierna, Sveriges meteorologiska och hydro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>logiska institut (SMHI), SR Energy AB, Svenska Järn- och metallskrot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>handlareföreningen, Vattenfall AB, Västsvenska Handels</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kammaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B70944D" w14:textId="3B05049F" w:rsidR="00DB62B9" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Advokatfirman Åberg &amp; Co AB, Arbetsgivar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Bodens kommun, Boverket, Domstolsverket, Enköpings kommun, Föreningen för gruvor, mineral- och metallproducenter i Sverige, För</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>svarets materielverk, Försvarets radioanstalt, Gislaveds kommun, Gävle kommun, Göteborgs kommun, Göteborgs universitet (Juridiska institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tionen), Hela Sverige ska leva, Helsingborgs kommun, Huddinge kommun, Hushållningssällskapens förbund, Jokkmokks kommun, Kammarkollegiet, Karlstads kommun,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601A3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Köpings kommun,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601A3C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Landsorganisa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionen i Sverige, Lantmäteriet, Livsmedelsverket, Lysekils kommun, länsstyrelserna i Jämtlands län, Kalmar län och Södermanlands län, Mora kommun, Myndigheten för samhällsskydd och beredskap, Norrtälje kommun, Olofströms kommun, Post- och telestyrelsen, Ragnsells, Ramböll, Region Norrbotten, Regelrådet, Renova AB, Renägarförbundet, Riksantikvarieämbetet, Saco-s, Skara kommun, Skogsstyrelsen, Sollen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tuna kommun, Statens tjänstepensionsverk, Statskontoret, Stockholms kommun, Strålsäkerhetsmyndigheten, Trossamfundet Svenska kyrkan, Svenska Naturskyddsföreningen, Svenska Samernas Riksförbund, Svenskt Friluftsliv, Svenskt Vatten AB, Säkerhets- och försvarsföretagen, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Söderhamns kommun, Tomelilla kommun, Trafikverket, Tyréns AB, Täby kommun, Umeå kommun, Vingåkers kommun, Vänersborgs kommun, Vännäs kommun, Övertorneå kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494725A2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26AA8CCA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="008D5BBF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId58"/>
+          <w:headerReference w:type="default" r:id="rId59"/>
+          <w:footerReference w:type="even" r:id="rId60"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
+          <w:headerReference w:type="first" r:id="rId62"/>
+          <w:footerReference w:type="first" r:id="rId63"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427E503C" w14:textId="23D8FA7F" w:rsidR="00DB62B9" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc226556697"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="1F4A1631" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc222255047"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc224303574"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:p w14:paraId="78420CB8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 21 kap. 1 a § miljöbalken ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EEF485" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22274798" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2946"/>
+        <w:gridCol w:w="2951"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="0AFDD40E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2498" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="57F24B50" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="005B0E77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="054025A4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="005B0E77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="156D2749" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>21 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1788EBB2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 a §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC6CCC6" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D273DA">
+        <w:t>Ansökningsmål är mål</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AAC237" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av en länsstyrelse eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE97C3E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. om tillstånd till vattenverksamhet enligt 11 kap. 9 § som inte ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14501C36" w14:textId="45252559" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. om godkännande enligt 11 kap. 16 § av ett utfört ändrings- eller lag</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>arbete eller av åtgärder som strider mot meddelade bestämmelser om innehållande och tappning av vatten, om arbetet eller åtgärderna inte avser en markavvattning som ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6056F43E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. om tillstånd enligt 11 kap. till utrivning av en vattenanläggning eller tillståndsprövning enligt 11 kap. 22 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E4EA4F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. om förlängning enligt 24 kap. 2 § andra stycket av genomförandetiden eller den tid inom vilken verksamheten ska ha satts igång,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FD8EE0" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. om återkallelse eller förbud mot fortsatt verksamhet enligt 24 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745EE75D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av en länsstyrelse eller en kommun enligt föreskrifter som har meddelats med stöd av 9 kap. 8 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="5582CB82" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4139F542" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00580EC6" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="77DED045" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>8. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041616E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>om giltighetsförlängning enligt</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 24 kap. 14 a §,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39E8E014" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">8. om giltighetsförlängning enligt 24 kap. 14 a §, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om ansökan om till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>stånd har prövats av en mark- och miljödomstol som första instans,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B863D6B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9. enligt 7 kap. 1 § lagen (1998:812) med särskilda bestämmelser om vattenverksamhet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EEFE5F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. om omprövning enligt 7 kap. 13–15 §§ lagen med särskilda bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser om vattenverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A16DD0" w14:textId="3D169D93" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mark- och miljödomstol får besluta att ett ansökningsmål som gäller uteslutande en viss eller vissa sakägare ska behandlas enligt det som gäller för stämningsmål enligt 7 kap. lagen med särskilda bestämmelser om vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamhet, om sökanden medger det och målet kan avgöras med bindande verkan endast mot dessa sakägare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FE7C3D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00811E52" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07615174" w14:textId="52F0E210" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F934CF3" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C1036F7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId64"/>
+          <w:headerReference w:type="default" r:id="rId65"/>
+          <w:footerReference w:type="even" r:id="rId66"/>
+          <w:footerReference w:type="default" r:id="rId67"/>
+          <w:headerReference w:type="first" r:id="rId68"/>
+          <w:footerReference w:type="first" r:id="rId69"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372ECA9A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Toc222255048"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc224303575"/>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="191F4F54" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61330874" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">att 9 kap. 8 §, 19 kap. 4, 5 och 5 a §§, 21 kap. 1 a §, 24 kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§, och rubriken närmast före 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD83A28" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 19 kap. 2 a §, av följande lydelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3BFF93" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att det närmast före 19 kap. 6 § ska införas en ny rubrik som ska lyda ”P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700E6B">
+        <w:t>rövning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700E6B">
+        <w:t xml:space="preserve"> av ansök</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700E6B">
+        <w:t xml:space="preserve"> om tillstånd enligt 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700E6B">
+        <w:t>kap. 28</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700E6B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700E6B">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C88BBB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A58356" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="2DCBEA64" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FAC6490" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt prop. 2025/26:178 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B86913">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ändrade regler om tillstånd och tillsyn för Totalförsvarets forskningsinstitut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="739ADED9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="751F34B1" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>9 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49355BE4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>8 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1321C2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Ansökan om tillstånd till miljöfarlig verksamhet prövas av mark- och miljödomstolen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="02EBDAB8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C02C07B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">Regeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>får</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> meddela före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skrifter om att ansökan om tillstånd för vissa slag av verksamheter ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>. Rege</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>ringen får meddela föreskrifter om att en kommunal nämnd ska pröva frågor om tillstånd om den miljö</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>farliga verksamheten kan antas ha en liten miljöpåverkan. Tillstånd som rör Försvarsmakten, Fortifika</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>tionsverket, Försvarets materiel</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>verk</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> Försvarets radioanstalt </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">eller Totalförsvarets forskningsinstitut </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">ska alltid prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D42E3">
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC4EDD">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="509F0094" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00160A3F">
+              <w:t xml:space="preserve">Regeringen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kan med stöd av 8 kap. 7 § regeringsformen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00160A3F">
+              <w:t xml:space="preserve"> med</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00160A3F">
+              <w:t>dela föreskrifter om att ansökan om tillstånd för vissa slag av verksam</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00160A3F">
+              <w:t xml:space="preserve">heter ska prövas av länsstyrelsen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller Miljöprövningsmyndigheten</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">skrifter om att en kommunal nämnd ska pröva frågor om tillstånd om den miljöfarliga verksamheten kan antas ha en liten miljöpåverkan. Tillstånd som rör </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="88" w:name="_Hlk219188873"/>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Försvarsmakten, Fortifikationsverket, Försvarets materielverk</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> Försvarets radio</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">anstalt </w:t>
+            </w:r>
+            <w:r>
+              <w:t>eller Totalförsvarets forsk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ningsinstitut </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="88"/>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">ska alltid prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC5E7E">
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FC5E7E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöpröv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ningsmyndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5CCF53AC" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Anmälan om miljöfarlig verksamhet ska, enligt föreskrifter som meddelas av regeringen, göras till försvarsinspektören för hälsa och miljö, länsstyrelsen eller kommunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C9E0CD" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="2D3276E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13C1E0DB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="000E6F0B" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FDBF6DF" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="000E6F0B" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35C077EB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="040815ED" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33C54D09" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6782BC1E" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="009E12E2" w:rsidDel="00313D47" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="332923DE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Rubrik4utannumrering"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hyresgarantier</w:t>
+              <w:t>2 a §</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7702" w14:paraId="28D9E50B" w14:textId="77777777" w:rsidTr="00507F76">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="0043336B" w14:paraId="453DCA56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1364C7E9" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="795B5AE2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1C55F663" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00574282" w:rsidRDefault="006F7702" w:rsidP="00507F76">
-[...45 lines deleted...]
-          <w:p w14:paraId="624B7518" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="009E12E2" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="40BA81D8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E12E2">
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Regeringen får meddela före</w:t>
+              <w:t xml:space="preserve">En ansökan om tillstånd eller dispens eller en anmälan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D65F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>enligt denna balk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">får </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77" w:rsidDel="00827D9E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>s in till och hand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="009E12E2">
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>skrif</w:t>
+              <w:t>läggas av Miljöprövningsmyndig</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="009E12E2">
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">ter om </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>heten även om ansökan eller anmälan annars skulle ha getts in till en kommun eller en annan förvaltningsmyndighet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">att </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009E12E2">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kommuner</w:t>
+              <w:t xml:space="preserve"> om</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E140B1E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ska</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009E12E2">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>den verksamhet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som ansökan eller anmälan avser har samband med en ansökan om tillstånd till miljöfarlig verksamhet som Miljö</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">bistå enskilda hushåll genom att </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009E12E2">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">ställa </w:t>
+              <w:t>prövningsmyndigheten prövar,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FB5AF5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041616E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>verksamheterna avses bedrivas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> av samma verksamhetsutövare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>säker</w:t>
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52DD59C5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D65F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>3. ansökan eller anmälan inte avser en fråga</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> där avgörandet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D65F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kan överklagas till regeringen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C9C2A5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
                 <w:iCs/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om Miljöprövningsmyndigheten handlägger </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en ansökan eller en anmälan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt första stycket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska myndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77" w:rsidDel="00A72F92">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underrätta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> den kom</w:t>
+            </w:r>
+            <w:r w:rsidDel="00A72F92">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-              <w:t>het för att ett avtal om hyra av bostadslägenhet fullgörs (hyres</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">mun eller förvaltningsmyndighet som annars skulle ha handlagt ansökan eller anmälan. Om den som underrättas har ett ärende som </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve">avser samma sak </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">som </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">det ärende som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>underrättelsen avser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ska ären</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:softHyphen/>
-              <w:t>garanti)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009E12E2">
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>det överlämnas till Miljöprövnings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndigheten.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vid handläggningen ska Miljöprövningsmyndigheten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E7B08">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>tillämpa vad som är föreskrivet om handläggning av ansökan om till</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E7B08">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>stånd till miljöfarlig verksamhet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D682C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10DDCD26" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00811E52" w:rsidRDefault="006F7702" w:rsidP="006F7702">
-[...78 lines deleted...]
-    <w:p w14:paraId="4B8F6F88" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00824329" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+    <w:p w14:paraId="683E91C1" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="5F7A8785" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="6E8829A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58B68328" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="436A8828" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Särskilt om</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prövningen av miljöfarlig verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CD26BB2" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="000E6F0B" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="68F647B6" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00D95FAA" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...1 lines deleted...]
-                <w:i/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prövningen av miljöfarlig verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AADDCE5" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
+    <w:p w14:paraId="2588C3C0" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t>26 kap.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F7702" w14:paraId="4EE30832" w14:textId="77777777" w:rsidTr="00507F76">
+      <w:tr w:rsidR="0043336B" w14:paraId="741AC805" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FCDA511" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00ED100D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="0ACA6955" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Länsstyrelser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller kommunala </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7BC2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>nämnder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F4255D1" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00ED100D" w:rsidRDefault="006F7702" w:rsidP="00507F76">
+          <w:p w14:paraId="1237876C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="120"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED100D">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hyresgarantier</w:t>
-[...19 lines deleted...]
-                <w:bCs/>
+              <w:t>Miljöprövningsmyndigheten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:ind w:firstLine="0"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB7C99">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB7C99">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>styrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00274588">
+              <w:t xml:space="preserve">den </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">kommunala </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7BC2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>11 a §</w:t>
-[...29 lines deleted...]
-              <w:pStyle w:val="Brdtext"/>
+              <w:t>nämnden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E2769C">
+              <w:t xml:space="preserve">vid prövning </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Sekretess gäller i ärende om </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">en kommuns </w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">För uppgift i en allmän handling gäller sekretessen i högst sjuttio år. </w:t>
+              <w:t xml:space="preserve"> ett ärende som avser en miljöfarlig verksamhet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03027A4A" w14:textId="77777777" w:rsidR="006F7702" w:rsidRPr="00811E52" w:rsidRDefault="006F7702" w:rsidP="006F7702">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00AE32B1">
+    <w:p w14:paraId="437910A9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. genom kungörelse i ortstidning eller på annat lämpligt sätt ge den som kan beröras av verksamheten tillfälle att yttra sig,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1680F8BE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. samråda med de statliga och kommunala myndigheter som har väsentliga intressen att bevaka i saken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD3403A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. hålla sammanträde med den som saken angår och besiktning på platsen om det behövs för utredningen i ärendet, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F53DB8A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">4. underrätta den som har gjort en ansökan eller kommit med synpunkter genom någon annan än honom eller henne själv och ge honom eller henne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna för</w:t>
-[...338 lines deleted...]
-      </w:pPr>
+        <w:t>tillfälle att yttra sig om inte annat följer av 25 § förvaltningslagen (2017:900).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1A41AE" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D56967D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="0BC6C80C" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w14:paraId="1BF70AB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B0BF06D" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="3DD810ED" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:softHyphen/>
+              <w:t>styrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571364">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>eller en kommunal nämnd ska länsstyrelsen eller nämnden tillämpa bestämmelserna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0413557A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
-[...25 lines deleted...]
-          <w:p w14:paraId="707B285A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="250E33EF" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hyresgarantier</w:t>
-[...32 lines deleted...]
-              <w:ind w:firstLine="0"/>
+              <w:t xml:space="preserve">avser miljöfarlig verksamhet och </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:t>som</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="003B2ABA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>Miljöprövningsmyndigheten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003B2ABA">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00905142">
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>§</w:t>
-[...30 lines deleted...]
-              <w:ind w:firstLine="0"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommunal nämnd ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="003E61D3">
+              <w:t>Miljöprövningsmyn</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Regeringen får meddela före</w:t>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>digheten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>eller nämnden tillämpa bestämmel</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="003E61D3">
-[...155 lines deleted...]
-              <w:t>lagen (2025:400).</w:t>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>serna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="182A8C89" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
-[...68 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="51F1E590" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. i 22 kap. 1 och 1 d–1 g §§ om ansökans form och innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4800B182" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. i 22 kap. 2 § om en ansökans ingivande och brister i den,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA6AD27" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. i 22 kap. 2 a § om prövningar som avses i 24 kap. 3, 5, 8, 9 och 13 §§,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4DA4B5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. i 22 kap. 3 och 3 a §§ om kungörelses innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B4910A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5. i 22 kap. 6 § om talerätt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212D0BF2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>6. i 22 kap. 9 § om rätt att företräda fastighet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582FF830" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>7. i 22 kap. 12 och 13 §§ om sakkunniga och om att inhämta yttrande,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435128E5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>8. i 3 kap. 4 § lagen (2010:921) om mark- och miljödomstolar om under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>sökning på platsen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9AC2C5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>9. i 22 kap. 25 § första stycket 1–3 och 5–11, andra stycket sista meningen och tredje stycket samt 25 a–25 c och 25 f–25 h §§ om en till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>ståndsdoms innehåll,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2EB06C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>10. i 22 kap. 26 § om särskild dom,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6932E331" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11. i 22 kap. 27 § första stycket, andra stycket andra meningen samt tredje stycket första meningen om uppskjutna frågor och provisoriska föreskrifter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6042C556" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>12. i 22 kap. 28 § första stycket första meningen om verkställighets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>förordnande, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C995BB7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>13. i 23 kap. 3 § när det gäller särskilt överklagande i frågor om sakkun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>niga som avses i 22 kap. 12 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226075C4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="152A405C" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w14:paraId="34E9888A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A940CB3" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="6992A476" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Nuvarande lydelse</w:t>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Särskilt om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsens miljöprövningsdelegation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:rStyle w:val="Fotnotsreferens"/>
+              </w:rPr>
+              <w:footnoteReference w:id="20"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CB80EDD" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="000E6F0B" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="39BC2EEA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...2 lines deleted...]
-                <w:i/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E6F0B">
-[...3 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ärenden som prövas av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyndigheten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A82806F" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
-[...3 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="2C9A3B6B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>26 kap.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="10F3B748" w14:textId="77777777">
+      <w:tr w:rsidR="0043336B" w14:paraId="5A76546D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B85E828" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="33E65469" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>styrelsens miljöprövningsdelega</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>tion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>miljöprövningsdelega</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">tionen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B282B76" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="26410023" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:ind w:firstLine="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">I ett ärende som prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>Miljö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hyresgarantier</w:t>
+              <w:softHyphen/>
+              <w:t>prövningsmyndigheten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> ska </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>myndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>heten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> utöver det som anges i 5 § tillämpa bestämmelserna i</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="70CAFEEC" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="21404B75" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1. 22 kap. 10 § om synpunkter på ansökan,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9B8791" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. 22 kap. 10 a § om komplettering av ansökan och sammanställning av svar på synpunkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BACAB20" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>3. 22</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>kap. 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ och 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>§ första och andra styckena om förberedelse, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2DE895" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. 22 kap. 11 b § om tidsplaner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E405CA5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="0891B2D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AD25249" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="462EE87A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="000E6F0B" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt förslag i avsnitt 2.1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41AB738A" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="003B2ABA" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="1099758D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="000E6F0B" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...4 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2ABA">
-[...32 lines deleted...]
-              <w:t>§</w:t>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE3BBF" w14:paraId="36A2A5A9" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="1D0F0B73" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>21 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6536F538" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086A5943" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Ansökningsmål är mål</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="5886A265" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="623EC8FF" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="72EF12BD" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
             </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">1. om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:t>en läns</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:softHyphen/>
+              <w:t>styrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> eller en kommun enligt föreskrifter som har meddelats </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>med stöd av 9 kap. 8 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DB1C896" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00B43D32" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
-[...51 lines deleted...]
-          <w:p w14:paraId="4868F630" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00B43D32" w:rsidRDefault="00BD3D98" w:rsidP="00281286">
+          <w:p w14:paraId="58AECDBA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">1. om tillstånd till miljöfarlig verksamhet som avses i 9 kap. 6 § som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B43D32">
+              <w:t>Miljöpröv</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Sekretessen gäller inte beslut i ärende.</w:t>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B43D32">
+              <w:softHyphen/>
+              <w:t>ningsmyndigheten</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>För uppgift i en allmän handling gäller sekretessen i högst sjuttio år.</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D57614">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommun enligt föreskrifter som har meddelats </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>av regeringen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00092D2D">
+              <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CF9E0B6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRPr="00811E52" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
+    <w:p w14:paraId="2685715A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>2. om tillstånd till vattenverksamhet enligt 11 kap. 9 § som inte ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685A54D9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>3. om godkännande enligt 11 kap. 16 § av ett utfört ändrings- eller lagningsarbete eller av åtgärder som strider mot meddelade bestämmelser om innehållande och tappning av vatten, om arbetet eller åtgärderna inte avser en markavvattning som ska prövas av en länsstyrelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C75E9C9" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>4. om tillstånd enligt 11 kap. till utrivning av en vattenanläggning eller tillståndsprövning enligt 11 kap. 22 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0296C5E0" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>5. om förlängning enligt 24 kap. 2 § andra stycket av genomförandetiden eller den tid inom vilken verksamheten ska ha satts igång,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D31CD9B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>6. om återkallelse eller förbud mot fortsatt verksamhet enligt 24 kap. 3 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="4010D0B0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2AA9AC19" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7027">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommun enligt föreskrifter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B0F9A">
+              <w:t>har meddelats</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med stöd av 9 kap. 8 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A3BFE24" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">7. om omprövning enligt 24 kap. 5–14 §§ som inte ska prövas av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">eller en kommun enligt föreskrifter som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B0F9A">
+              <w:t xml:space="preserve">har meddelats </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>av regeringen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EE97769" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>om giltighetsförlängning enligt 24</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>kap. 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>§, om ansökan om till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t xml:space="preserve">stånd har prövats av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A9A">
+        <w:t>mark- och miljödomstol som första instans</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96C6A5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>9. enligt 7 kap. 1 § lagen (1998:812) med särskilda bestämmelser om vattenverksamhet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4F7711" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>10. om omprövning enligt 7 kap. 13–15 §§ lagen med särskilda bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>melser om vattenverksamhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9799D2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mark- och miljödomstol får besluta att ett ansökningsmål som gäller uteslutande en viss eller vissa sakägare ska behandlas enligt det som gäller för stämningsmål enligt 7 kap. lagen med särskilda bestämmelser om vattenverksamhet, om sökanden medger det och målet kan avgöras med bindande verkan endast mot dessa sakägare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F4F48B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="6022BB2A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21563783" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="000E6F0B" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enligt SFS 2025:765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="039C6D37" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="000E6F0B" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3559DEB1" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>24 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C0F2CF" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00D95FAA" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="2F73222F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C2FC61E" w14:textId="0185EE96" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Om en dom eller ett beslut som har meddelats i ett ansökningsmål enligt 21 kap. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7C96">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7C96">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">§ första stycket </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>denna balk eller 7 kap. 1 § lagen (1998:812) med särskilda bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>melser om vattenverksamhet avser tillstånd till en verksamhet enligt balken och domen eller beslutet har fått laga kraft, gäller tillståndet mot alla, vad avser frågor som har prövats i domen eller beslutet. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">samma gäller beslut om tillstånd till miljöfarlig verksamhet som har meddelats av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561FCC">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0375">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">eller kommun med stöd av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>9 kap. 8 §</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> samt beslut om tillstånd till mark</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>avvattning som har meddelats av en länsstyrelse enligt 11 kap. Om till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ståndet avser utförandet av en vattenanläggning, innefattar det rätt att bibehålla anläggningen. Till följd av detta kapitel, till följd av 7 kap. 20 eller 22 §, 9 kap. 5 §, 10 kap. 17 §, 11 kap. 9 c § eller 12 kap. 10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6B31">
+              <w:t>eller 10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E6B31">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t> § denna balk eller till följd av 2 kap. 10 § eller 7 kap. 13, 14, 15, 16 eller 17 § lagen med särskilda bestämmelser om vattenverksamhet, kan dock ett tillstånd begränsas eller förenas med ändrade eller nya villkor, eller återkallas och fortsatt verksamhet förbjudas. Ett sådant ingripande kan också ske genom föreläggan</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>den eller förbud enligt 10 kap. 14 § eller 26 kap. 9 § fjärde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FD03B59" w14:textId="074CA7DC" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Om en dom eller ett beslut som har meddelats i ett ansökningsmål enligt 21 kap. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7C96">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7C96">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">§ första stycket </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>denna balk eller 7 kap. 1 § lagen (1998:812) med särskilda bestäm</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>melser om vattenverksamhet avser tillstånd till en verksamhet enligt balken och domen eller beslutet har fått laga kraft, gäller tillståndet mot alla, vad avser frågor som har prövats i domen eller beslutet. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">samma gäller beslut om tillstånd till miljöfarlig verksamhet som har meddelats av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Miljöprövningsmyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>digheten,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E7B08">
+              <w:t>en länsstyrelse</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">kommun med stöd av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>föreskrifter som har meddelats av regeringen</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> samt beslut om tillstånd till markavvattning som har meddelats av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten eller </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">en länsstyrelse enligt 11 kap. Om tillståndet avser utförandet av en vattenanläggning, innefattar det rätt att bibehålla anläggningen. Till följd av detta kapitel, till följd av 7 kap. 20 eller 22 §, 9 kap. 5 §, 10 kap. 17 §, 11 kap. 9 c § eller 12 kap. 10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00561FCC">
+              <w:t>eller 10 a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>§ denna balk eller till följd av 2 kap. 10 § eller 7 kap. 13, 14, 15, 16 eller 17 § lagen med särskilda bestämmelser om vattenverksamhet, kan dock ett tillstånd begränsas eller förenas med ändrade eller nya villkor, eller återkallas och fortsatt verksamhet förbjudas. Ett sådant ingripande kan också ske genom föreläggan</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>den eller förbud enligt 10 kap. 14 § eller 26 kap. 9 § fjärde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32C9C0E4" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Med tillstånd avses i detta kapitel även godkännande av arbeten eller åtgärder enligt 11 kap. 16 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F9A67A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En omprövningsdom eller ett omprövningsbeslut har samma verkan som en tillståndsdom eller ett tillståndsbeslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047439EA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00D95FAA" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79DE8432" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>11 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688274B8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ansökan om prövning som avses i 3, 4, 5, 6, 7, 8 eller 9 § får göras hos mark- och miljödomstol av Naturvårdsverket, Havs- och vattenmyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheten, Myndigheten för civilt försvar och länsstyrelsen. Om frågan ska prövas av någon annan myndighet än en domstol eller av en kommun, får den tas upp utan någon särskild framställning. Frågor om omprövning enligt 8 § får tas upp utan särskild ansökan.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="04628CF4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FC4AFDA" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>En ansökan om sådan prövning som avses i första stycket får även göras av en kommun i den utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning kommunen har övertagit till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synen med stöd av 26 kap. 3 § fjärde stycket. Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tillståndet</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> har getts av länsstyrelsen, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>görs</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> ansökan hos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF0375">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>länsstyrelsen</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="679B2572" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>En ansökan om sådan prövning som avses i första stycket får även göras av en kommun i den utsträck</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning kommunen har övertagit till</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">synen med stöd av 26 kap. 3 § fjärde stycket. Om </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>det t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95FAA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">illstånd </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">som prövningen avser </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">har getts av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miljöprövningsmyndigheten eller </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">länsstyrelsen, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ska </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ansökan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">göras </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">hos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>den av dessa myndigheter som har gett tillståndet</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6651DB1C" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I fråga om verksamheter som får bedrivas med stöd av 11 kap. 27 § andra stycket, får en ansökan om prövning som avses i 3 eller 5 § grundas på en omständighet som anges i de paragraferna endast om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4FA3DA" w14:textId="22D05666" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. omständigheten är så allvarlig att den inte tål att vänta på att pröv</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen för moderna miljövillkor blir klar, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234DC481" w14:textId="45D09B98" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. den olägenhet som omständigheten innebär inte kan avhjälpas genom ett föreläggande om försiktighetsmått eller förbud i väntan på att pröv</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7C96">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ningen blir klar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79784853" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
-      <w:r w:rsidRPr="00811E52">
+      <w:r w:rsidRPr="00544A77">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092E66B6" w14:textId="77777777" w:rsidR="00BD3D98" w:rsidRDefault="00BD3D98" w:rsidP="009B6885">
-[...22 lines deleted...]
-        <w:sectPr w:rsidR="00BD3D98" w:rsidRPr="009B6885" w:rsidSect="00BA0FC9">
+    <w:p w14:paraId="167B9297" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">1. Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1 juli 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB356D7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="005E7B08" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00732C7F">
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Miljöprövningsmyndigheten ska efter ikraftträdandet handlägga ärenden som har inletts hos länsstyrelsernas miljöprövningsdelegationer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732C7F">
+        <w:t xml:space="preserve">Länsstyrelserna ska överlämna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>handlingarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732C7F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00732C7F">
+        <w:t>ill Miljöprövnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00732C7F">
+        <w:t>myndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72712589" w14:textId="0417417D" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7B08">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t xml:space="preserve">För tillstånd som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039291D">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>beslutats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039291D">
+        <w:t xml:space="preserve"> av en länsstyrelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t xml:space="preserve"> ansö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan efter ikraftträdandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>enligt 24</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>kap. 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>§ andra stycket andra meningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B08">
+        <w:t>13 eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B08">
+        <w:t>14 a §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A602D">
+        <w:t>göras hos Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B08">
+        <w:t xml:space="preserve">om motsvarande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstånd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B08">
+        <w:t xml:space="preserve"> efter ikraftträdandet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skulle ha getts av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E7B08">
+        <w:t xml:space="preserve"> Miljöprövningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2233C952" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB4A39A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D4F62F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="0075175F">
+          <w:headerReference w:type="even" r:id="rId70"/>
+          <w:headerReference w:type="default" r:id="rId71"/>
+          <w:footerReference w:type="even" r:id="rId72"/>
+          <w:footerReference w:type="default" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07AA42FC" w14:textId="3B20E177" w:rsidR="00DB62B9" w:rsidRDefault="00BD3D98" w:rsidP="009B5D87">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="072C1DF5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_Toc222255049"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc224303576"/>
+      <w:r w:rsidRPr="00544A77">
         <w:lastRenderedPageBreak/>
-        <w:t>Lagrådets yttrande</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="264481F2" w14:textId="41A5900F" w:rsidR="006B0A75" w:rsidRPr="006B0A75" w:rsidRDefault="006B0A75" w:rsidP="009B5D87">
+        <w:t>Förslag till lag om ändring i lagen (2010:921) om mark- och miljödomstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="4285E997" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Härigenom föreskrivs att 3 kap. 1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>lagen (2010:921) om mark- och miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:softHyphen/>
+        <w:t>domstolar ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265F186E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2938EDE2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="26A50BB8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="080ABA3E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E978669" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0CEFAADF" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:tabs>
-[...10 lines deleted...]
-    <w:p w14:paraId="0A87DF7E" w14:textId="77777777" w:rsidR="00DF5142" w:rsidRDefault="00DF5142" w:rsidP="00DF5142">
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617AF1A5" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:rPr>
-[...44 lines deleted...]
-      <w:r w:rsidR="00A657A8">
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44952F77" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om utövande av miljöfarlig verksamhet, vattenverksamhet, vatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
         <w:softHyphen/>
-      </w:r>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A657A8">
+        <w:t>anläggningar och ersättning vid vattenverksamhet samt om utdömande av vite enligt miljöbalken efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas. Mål om utövande av verksamhet vid anläggningar som ingår i ett sammanhängande system för hantering, bearbetning, lagring och slutförvaring av använt kärnbränsle eller kärnavfall prövas av den mark- och miljödomstol inom vars område någon av anläggningarna ligger eller är avsedd att ligga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4AD0FB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om ersättning vid skada eller intrång enligt 28 kap. 2–5 §§ miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
         <w:softHyphen/>
-      </w:r>
-[...68 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId125"/>
+        <w:t>balken och vid ingripande av det allmänna enligt miljöbalken prövas av den mark- och miljödomstol inom vars område skadan eller intrånget i huvudsak har inträffat eller kommer att inträffa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1340047A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om ersättning för miljöskador enligt 32 kap. miljöbalken prövas av den mark- och miljödomstol inom vars område den skadegörande verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>samheten i huvudsak bedrivs eller har bedrivits. Den som bedriver eller avser att bedriva en verksamhet som kan medföra en sådan skada som avses i 32 kap. 3 § miljöbalken kan begära prövning av ersättningsfrågan vid den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs eller kommer att bedrivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F88740" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>Mål om utdömande av vite enligt plan- och bygglagen (2010:900) efter särskild ansökan av myndighet prövas av den mark- och miljödomstol inom vars område myndigheten ligger.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="5C14C6F4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E696E4D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC41BF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Mål</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> som har överklagats till mark- och miljödomstol prövas av den mark- och miljödomstol inom vars område förvaltningsmyndig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:softHyphen/>
+              <w:t>heten eller kommunen som först har prövat ärendet ligger, om inte annat följer av bestämmelser som avses i sjunde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DB967D2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ärenden från Miljöprövnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>myndigheten överklagas till den mark- och miljödomstol inom vars område verksamheten i huvudsak bedrivs, har bedrivits eller kommer att bedrivas.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Övriga</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ärenden </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">som har överklagats till </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t xml:space="preserve">mark- och miljödomstol prövas av den mark- och miljödomstol inom vars område förvaltningsmyndigheten eller kommunen som först har prövat ärendet ligger, om inte annat följer av </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">de särskilda </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>bestämmelser som avses i sjunde stycket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="634FBA7B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:lastRenderedPageBreak/>
+        <w:t>Mål enligt lagen (2006:412) om allmänna vattentjänster eller mot</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>svarande äldre lagstiftning där mark- och miljödomstol är första instans prövas av den mark- och miljödomstol inom vars område den allmänna eller allmänförklarade va-anläggningen i huvudsak är belägen eller är avsedd att vara belägen.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0043336B" w14:paraId="2421788D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="04B1E65D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Särskilda bestämmelser om vilken mark- och miljödomstol som är behörig finns i annan lag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37DF43EB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="001D0577">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00544A77">
+              <w:t>Särskilda bestämmelser om vilken mark- och miljödomstol som är behörig finns i annan lag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B76EE2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4DEAB041" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00544A77" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D791986" w14:textId="3F788C66" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544A77">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1 juli 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544A77">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1056C224" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD3C0CD" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidSect="0075175F">
+          <w:headerReference w:type="even" r:id="rId75"/>
+          <w:headerReference w:type="default" r:id="rId76"/>
+          <w:footerReference w:type="even" r:id="rId77"/>
+          <w:footerReference w:type="default" r:id="rId78"/>
+          <w:footerReference w:type="first" r:id="rId79"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFAFE36" w14:textId="52AD127A" w:rsidR="00DB62B9" w:rsidRDefault="008E2957" w:rsidP="000A5F3E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc226556698"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="690FD03B" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-03-25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AD9863" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00026075" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB4641E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00026075">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: F.d. justitieråden Ella Nyström och Martin Borgeke samt justitierådet Martin Nilsson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09718FF8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ny myndighet för miljöprövning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5500E041" w14:textId="1C628B32" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt en lagrådsremiss den 17 mars 2026 har regeringen (Klimat- och närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">livsdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA7F56F" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. lag om ändring i miljöbalken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7F524E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. lag om ändring i miljöbalken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62854FE7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. lag om ändring i lagen (2010:921) om mark- och miljödomstolar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65864239" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00026075" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F573B64" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen har inför Lagrådet föredragits av kanslirådet Linn Åkesson, biträdd av departementssekreteraren Kristin Skeppsby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BA064D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00026075" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758BFBE9" w14:textId="408E4970" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00026075">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet lämnar förslagen utan erinringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8A5326" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="000A5F3E" w:rsidRDefault="008E2957" w:rsidP="000A5F3E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008E2957" w:rsidRPr="000A5F3E" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId80"/>
+          <w:headerReference w:type="default" r:id="rId81"/>
+          <w:footerReference w:type="even" r:id="rId82"/>
+          <w:footerReference w:type="default" r:id="rId83"/>
+          <w:headerReference w:type="first" r:id="rId84"/>
+          <w:footerReference w:type="first" r:id="rId85"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
+        <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="45886781" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+        <w:p w14:paraId="5BA6A3D5" w14:textId="55B7AE01" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1CF7950F" w14:textId="588C6D16" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="22E8037D" w14:textId="4C9DD328" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc222931493"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc224655978"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc226556699"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-03-19T00:00:00Z">
+          <w:date w:fullDate="2026-04-09T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 19 mars 2026</w:t>
+          <w:r w:rsidR="001E5F30">
+            <w:t>den 9 april 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="65"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="611E2814" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="39DA9579" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF479FB" w14:textId="53961D61" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="11A50C3D" w14:textId="4A22D9AF" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
+          <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>stats</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</w:t>
+            <w:t>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Strömmer, Forssmed, Slottner, Wykman, Liljestrand, Bohlin, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="29F86F8C" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="03D34C5E" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADC0DC6" w14:textId="6E171CC1" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="5C255B35" w14:textId="1AF1D200" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003D69E9">
-            <w:t>Carlson</w:t>
+          <w:r w:rsidR="001E5F30">
+            <w:t>Britz</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="27093C73" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="00827386" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="2028EEC7" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00827386" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2860C140" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="00915BF3" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="5D5CF8B2" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="00915BF3" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E273F1" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRPr="006E102E" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="52BDAB8A" w14:textId="77777777" w:rsidR="008E2957" w:rsidRPr="006E102E" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6486A729" w14:textId="77777777" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="516AB608" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CC7BC18" w14:textId="690B4663" w:rsidR="00F263CA" w:rsidRDefault="00F263CA" w:rsidP="00125033">
+    <w:p w14:paraId="05D63623" w14:textId="6C67BDFB" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
-          <w:lock w:val="contentLocked"/>
+          <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</w:t>
+          <w:r w:rsidR="00416C3D">
+            <w:t>Ny myndighet för miljöprövning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0E69653E" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="7D299602" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId126"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId131"/>
+      <w:headerReference w:type="even" r:id="rId86"/>
+      <w:headerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="even" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:headerReference w:type="first" r:id="rId90"/>
+      <w:footerReference w:type="first" r:id="rId91"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B174681" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="00F8009C">
+    <w:p w14:paraId="086B6BF5" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="761CEB0C" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="00F8009C">
+    <w:p w14:paraId="10D448FB" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -22972,18544 +22743,13740 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C2F4CD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="70D9391F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658319" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="33" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7202C54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="391131B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658319;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7202C54F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="391131B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B9BD19A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6C4DA871" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658322" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="42" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="78390FD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5EBED1AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658322;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="78390FD6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5EBED1AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="616624B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="610FDF3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4888A610" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="05050A44" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4888A610" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="05050A44" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="659A2A68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2ECA3AF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6327DFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3B8A53D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6327DFD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3B8A53D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18E15667" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="29020C40" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658323" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:docPr id="45" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="28250EB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="72EAA18E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="72EAA18E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C2AAE91" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6B0C0AB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6B0C0AB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="674409A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="343B8A6B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="343B8A6B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BA69955" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7D8FB04E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7D8FB04E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1953905D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76BB29D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="76BB29D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="074784AE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1534DDD2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1534DDD2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FFD67AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6B20DD73" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6B20DD73" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C896F90" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251623424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7DFFB050" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251623424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7DFFB050" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33A75136" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19007AA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="19007AA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28596C91" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="54AEE603" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="54AEE603" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3310ADCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31F6A206" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="31F6A206" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26D44E9D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7C33B60B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7C33B60B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FF44EBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67A63C9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="67A63C9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5369D5B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5A19259A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5A19259A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3538B968" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E36E50C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E36E50C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="620CD4F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25F8612A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="25F8612A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35EA534F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="74DD339E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="74DD339E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02C71452" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="497F256F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="497F256F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16424EAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="580ED6D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="580ED6D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D4A5154" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59174D0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="59174D0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="662A5251" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="63" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="77DD14A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="77DD14A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EBF0597" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3FF49FD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3FF49FD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12ECEF2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="560795BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="560795BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1583AE62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0AA6E927" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0AA6E927" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D5155BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="027F77DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="027F77DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="044189B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="65" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1389946C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1389946C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F2A9BED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4CF34EB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4CF34EB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35741125" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="70" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7229429E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7229429E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2937CCC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13C35F60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="008E2957">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="13C35F60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="008E2957">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17C569AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6814D188" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658323;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="28250EB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6814D188" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C48C2BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5EC83FA0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="60" name="Textruta 1"/>
+              <wp:docPr id="72" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6162F295" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3F81FD28" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F81FD28" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54E4CACB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2C715641" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6162F295" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2C715641" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A487A3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4E40644D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:docPr id="71" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44C2B542" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="53DB2F3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44C2B542" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="53DB2F3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65914C8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6C223873" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="62" name="Textruta 4"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70949EE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6AD5C329" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6AD5C329" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01D6E5EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251624448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4503E7D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251624448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4503E7D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E703D08" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C4BFCA5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658324;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="70949EE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3C4BFCA5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68EBC0D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="010A4550" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3B8D814D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="07D3ED5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3B8D814D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="07D3ED5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="698AA93E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="09509130" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251626496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="570A65FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="72B56202" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="570A65FD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...7749 lines deleted...]
-                  <w:p w14:paraId="7BA72C0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="72B56202" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17FDCE9E" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="006923D1">
+    <w:p w14:paraId="28068137" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B6E9998" w14:textId="77777777" w:rsidR="00B62137" w:rsidRPr="006923D1" w:rsidRDefault="00B62137" w:rsidP="006923D1">
+    <w:p w14:paraId="073FAB86" w14:textId="77777777" w:rsidR="00876600" w:rsidRPr="006923D1" w:rsidRDefault="00876600" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48F6AC04" w14:textId="77777777" w:rsidR="00B62137" w:rsidRDefault="00B62137" w:rsidP="006923D1">
+    <w:p w14:paraId="1B99F330" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="31FE1B3F" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+    <w:p w14:paraId="277468E9" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2013:866.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7C682102" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+    <w:p w14:paraId="50F70B49" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2022:385.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2018:779.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="41C751A6" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+    <w:p w14:paraId="3078BDD3" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2022:385.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="169413F7" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+    <w:p w14:paraId="46BAB404" w14:textId="77777777" w:rsidR="005867E0" w:rsidRDefault="005867E0" w:rsidP="005867E0">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2013:866.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="49CEA938" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+    <w:p w14:paraId="460E573E" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av tidigare 7 § 2013:866.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="183EB5EB" w14:textId="77777777" w:rsidR="006F7702" w:rsidRDefault="006F7702" w:rsidP="006F7702">
+    <w:p w14:paraId="2F35C79B" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av tidigare 8 § 2013: 866.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1075.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="60B6C69D" w14:textId="77777777" w:rsidR="00876600" w:rsidRDefault="00876600" w:rsidP="00876600">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2015:686.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="6F131562" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2017:782.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="4A285167" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:770.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="07C7BF8D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2018:779.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="150C439D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="128AAB24" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="6CD43408" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="23DCFA57" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="193E21AB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="002825BE">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2015:686.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="7E1D5899" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="0B38018D" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2018:779.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="7EA026FB" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="61046431" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="00849322" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2024:963.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="790D1EF8" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1075.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w14:paraId="0EAEF648" w14:textId="77777777" w:rsidR="008E2957" w:rsidRDefault="008E2957" w:rsidP="0075175F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2015:686.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AE80841" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="37371EE0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B0196C2" w14:textId="21E34434" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00664D04">
+                        <w:p w14:paraId="1C58CF02" w14:textId="48C484F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
+                              <w:r w:rsidR="008E2957">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:placeholder>
-[...1 lines deleted...]
-                              </w:placeholder>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B0196C2" w14:textId="21E34434" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00664D04">
+                  <w:p w14:paraId="1C58CF02" w14:textId="48C484F1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
+                        <w:r w:rsidR="008E2957">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...1 lines deleted...]
-                        </w:placeholder>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33A62C15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1BD49951" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5A1145AE" w14:textId="5F7D6AD8" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-950704272"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1930888912"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0A4EEAD4" w14:textId="2194B2E5" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5A1145AE" w14:textId="5F7D6AD8" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-950704272"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1930888912"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0A4EEAD4" w14:textId="2194B2E5" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76404AA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2959D7FB" w14:textId="5B395036" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-310553781"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1103875606"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1169C9E1" w14:textId="68AC2B69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2959D7FB" w14:textId="5B395036" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-310553781"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1103875606"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1169C9E1" w14:textId="68AC2B69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07FF60B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34E5AF22" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7DC6FE46" w14:textId="2D61B93F" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1406520857"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1017463718"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1ACB36F6" w14:textId="0F46A7BD" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="34629170"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-587232373"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7DC6FE46" w14:textId="2D61B93F" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1406520857"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1017463718"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1ACB36F6" w14:textId="0F46A7BD" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="34629170"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-587232373"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63C6FC5D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="088AA9C7" w14:textId="0DDDA7A5" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1790974497"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="61768224"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="286C07B8" w14:textId="53927B81" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1495180460"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-291365379"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="088AA9C7" w14:textId="0DDDA7A5" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1790974497"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="61768224"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="286C07B8" w14:textId="53927B81" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1495180460"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-291365379"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A5203C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7047C80B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="35467223" w14:textId="26CC0BD2" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-718665831"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-891040210"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="07E45BA3" w14:textId="43981E69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1120448787"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1051813432"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="35467223" w14:textId="26CC0BD2" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-718665831"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-891040210"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="07E45BA3" w14:textId="43981E69" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1120448787"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1051813432"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="380AF9C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="16" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21545F48" w14:textId="5A3B983C" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2041550164"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="487678237"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="70E89500" w14:textId="72E11FE4" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1263650852"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1758410771"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="21545F48" w14:textId="5A3B983C" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2041550164"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="487678237"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="70E89500" w14:textId="72E11FE4" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1263650852"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1758410771"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F1E37D6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55E2701A" w14:textId="6F31BB32" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-706334673"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-577521948"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5A0C172D" w14:textId="03147C35" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="969101003"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="155502968"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="55E2701A" w14:textId="6F31BB32" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-706334673"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-577521948"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5A0C172D" w14:textId="03147C35" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="969101003"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="155502968"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42147F1B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="18" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46DA4DFC" w14:textId="04C35343" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2145156166"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-678883442"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7D9AC5B4" w14:textId="13454938" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1799261416"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="294570588"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="46DA4DFC" w14:textId="04C35343" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2145156166"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-678883442"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7D9AC5B4" w14:textId="13454938" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1799261416"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="294570588"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42A52CCA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A2F0200" w14:textId="7646365D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A2F0200" w14:textId="7646365D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76DFDFB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="21" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D8678F6" w14:textId="338FBB89" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="901172687"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-148521868"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="0792C4C8" w14:textId="507F5AF4" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1227337167"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="939341354"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D8678F6" w14:textId="338FBB89" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="901172687"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-148521868"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="0792C4C8" w14:textId="507F5AF4" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1227337167"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="939341354"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17089574" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="20" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2CE6D03C" w14:textId="06B8F7B0" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1537083976"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1151513111"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="23A9EC38" w14:textId="2FF6BB1A" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1850786456"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="321935368"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>3</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2CE6D03C" w14:textId="06B8F7B0" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1537083976"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1151513111"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="23A9EC38" w14:textId="2FF6BB1A" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1850786456"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="321935368"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>3</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B9F06EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="251A3461" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70263CCF" w14:textId="620EFD30" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="200220523"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1431881158"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="020FEDDF" w14:textId="1C1081BB" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1883902283"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1027246789"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="70263CCF" w14:textId="620EFD30" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="200220523"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1431881158"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="020FEDDF" w14:textId="1C1081BB" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1883902283"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1027246789"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CA32ED6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0A1932D3" w14:textId="410A1154" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="125748335"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1036160408"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3571A2DD" w14:textId="7C8180F3" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-956167992"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="856697798"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0A1932D3" w14:textId="410A1154" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="125748335"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1036160408"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3571A2DD" w14:textId="7C8180F3" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-956167992"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="856697798"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="768D2AA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505CA359" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02547A2B" w14:textId="67F982E7" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-71432913"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="910119098"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="234547C9" w14:textId="2EC884C2" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1740591879"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1988280852"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="02547A2B" w14:textId="67F982E7" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-71432913"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="910119098"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="234547C9" w14:textId="2EC884C2" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1740591879"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1988280852"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="701ECF59" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="753B3F3D" w14:textId="5E96DE44" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-102104136"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-262845700"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="75074B80" w14:textId="73D7AE3E" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1741744367"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="2122188401"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="753B3F3D" w14:textId="5E96DE44" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-102104136"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-262845700"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="75074B80" w14:textId="73D7AE3E" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1741744367"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="2122188401"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E82F947" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C8A1EBB" w14:textId="281701FF" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-745342943"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1990209449"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5E917B50" w14:textId="3EFD8014" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="476652270"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1544488940"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C8A1EBB" w14:textId="281701FF" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-745342943"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1990209449"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5E917B50" w14:textId="3EFD8014" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="476652270"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1544488940"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AD3DDA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="36C70ED5" w14:textId="416C25F2" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="455152490"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="311839509"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="626FD3A7" w14:textId="6752C9D0" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-298927747"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1247066907"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>4</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="36C70ED5" w14:textId="416C25F2" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="455152490"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="311839509"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="626FD3A7" w14:textId="6752C9D0" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-298927747"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1247066907"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>4</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21695768" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="051D3E05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="69960974" w14:textId="18553F19" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2011869360"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1235625040"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="235091E0" w14:textId="009063AD" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-906921160"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1912355136"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="69960974" w14:textId="18553F19" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2011869360"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1235625040"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="235091E0" w14:textId="009063AD" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-906921160"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1912355136"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E0A392A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7A8FB1A4" w14:textId="6B59AD8D" w:rsidR="00244011" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-348335767"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="447748418"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2A574C5F" w14:textId="1A92A59F" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="009A3512" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-466437940"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008E2957">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1020390440"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>5</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7A8FB1A4" w14:textId="6B59AD8D" w:rsidR="00244011" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-348335767"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="447748418"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2A574C5F" w14:textId="1A92A59F" w:rsidR="008E2957" w:rsidRPr="00C7375F" w:rsidRDefault="00976A1E" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-466437940"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008E2957">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1020390440"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>5</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D992DF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="262173F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1B9E9497" w14:textId="16FE4B32" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1533920927"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="429237179"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1B9E9497" w14:textId="16FE4B32" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1533920927"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="429237179"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F914434" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7ED04ED6" w14:textId="30C075A4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="819621600"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-745493818"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPe00/p5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7ED04ED6" w14:textId="30C075A4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="819621600"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-745493818"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DBFC7E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5897E45E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="7" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5A85ABD6" w14:textId="718AC809" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1438908852"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="150493847"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5A85ABD6" w14:textId="718AC809" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1438908852"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="150493847"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2839E23C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="6" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="30FCE2AB" w14:textId="61B1ED27" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-450327288"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-781958116"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="30FCE2AB" w14:textId="61B1ED27" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-450327288"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-781958116"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A02EFB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="496588AD" w14:textId="1F90281E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1368290413"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-658611885"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="496588AD" w14:textId="1F90281E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1368290413"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-658611885"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3322E89B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D78CE67" w14:textId="0FB0ED2F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="488992902"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="479504124"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D78CE67" w14:textId="0FB0ED2F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="488992902"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="479504124"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BD76139" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="49EB9717" w14:textId="26B7E79E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-601884687"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="008E2957">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="907723302"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="49EB9717" w14:textId="26B7E79E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-601884687"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="008E2957">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="907723302"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="514585A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FCBFA30" w14:textId="6C4A126D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001F3412" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2CF9803E" w14:textId="63AE555F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009A3512" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1049875370"/>
+                              <w:id w:val="-177046126"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004C58E6">
+                              <w:r w:rsidR="008E2957">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2021379324"/>
+                              <w:id w:val="-1548683679"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="008B4687">
-                                <w:t>2025/26:212</w:t>
+                              <w:r w:rsidR="00416C3D">
+                                <w:t>2025/26:238</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FCBFA30" w14:textId="6C4A126D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="009655B3" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2CF9803E" w14:textId="63AE555F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00976A1E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1049875370"/>
+                        <w:id w:val="-177046126"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004C58E6">
+                        <w:r w:rsidR="008E2957">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2021379324"/>
+                        <w:id w:val="-1548683679"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="008B4687">
-[...8709 lines deleted...]
-                          <w:t>2025/26:212</w:t>
+                        <w:r w:rsidR="00416C3D">
+                          <w:t>2025/26:238</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -41998,139 +36965,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E894C95"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -42211,164 +37089,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -42448,51 +37213,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -42575,51 +37340,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42702,152 +37467,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -42934,57 +37610,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -43044,57 +37720,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -43136,140 +37812,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -43366,51 +37953,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -43500,51 +38087,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -43591,57 +38178,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -43725,81 +38312,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -43905,1389 +38492,1424 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="316424554">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
-    <w:abstractNumId w:val="18"/>
-[...11 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:mirrorMargins/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B62137"/>
+    <w:rsidRoot w:val="00876600"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
+    <w:rsid w:val="000111F2"/>
     <w:rsid w:val="000112FE"/>
-    <w:rsid w:val="000122ED"/>
+    <w:rsid w:val="000113B4"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00016399"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
+    <w:rsid w:val="00024D3A"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="000439AB"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="000445F5"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00047898"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="0006375C"/>
+    <w:rsid w:val="00063C97"/>
+    <w:rsid w:val="00066BAC"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00075EFB"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
+    <w:rsid w:val="000814F5"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="000826E0"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
+    <w:rsid w:val="00085E03"/>
     <w:rsid w:val="00085EFF"/>
-    <w:rsid w:val="00086F92"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
+    <w:rsid w:val="00095D7C"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A2875"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B14A6"/>
-    <w:rsid w:val="000B1B03"/>
+    <w:rsid w:val="000A7518"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C0BE0"/>
-    <w:rsid w:val="000C0D2B"/>
+    <w:rsid w:val="000C47A5"/>
     <w:rsid w:val="000C5CDD"/>
-    <w:rsid w:val="000C6CC3"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D3F02"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000E1360"/>
+    <w:rsid w:val="000E04B5"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="00101834"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="001066E8"/>
+    <w:rsid w:val="0010319C"/>
+    <w:rsid w:val="00104A11"/>
+    <w:rsid w:val="00106AD5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
+    <w:rsid w:val="00112CF9"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
-    <w:rsid w:val="0011631C"/>
     <w:rsid w:val="001166EB"/>
+    <w:rsid w:val="0011747E"/>
     <w:rsid w:val="0012094D"/>
+    <w:rsid w:val="00121183"/>
+    <w:rsid w:val="00121E34"/>
     <w:rsid w:val="00122565"/>
-    <w:rsid w:val="00122B3A"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="001279DB"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="001438EC"/>
+    <w:rsid w:val="00135DA6"/>
+    <w:rsid w:val="00141045"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="001475A6"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="00154DC3"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
-    <w:rsid w:val="00162F38"/>
-    <w:rsid w:val="00163312"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="0017013E"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
-    <w:rsid w:val="00176F27"/>
+    <w:rsid w:val="00177C55"/>
+    <w:rsid w:val="00177D2A"/>
+    <w:rsid w:val="0018045C"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="001821C8"/>
+    <w:rsid w:val="00182545"/>
+    <w:rsid w:val="00185844"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00193021"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="001960D6"/>
+    <w:rsid w:val="00195BFA"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
-    <w:rsid w:val="001A4C9F"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A673B"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B6485"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
-    <w:rsid w:val="001C4D00"/>
-    <w:rsid w:val="001C78DE"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
-    <w:rsid w:val="001D0735"/>
-    <w:rsid w:val="001D0F3E"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
-    <w:rsid w:val="001D65FA"/>
-    <w:rsid w:val="001D7D04"/>
+    <w:rsid w:val="001D6057"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001F3412"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F5CA9"/>
+    <w:rsid w:val="001E5F30"/>
+    <w:rsid w:val="001E7D9C"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00202866"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
-    <w:rsid w:val="00204ED3"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00206AA6"/>
     <w:rsid w:val="00211E15"/>
+    <w:rsid w:val="00211ED8"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="002225C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00231E63"/>
+    <w:rsid w:val="00217CCC"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="00235B02"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="002369F7"/>
+    <w:rsid w:val="00236D5A"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="002428C1"/>
+    <w:rsid w:val="00242F83"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
+    <w:rsid w:val="002474C0"/>
+    <w:rsid w:val="00250A70"/>
+    <w:rsid w:val="00252B9A"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00253E6C"/>
+    <w:rsid w:val="00254206"/>
+    <w:rsid w:val="002542A8"/>
+    <w:rsid w:val="00257097"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262A04"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00264D3E"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00267920"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
+    <w:rsid w:val="002939D7"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002B0075"/>
     <w:rsid w:val="002B01BF"/>
+    <w:rsid w:val="002B0903"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B3BF9"/>
+    <w:rsid w:val="002B74AA"/>
     <w:rsid w:val="002B7EB5"/>
-    <w:rsid w:val="002C14DB"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D0FFD"/>
-    <w:rsid w:val="002D1395"/>
+    <w:rsid w:val="002D0DA0"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E2E8B"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="003074DF"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00321836"/>
+    <w:rsid w:val="00322D90"/>
+    <w:rsid w:val="00325AEA"/>
+    <w:rsid w:val="003270BD"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="00342A6B"/>
     <w:rsid w:val="00342D4D"/>
+    <w:rsid w:val="00344B5D"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="0034574D"/>
     <w:rsid w:val="0034791C"/>
-    <w:rsid w:val="0035016B"/>
     <w:rsid w:val="00351E66"/>
+    <w:rsid w:val="00352C18"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="003553D7"/>
     <w:rsid w:val="00355582"/>
+    <w:rsid w:val="00356B91"/>
+    <w:rsid w:val="0036023E"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="00384CD3"/>
     <w:rsid w:val="0038525D"/>
-    <w:rsid w:val="00385B2C"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A6B5A"/>
+    <w:rsid w:val="003A487C"/>
+    <w:rsid w:val="003A4DBB"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
+    <w:rsid w:val="003B1A16"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C17A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003C5F16"/>
+    <w:rsid w:val="003C2291"/>
+    <w:rsid w:val="003C5E36"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
+    <w:rsid w:val="003D258A"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003D69E9"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E1775"/>
+    <w:rsid w:val="003E24B4"/>
     <w:rsid w:val="003E2E9A"/>
-    <w:rsid w:val="003E3518"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E5F7F"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F6A60"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="0040079B"/>
-    <w:rsid w:val="004142ED"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00421E90"/>
+    <w:rsid w:val="00416C3D"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425FE0"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="004359A4"/>
-    <w:rsid w:val="00442424"/>
+    <w:rsid w:val="0043336B"/>
+    <w:rsid w:val="00434724"/>
+    <w:rsid w:val="0043698C"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
-    <w:rsid w:val="00454739"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="0046535B"/>
+    <w:rsid w:val="00465AC2"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="00471EF6"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00483DAE"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="00491433"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="004A398F"/>
+    <w:rsid w:val="004A45A2"/>
     <w:rsid w:val="004A4D23"/>
+    <w:rsid w:val="004A5B50"/>
+    <w:rsid w:val="004B23FA"/>
+    <w:rsid w:val="004B38EB"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
+    <w:rsid w:val="004B6D5A"/>
+    <w:rsid w:val="004B730F"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
-    <w:rsid w:val="004C58E6"/>
+    <w:rsid w:val="004C3ED6"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D4205"/>
+    <w:rsid w:val="004D5D31"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E4768"/>
+    <w:rsid w:val="004E55E9"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F606F"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00502F44"/>
+    <w:rsid w:val="005032D4"/>
+    <w:rsid w:val="00503481"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
-    <w:rsid w:val="0050701B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005165AD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0052634A"/>
+    <w:rsid w:val="00522C74"/>
+    <w:rsid w:val="00526D1B"/>
+    <w:rsid w:val="00530DCB"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
+    <w:rsid w:val="00535054"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
+    <w:rsid w:val="005362E5"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
+    <w:rsid w:val="00540A48"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
+    <w:rsid w:val="00543A44"/>
     <w:rsid w:val="00544938"/>
+    <w:rsid w:val="005449A3"/>
+    <w:rsid w:val="0055168E"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00554C2F"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="005577F7"/>
-    <w:rsid w:val="00560EFB"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
+    <w:rsid w:val="00564B05"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="005812E1"/>
+    <w:rsid w:val="0057509A"/>
+    <w:rsid w:val="00575E73"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="005867E0"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="00591BA1"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
+    <w:rsid w:val="005A058B"/>
+    <w:rsid w:val="005A1E77"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
+    <w:rsid w:val="005A525E"/>
     <w:rsid w:val="005A72C8"/>
+    <w:rsid w:val="005A7DBA"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B1F4B"/>
+    <w:rsid w:val="005B3D28"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B756E"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
-    <w:rsid w:val="005C4CBA"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
-    <w:rsid w:val="005E2E03"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E72A5"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="006007E8"/>
+    <w:rsid w:val="00600339"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="006074E6"/>
     <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="00612CA2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="006206AF"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00627938"/>
+    <w:rsid w:val="006271FE"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00641524"/>
-    <w:rsid w:val="006423A6"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
+    <w:rsid w:val="00652845"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00653A65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00662966"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
+    <w:rsid w:val="0067189F"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="00680A48"/>
+    <w:rsid w:val="006838A7"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
+    <w:rsid w:val="0069446F"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A25CB"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
-    <w:rsid w:val="006B0A75"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006B277C"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
+    <w:rsid w:val="006C38A6"/>
     <w:rsid w:val="006C3AFC"/>
+    <w:rsid w:val="006C61B7"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006D1724"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D58AF"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
+    <w:rsid w:val="006E3B8B"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
-    <w:rsid w:val="006F40D8"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F6FC5"/>
-    <w:rsid w:val="006F7702"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="007045B9"/>
     <w:rsid w:val="007064DA"/>
+    <w:rsid w:val="0070692A"/>
+    <w:rsid w:val="007119D5"/>
+    <w:rsid w:val="00712ACF"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="00713F18"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00731943"/>
-    <w:rsid w:val="0073444E"/>
+    <w:rsid w:val="00725369"/>
+    <w:rsid w:val="00727783"/>
+    <w:rsid w:val="0073000F"/>
+    <w:rsid w:val="0073164F"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00737046"/>
+    <w:rsid w:val="00736C4C"/>
+    <w:rsid w:val="00740C80"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="0074524D"/>
-    <w:rsid w:val="0074568B"/>
+    <w:rsid w:val="00744E4F"/>
+    <w:rsid w:val="007453C2"/>
+    <w:rsid w:val="00746844"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
-    <w:rsid w:val="007633B2"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
-    <w:rsid w:val="0076648B"/>
-    <w:rsid w:val="0076762C"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
+    <w:rsid w:val="00773F74"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="00781C46"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00787B25"/>
     <w:rsid w:val="00787BEC"/>
+    <w:rsid w:val="007910A6"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
+    <w:rsid w:val="007A1708"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A737F"/>
-    <w:rsid w:val="007B0F10"/>
+    <w:rsid w:val="007A41EA"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C475D"/>
+    <w:rsid w:val="007C6171"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D1246"/>
+    <w:rsid w:val="007D0C9E"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E0169"/>
+    <w:rsid w:val="007D54C5"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F4FF2"/>
+    <w:rsid w:val="007E79A6"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="007F7BC6"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="008175A6"/>
     <w:rsid w:val="0081778B"/>
+    <w:rsid w:val="00821283"/>
     <w:rsid w:val="008212D3"/>
-    <w:rsid w:val="00822B0D"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
+    <w:rsid w:val="00832476"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="00835876"/>
-    <w:rsid w:val="00836F46"/>
     <w:rsid w:val="008449F4"/>
+    <w:rsid w:val="00846171"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
+    <w:rsid w:val="00852FC9"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="008572C7"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="008730B9"/>
+    <w:rsid w:val="00865C06"/>
     <w:rsid w:val="0087615E"/>
+    <w:rsid w:val="00876600"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="0088088E"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="008874E8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00894B60"/>
+    <w:rsid w:val="00896629"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A6EF6"/>
+    <w:rsid w:val="008A7549"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B4687"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008C2034"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008D1C4E"/>
+    <w:rsid w:val="008D3E19"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
+    <w:rsid w:val="008E2957"/>
+    <w:rsid w:val="008E2A75"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F318E"/>
-    <w:rsid w:val="008F42EF"/>
+    <w:rsid w:val="008F20BD"/>
+    <w:rsid w:val="008F55D9"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
+    <w:rsid w:val="008F7955"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
+    <w:rsid w:val="009103F1"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="00921127"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00924A05"/>
-    <w:rsid w:val="0092549F"/>
+    <w:rsid w:val="00927D80"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00944F72"/>
+    <w:rsid w:val="00943311"/>
+    <w:rsid w:val="009437EA"/>
+    <w:rsid w:val="00946CC9"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
+    <w:rsid w:val="009524F8"/>
     <w:rsid w:val="00952E1E"/>
+    <w:rsid w:val="0095362A"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0096428C"/>
-    <w:rsid w:val="009655B3"/>
+    <w:rsid w:val="00963410"/>
     <w:rsid w:val="00975EA3"/>
+    <w:rsid w:val="00976A1E"/>
     <w:rsid w:val="00980016"/>
+    <w:rsid w:val="009814E4"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A17A2"/>
+    <w:rsid w:val="00991FDA"/>
+    <w:rsid w:val="00997B20"/>
+    <w:rsid w:val="009A3512"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A6A3A"/>
+    <w:rsid w:val="009A7010"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B3563"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="009B3626"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C4670"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
+    <w:rsid w:val="009C57F1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D4C02"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E6985"/>
+    <w:rsid w:val="009E6FE0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
+    <w:rsid w:val="00A11C34"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
-    <w:rsid w:val="00A1595B"/>
     <w:rsid w:val="00A16183"/>
+    <w:rsid w:val="00A17713"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
+    <w:rsid w:val="00A349B7"/>
+    <w:rsid w:val="00A35EF7"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A4165C"/>
+    <w:rsid w:val="00A411C6"/>
+    <w:rsid w:val="00A42195"/>
+    <w:rsid w:val="00A43CC8"/>
     <w:rsid w:val="00A46AD1"/>
+    <w:rsid w:val="00A472EE"/>
     <w:rsid w:val="00A476E3"/>
+    <w:rsid w:val="00A47947"/>
+    <w:rsid w:val="00A503DF"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A657A8"/>
     <w:rsid w:val="00A7165A"/>
+    <w:rsid w:val="00A71F35"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A74CFF"/>
+    <w:rsid w:val="00A753BF"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
+    <w:rsid w:val="00A84845"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
+    <w:rsid w:val="00A92E44"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A9739A"/>
+    <w:rsid w:val="00A97899"/>
     <w:rsid w:val="00AA00A4"/>
+    <w:rsid w:val="00AA15A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AB155D"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AB7B37"/>
     <w:rsid w:val="00AC0393"/>
+    <w:rsid w:val="00AC10F8"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD1739"/>
-    <w:rsid w:val="00AD633C"/>
+    <w:rsid w:val="00AC7B6B"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE3BBF"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE7B92"/>
+    <w:rsid w:val="00AF0AE3"/>
     <w:rsid w:val="00AF1194"/>
-    <w:rsid w:val="00AF1EC7"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF55CD"/>
     <w:rsid w:val="00AF7BE2"/>
+    <w:rsid w:val="00AF7C96"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B056E8"/>
+    <w:rsid w:val="00B05534"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B12925"/>
+    <w:rsid w:val="00B12B11"/>
+    <w:rsid w:val="00B13589"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B43722"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B62137"/>
+    <w:rsid w:val="00B62B86"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
+    <w:rsid w:val="00B70ECA"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
-    <w:rsid w:val="00B75642"/>
+    <w:rsid w:val="00B74705"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B962B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA0FC9"/>
+    <w:rsid w:val="00BA43DE"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BA7A42"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
+    <w:rsid w:val="00BC03E0"/>
+    <w:rsid w:val="00BC057A"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
-    <w:rsid w:val="00BD3D98"/>
     <w:rsid w:val="00BD6947"/>
+    <w:rsid w:val="00BD6B13"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE44EA"/>
+    <w:rsid w:val="00BE24E0"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF23C5"/>
-    <w:rsid w:val="00BF3484"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
+    <w:rsid w:val="00BF5280"/>
+    <w:rsid w:val="00BF5384"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C30003"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C33398"/>
+    <w:rsid w:val="00C352BC"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C450F1"/>
     <w:rsid w:val="00C47A8A"/>
-    <w:rsid w:val="00C47BE7"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C552FB"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
-    <w:rsid w:val="00C6217F"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
+    <w:rsid w:val="00C70550"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C71BC0"/>
+    <w:rsid w:val="00C7461D"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C92A18"/>
+    <w:rsid w:val="00C916A9"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
-    <w:rsid w:val="00CA0157"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB1542"/>
-    <w:rsid w:val="00CB55DB"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CB75F1"/>
     <w:rsid w:val="00CC3895"/>
+    <w:rsid w:val="00CC7724"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD0D46"/>
     <w:rsid w:val="00CD3194"/>
-    <w:rsid w:val="00CD32C7"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE044F"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF50FA"/>
-    <w:rsid w:val="00D02611"/>
+    <w:rsid w:val="00D026AC"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D079DE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D12875"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D25F28"/>
+    <w:rsid w:val="00D2267A"/>
+    <w:rsid w:val="00D239D3"/>
     <w:rsid w:val="00D332B5"/>
+    <w:rsid w:val="00D340A9"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D61D9E"/>
-    <w:rsid w:val="00D65A1C"/>
+    <w:rsid w:val="00D63355"/>
+    <w:rsid w:val="00D64CC3"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D822A2"/>
-    <w:rsid w:val="00D85F24"/>
+    <w:rsid w:val="00D8019F"/>
     <w:rsid w:val="00D9256D"/>
+    <w:rsid w:val="00D92B23"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00D94CF7"/>
+    <w:rsid w:val="00D94EF0"/>
+    <w:rsid w:val="00DA04E6"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB31DA"/>
+    <w:rsid w:val="00DB28A3"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00DC3190"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD4E6E"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF5142"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF7F52"/>
-    <w:rsid w:val="00E00DCA"/>
+    <w:rsid w:val="00DF79F0"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E11009"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E25E25"/>
+    <w:rsid w:val="00E268FF"/>
+    <w:rsid w:val="00E272D5"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E35D81"/>
+    <w:rsid w:val="00E2740F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E51186"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E538CB"/>
-    <w:rsid w:val="00E56D6D"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E631AD"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
+    <w:rsid w:val="00E739AA"/>
+    <w:rsid w:val="00E748AC"/>
     <w:rsid w:val="00E752E2"/>
+    <w:rsid w:val="00E769E6"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
+    <w:rsid w:val="00E837B4"/>
+    <w:rsid w:val="00E8799D"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E91C8B"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95F52"/>
+    <w:rsid w:val="00E9551B"/>
     <w:rsid w:val="00EA1F6C"/>
-    <w:rsid w:val="00EA3639"/>
-    <w:rsid w:val="00EA3AA7"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
+    <w:rsid w:val="00EB09B6"/>
+    <w:rsid w:val="00EB1ED1"/>
+    <w:rsid w:val="00EB2016"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC7B81"/>
-    <w:rsid w:val="00ED460F"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
+    <w:rsid w:val="00EF3F2B"/>
+    <w:rsid w:val="00EF4EBC"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF5325"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
-    <w:rsid w:val="00F03158"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
-    <w:rsid w:val="00F11A0A"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
-    <w:rsid w:val="00F13790"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F2097A"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F263CA"/>
-    <w:rsid w:val="00F26E57"/>
+    <w:rsid w:val="00F26FFE"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
+    <w:rsid w:val="00F32182"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F422D2"/>
-    <w:rsid w:val="00F43D99"/>
     <w:rsid w:val="00F44DC6"/>
+    <w:rsid w:val="00F45686"/>
     <w:rsid w:val="00F50DDC"/>
+    <w:rsid w:val="00F527A6"/>
+    <w:rsid w:val="00F532D2"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F649C1"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F85E85"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
+    <w:rsid w:val="00F9440F"/>
     <w:rsid w:val="00F965F7"/>
-    <w:rsid w:val="00F967AE"/>
-    <w:rsid w:val="00F974D1"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
+    <w:rsid w:val="00FB2895"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB3E27"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0E47"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC5894"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
+    <w:rsid w:val="00FE1CA9"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE62B9"/>
+    <w:rsid w:val="00FF260C"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B8A1941"/>
-  <w15:docId w15:val="{F1E6C905-4B7E-4E89-BA54-3F29AD833DAC}"/>
+  <w14:docId w14:val="5EF57005"/>
+  <w15:docId w15:val="{69A8D5B5-2B8D-4ACB-9F5C-577C325FABA5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -45646,128 +40268,128 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4Char"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00A937DF"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
@@ -45901,2728 +40523,1976 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00181DAB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000B3DDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtextmedindrag">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="BrdtextmedindragChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:ind w:firstLine="170"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragChar">
     <w:name w:val="Brödtext med indrag Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtextmedindrag"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000B3DDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="28"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B0103B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik8"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik1utannumrering">
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellFotnot">
     <w:name w:val="Tabell Fotnot"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellFotnotChar"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00574F50"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prophuvudrubrik">
     <w:name w:val="Prop. huvudrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proputdrag">
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnummerlista">
     <w:name w:val="RK nummerlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlista">
     <w:name w:val="RK punktlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklista">
     <w:name w:val="RK strecklista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="PunktlistaChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaChar">
     <w:name w:val="Punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Punktlista"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="StrecklistaChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="008B5B8D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaChar">
     <w:name w:val="Strecklista Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Strecklista"/>
     <w:uiPriority w:val="17"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Brdtext"/>
     <w:link w:val="NumreradlistaChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaChar">
     <w:name w:val="Numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Numreradlista"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextram">
     <w:name w:val="Brödtext ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindragram"/>
     <w:link w:val="BrdtextramChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextmedindragram">
     <w:name w:val="Brödtext med indrag ram"/>
     <w:basedOn w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextmedindragramChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FA1E93"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextramChar">
     <w:name w:val="Brödtext ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextram"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradlistaram">
     <w:name w:val="Numrerad lista ram"/>
     <w:basedOn w:val="Numreradlista"/>
     <w:link w:val="NumreradlistaramChar"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextmedindragramChar">
     <w:name w:val="Brödtext med indrag ram Char"/>
     <w:basedOn w:val="BrdtextmedindragChar"/>
     <w:link w:val="Brdtextmedindragram"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaram">
     <w:name w:val="Strecklista ram"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistaramChar"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumreradlistaramChar">
     <w:name w:val="Numrerad lista ram Char"/>
     <w:basedOn w:val="NumreradlistaChar"/>
     <w:link w:val="Numreradlistaram"/>
     <w:uiPriority w:val="6"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaram">
     <w:name w:val="Punktlista ram"/>
     <w:basedOn w:val="Punktlista"/>
     <w:link w:val="PunktlistaramChar"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaramChar">
     <w:name w:val="Strecklista ram Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistaram"/>
     <w:uiPriority w:val="19"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PunktlistaramChar">
     <w:name w:val="Punktlista ram Char"/>
     <w:basedOn w:val="PunktlistaChar"/>
     <w:link w:val="Punktlistaram"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00823968"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slutstreck">
     <w:name w:val="Slutstreck"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="SlutstreckChar"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="003B0EF7"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="34"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SlutstreckChar">
     <w:name w:val="Slutstreck Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Slutstreck"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F214E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="34"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00244011"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240"/>
       <w:ind w:left="454"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKnumreradlistaram">
     <w:name w:val="RK numrerad lista ram"/>
     <w:basedOn w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00490ACA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurFotnot">
     <w:name w:val="Figur Fotnot"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="FigurFotnotChar"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FF7693"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:hAnsi="TradeGothic CondEighteen"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurFotnotChar">
     <w:name w:val="Figur Fotnot Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="FigurFotnot"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FF7693"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKrubrik1-4">
     <w:name w:val="RK rubrik 1-4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternumreradlista">
     <w:name w:val="Brödtext efter numrerad lista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefternumreradlistaChar"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="27"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefternumreradlistaChar">
     <w:name w:val="Brödtext efter numrerad lista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternumreradlista"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistainumreradlista">
     <w:name w:val="Strecklista i numrerad lista"/>
     <w:basedOn w:val="Strecklista"/>
     <w:link w:val="StrecklistainumreradlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="005F4EBB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="27"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistainumreradlistaChar">
     <w:name w:val="Strecklista i numrerad lista Char"/>
     <w:basedOn w:val="StrecklistaChar"/>
     <w:link w:val="Strecklistainumreradlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefternr-listaram">
     <w:name w:val="Brödtext efter nr-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefternr-listaramChar"/>
     <w:uiPriority w:val="7"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="29"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefternr-listaramChar">
     <w:name w:val="Brödtext efter nr-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefternr-listaram"/>
     <w:uiPriority w:val="7"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklistaipunktlista">
     <w:name w:val="Strecklista i punktlista"/>
     <w:basedOn w:val="Strecklistainumreradlista"/>
     <w:link w:val="StrecklistaipunktlistaChar"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00884D66"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpunktlista">
     <w:name w:val="Brödtext efter punktlista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterpunktlistaChar"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="32"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrecklistaipunktlistaChar">
     <w:name w:val="Strecklista i punktlista Char"/>
     <w:basedOn w:val="StrecklistainumreradlistaChar"/>
     <w:link w:val="Strecklistaipunktlista"/>
     <w:uiPriority w:val="8"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00914A74"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterpunktlistaChar">
     <w:name w:val="Brödtext efter punktlista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpunktlista"/>
     <w:uiPriority w:val="12"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00CE501F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrecklista">
     <w:name w:val="Brödtext efter strecklista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrecklistaChar"/>
     <w:uiPriority w:val="18"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E72942"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
       <w:spacing w:before="230"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrecklistaChar">
     <w:name w:val="Brödtext efter strecklista Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrecklista"/>
     <w:uiPriority w:val="18"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKpunktlistaram">
     <w:name w:val="RK punktlista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00A32406"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="34"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterpkt-listaram">
     <w:name w:val="Brödtext efter pkt-lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="Brdtextefterpkt-listaramChar"/>
     <w:uiPriority w:val="13"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="39"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Brdtextefterpkt-listaramChar">
     <w:name w:val="Brödtext efter pkt-lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterpkt-listaram"/>
     <w:uiPriority w:val="13"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00823968"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="RKstrecklistaram">
     <w:name w:val="RK strecklista ram"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00FB2D6C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Brdtextefterstrlistaram">
     <w:name w:val="Brödtext efter str.lista ram"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextefterstrlistaramChar"/>
     <w:uiPriority w:val="20"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2medplatsefter">
     <w:name w:val="Prop. namnunderskrift 2 med plats efter"/>
     <w:basedOn w:val="Propnamnunderskrift2"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00F925FA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2126"/>
       </w:tabs>
       <w:spacing w:after="760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4ram">
     <w:name w:val="Rubrik 4 ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtextram"/>
     <w:uiPriority w:val="15"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
-    <w:rsid w:val="009B5D87"/>
+    <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D69E9"/>
+    <w:rsid w:val="00A503DF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header46.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header49.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header55.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header51.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header54.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header57.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header47.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header52.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header48.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header50.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
-[...732 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -48895,120 +42765,172 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-  <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
+  <departementsnamn>Klimat- och näringslivsdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Strömmer, Forssmed, Slottner, Wykman, Liljestrand, Bohlin, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
-[...1 lines deleted...]
-  <titel>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</titel>
+  <departementsenhet id="Klimat- och näringslivsdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:238</dokumentnummer>
+  <titel>Ny myndighet för miljöprövning</titel>
   <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
-    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
-[...1 lines deleted...]
-    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Klimat- och näringslivsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c0493b0-b933-4b95-9adf-86d543f32632</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>113</Value>
+      <Value>112</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13921</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13921</Url>
-      <Description>6VV7YVCVAJZ7-373442560-13921</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13986</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13986</Description>
     </_dlc_DocIdUrl>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13986</_dlc_DocId>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -49186,226 +43108,184 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...53 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D831BEBC-F9F4-4899-9F0E-8B641B36FB16}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0EC2EBF-CEB5-40A3-A979-2C5626665BB4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4D5D704-4869-4D15-9E26-E502B6A757C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46B4E9A-3B24-46E5-91DD-BA796FB2401D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44F543EE-586B-4E77-93A7-D94833A43DFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C60E6E72-5BA1-42DA-B6FE-87F4A652D1D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA695925-B5F1-465D-A038-BC8415685A5A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{636D2F9C-C7B1-42CB-8562-DB607AD583EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{875FCD29-9725-48EB-980A-49859411EA56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>47</Pages>
-[...1 lines deleted...]
-  <Characters>89539</Characters>
+  <Pages>61</Pages>
+  <Words>21250</Words>
+  <Characters>112631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>746</Lines>
-  <Paragraphs>212</Paragraphs>
+  <Lines>938</Lines>
+  <Paragraphs>267</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</vt:lpstr>
+      <vt:lpstr>Ny myndighet för miljöprövning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>106221</CharactersWithSpaces>
+  <CharactersWithSpaces>133614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kommunala hyresgarantier för en socialt hållbar bostadsförsörjning</dc:title>
-  <dc:creator>Elin Mattsson</dc:creator>
+  <dc:title>Ny myndighet för miljöprövning</dc:title>
+  <dc:creator>Berit Götesson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a8c8ac11-221a-4f2e-9ead-6315baf6a9b0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>112;#Klimat- och näringslivsdepartementet|8c0493b0-b933-4b95-9adf-86d543f32632</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxKeywordTaxHTField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocId">
+    <vt:lpwstr>TSDR5AECP2XP-1839530900-63157</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/kn-rs/_layouts/15/DocIdRedir.aspx?ID=TSDR5AECP2XP-1839530900-63157, TSDR5AECP2XP-1839530900-63157</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>7acdfd04-387e-47f6-9615-29b8f8648e39</vt:lpwstr>
   </property>
 </Properties>
 </file>