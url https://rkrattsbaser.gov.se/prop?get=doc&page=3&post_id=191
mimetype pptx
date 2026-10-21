--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -13,181 +13,175 @@
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3E7870EA" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="411FABF3" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E83613A" wp14:editId="3135B674">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61BFA70D" wp14:editId="10789B3B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="61A6AE27" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00811BB8" w:rsidRDefault="00E93981" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="42A57D0E" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRPr="00811BB8" w:rsidRDefault="00ED7015" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48C2AAE9" wp14:editId="6F237626">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69CE3B45" wp14:editId="27C4B9FB">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
@@ -209,80 +203,80 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1E83613A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="61BFA70D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="61A6AE27" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00811BB8" w:rsidRDefault="00E93981" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="42A57D0E" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRPr="00811BB8" w:rsidRDefault="00ED7015" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48C2AAE9" wp14:editId="6F237626">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69CE3B45" wp14:editId="27C4B9FB">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -301,360 +295,374 @@
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2D908412" w14:textId="7914E748" w:rsidR="00E93981" w:rsidRDefault="004B0560" w:rsidP="00333C9D">
+        <w:p w14:paraId="771453FA" w14:textId="51B5C027" w:rsidR="00ED7015" w:rsidRDefault="0048280F" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:120</w:t>
+            <w:t>2025/26:</w:t>
+          </w:r>
+          <w:r w:rsidR="000D4EDE">
+            <w:t>131</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1C276FD2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="005F407A" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="61E6A1B1" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRPr="005F407A" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E93981" w14:paraId="1D013858" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="00ED7015" w14:paraId="6FB8F4AD" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="2FF9977E" w14:textId="76F8A774" w:rsidR="00E93981" w:rsidRDefault="00720086" w:rsidP="00333C9D">
+              <w:p w14:paraId="67D5F783" w14:textId="67A83A27" w:rsidR="00ED7015" w:rsidRDefault="0048280F" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</w:t>
+                  <w:t>Sysselsättning och boende på landsbygden</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="15358C33" w14:textId="05781FDC" w:rsidR="00E93981" w:rsidRDefault="00720086" w:rsidP="00333C9D">
+              <w:p w14:paraId="1685523B" w14:textId="1FF0C57B" w:rsidR="00ED7015" w:rsidRDefault="0048280F" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="425048AF" w14:textId="4C17929E" w:rsidR="00E93981" w:rsidRPr="00141F91" w:rsidRDefault="004B0560" w:rsidP="00333C9D">
+              <w:p w14:paraId="13B05BA8" w14:textId="4FB171A3" w:rsidR="00ED7015" w:rsidRPr="00141F91" w:rsidRDefault="000D4EDE" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:120</w:t>
+                  <w:t>2025/26:131</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52DB487B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="258F76FA" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41787F95" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="0BD41E7A" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C35C5B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="63A1F700" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FBAF81C" w14:textId="029AC194" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="578D9C2E" w14:textId="193CB09A" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-02-12T00:00:00Z">
+          <w:date w:fullDate="2026-02-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00720086">
-            <w:t>den 12 februari 2026</w:t>
+          <w:r>
+            <w:t xml:space="preserve">den </w:t>
+          </w:r>
+          <w:r w:rsidR="004653DF">
+            <w:t>1</w:t>
+          </w:r>
+          <w:r>
+            <w:t xml:space="preserve">9 </w:t>
+          </w:r>
+          <w:r w:rsidR="004653DF">
+            <w:t>febr</w:t>
+          </w:r>
+          <w:r>
+            <w:t>uari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="52CD16F9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="6EAD811A" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F72F44" w14:textId="07FBF419" w:rsidR="00E93981" w:rsidRDefault="004E0743" w:rsidP="00333C9D">
+    <w:p w14:paraId="113EADF8" w14:textId="5750C66D" w:rsidR="00ED7015" w:rsidRDefault="004653DF" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Ebba Busch</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45DD1141" w14:textId="23D2DE40" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA4CFBF" w14:textId="362A48D6" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Peter Kullgren</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CEBC460" w14:textId="60D5E577" w:rsidR="00E93981" w:rsidRPr="008624B2" w:rsidRDefault="00E93981" w:rsidP="00BB2C9D">
+      </w:r>
+      <w:r w:rsidR="004653DF">
+        <w:t>Andreas Carlson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C2A542" w14:textId="7F205074" w:rsidR="00ED7015" w:rsidRPr="008624B2" w:rsidRDefault="00ED7015" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00720086">
+          <w:r w:rsidR="0048280F">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
             <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD987F2" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="4B4AAAC5" w14:textId="6EEBF7B9" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EAC606" w14:textId="5DD81241" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00E93981">
+    <w:p w14:paraId="52DA1A1A" w14:textId="63F9B6F1" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="00ED7015">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>I propositionen föreslås att det införs bemyndiganden för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter om begränsningar av eller förbud mot att använda eller inneha ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsub</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="33410610" w14:textId="51EF7CFD" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00E93981">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="0048280F">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föreslås att vissa förvärv av lantbruksegendom ska undantas från jordförvärvslagens tillämpningsområde. Det gäller förvärv som görs av ett syskon eller en förälder till överlåtaren eller, om makar förvärvar gemensamt, förvärv där någon av makarna är överlåtarens förälder eller syskon. Ändringen i jordförvärvslagen innebär att sådana förvärv inte längre kräver förvärvstillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1428261F" w14:textId="6D8B5B88" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="000158F6">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Lagändringarna föreslås träda i kraft den 1 juli 2026.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="609261A9" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="008F2013" w:rsidRDefault="00E93981" w:rsidP="005E3C60">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="0048280F">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas även några frågor kopplade till statens skyldighet att lösa in egendomen vid nekat tillstånd till förvärv av lantbruksegendom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A862096" w14:textId="634B4276" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="000158F6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringen föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569CC5E0" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRPr="008F2013" w:rsidRDefault="00ED7015" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EA01F9" w14:textId="1E7BF8D4" w:rsidR="00720086" w:rsidRDefault="00E93981">
+    <w:p w14:paraId="576A0B00" w14:textId="27577075" w:rsidR="003510C6" w:rsidRDefault="00ED7015">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -662,9912 +670,6511 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc220506940" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302027" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506940 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302027 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="675A942F" w14:textId="13C3E995" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="1A34EDBF" w14:textId="74B59767" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506941" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302028" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Förslag till lag om ändring i jordförvärvslagen (1979:230)</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506941 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302028 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18F3AA1D" w14:textId="2BA4269E" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="7B917DB1" w14:textId="04F0F654" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302029" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302029 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="178FF02E" w14:textId="055DC912" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302030" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Reglerna om fysiska personers förvärv av lantbruksegendom i jordförvärvslagen</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302030 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07FDD860" w14:textId="227859A5" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302031" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Statens inlösensskyldighet bör i nuläget inte inskränkas</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302031 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30628F2D" w14:textId="5C299A16" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302032" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Syskons och föräldrars förvärv av lantbruksegendom ska vara tillståndsfria</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302032 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="501B82F2" w14:textId="5167FB15" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302033" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302033 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A7B5056" w14:textId="434E482E" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302034" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302034 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77C5C596" w14:textId="3B87FC3D" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506942" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302035" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2006:806) om provtagning på djur, m.m.</w:t>
+          <w:t>Konsekvenser för länsstyrelserna och Jordbruksverket</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506942 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302035 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56D1E89C" w14:textId="2D2786F1" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="7939FD3B" w14:textId="5D412BA7" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506943" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302036" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2009:302) om verksamhet inom djurens hälso- och sjukvård</w:t>
+          <w:t>Konsekvenser för Lantmäteriet och de kommunala lantmäterimyndigheterna</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506943 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302036 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DD58CDA" w14:textId="5C3B025C" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="40B4B672" w14:textId="02EF5A2D" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302037" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för enskilda</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302037 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6FC8108C" w14:textId="7D0BEB34" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302038" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.4</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Överensstämmelse med EU-rätten</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302038 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="692FC298" w14:textId="5683D916" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc222302039" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.5</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Övriga konsekvenser</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302039 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00BA3886">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="003510C6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6849253F" w14:textId="7FF23E2E" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506944" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302040" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506944 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302040 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14895B6B" w14:textId="65427148" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
-[...1140 lines deleted...]
-    <w:p w14:paraId="18BACC31" w14:textId="23243630" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="5926CE88" w14:textId="71ADE209" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506959" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302041" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Föreskrifter om förbud mot användning och innehav av vissa läkemedel</w:t>
+          <w:t>Sammanfattning av betänkandet Sysselsättning och boende på landsbygden – Juridiska personers förvärv av jordbruksmark och en effektiv tillämpning av glesbygdsbestämmelserna</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506959 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302041 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5138404D" w14:textId="060094FB" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="40CE1FC8" w14:textId="4C51044B" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506960" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302042" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Promemorians lagförslag</w:t>
+          <w:t>Slutbetänkandets lagförslag</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506960 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302042 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>21</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7607B544" w14:textId="0413C86C" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="3EA61678" w14:textId="3CD647A8" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506961" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302043" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506961 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302043 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20C1F61B" w14:textId="46FA3BEA" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
+    <w:p w14:paraId="04B8D922" w14:textId="0D3A81CC" w:rsidR="003510C6" w:rsidRDefault="003F7527">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506962" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302044" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Lagrådsremissens lagförslag</w:t>
+          <w:t>Lagrådets yttrande</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506962 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302044 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C0B1BC9" w14:textId="16587FFF" w:rsidR="00720086" w:rsidRDefault="00EF4B15">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="426E912B" w14:textId="3BC6A953" w:rsidR="003510C6" w:rsidRDefault="003F7527">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc220506963" w:history="1">
-        <w:r w:rsidR="00720086" w:rsidRPr="001A3A68">
+      <w:hyperlink w:anchor="_Toc222302045" w:history="1">
+        <w:r w:rsidR="003510C6" w:rsidRPr="00FC543D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Lagrådets yttrande</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 19 februari 2026</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc220506963 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc222302045 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="00BA3886">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>25</w:t>
         </w:r>
-        <w:r w:rsidR="00720086">
+        <w:r w:rsidR="003510C6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6135CDC7" w14:textId="300066E3" w:rsidR="00720086" w:rsidRPr="00004A0B" w:rsidRDefault="00EF4B15">
-[...79 lines deleted...]
-    <w:p w14:paraId="6A57C17D" w14:textId="68242A60" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="005E3C60">
+    <w:p w14:paraId="1955B067" w14:textId="26C3F1B8" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A6B76B" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="005A72C8" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="075D2B8D" w14:textId="72B4D017" w:rsidR="00ED7015" w:rsidRPr="005A72C8" w:rsidRDefault="00ED7015" w:rsidP="008745E4">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc220506940"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc222302027"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6DD769FF" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="1C5C6251" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRDefault="00ED7015" w:rsidP="008745E4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773993CE" w14:textId="74F62FE4" w:rsidR="00590791" w:rsidRDefault="00590791" w:rsidP="009A2AE5">
-[...42 lines deleted...]
-    <w:p w14:paraId="7C0A4B94" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00144361" w:rsidRDefault="00E93981" w:rsidP="00333C9D">
+    <w:p w14:paraId="1F3489B5" w14:textId="484FD3C8" w:rsidR="00ED7015" w:rsidRPr="00144361" w:rsidRDefault="00296F43" w:rsidP="008745E4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="320254FE" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="00152749" w:rsidRDefault="00E93981" w:rsidP="00152749">
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i jordförvärvs</w:t>
+      </w:r>
+      <w:r w:rsidR="004653DF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lagen (1979:230).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9394C9" w14:textId="77777777" w:rsidR="00ED7015" w:rsidRPr="00152749" w:rsidRDefault="00ED7015" w:rsidP="008745E4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2022EEBD" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="4A9B77B2" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:headerReference w:type="first" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71732324" w14:textId="54A46A21" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+    <w:p w14:paraId="430F36E0" w14:textId="48B31C00" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="002405D8">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc220506941"/>
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc222302028"/>
+      <w:r w:rsidRPr="005958E2">
         <w:lastRenderedPageBreak/>
-        <w:t>Lagtext</w:t>
+        <w:t xml:space="preserve">Förslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>lag om ändring i jordförvärvslagen (1979:230)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="060122F2" w14:textId="42CF3A99" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+    <w:p w14:paraId="39B8FFD9" w14:textId="66D16220" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="002405D8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00E62713">
+      <w:r w:rsidRPr="005958E2">
+        <w:t>Härigenom föreskrivs att 3 § jordförvärvslagen (1979:230)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
         <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BCAE96" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="5E91AFB9" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CA0448" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="005958E2" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00006D60" w:rsidRPr="005B0E77" w14:paraId="211095A8" w14:textId="77777777" w:rsidTr="004E784A">
+      <w:tr w:rsidR="00647B01" w:rsidRPr="005958E2" w14:paraId="051231C4" w14:textId="77777777" w:rsidTr="00D26EBF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E82A514" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="0007CF58" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00D26EBF">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="005958E2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2503E262" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="005B0E77" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="46AA0F1A" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00D26EBF">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="005958E2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="144A0F86" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+    <w:p w14:paraId="2FD3306B" w14:textId="7AFB8EFB" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00DC55EB">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A42E0C4" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk215041945"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>Lagen gäller inte</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="22B5BE35" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk215042003"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>om egendomen förvärvas från staten genom överlåtelse av regeringen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314ECC86" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>länsstyrelsen eller Statens jordbruksverk,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="3708FF48" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>2. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk215042016"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>om staten förvärvar egendomen genom någon annan myndighet än statens affärsdrivande verk,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="6F363562" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>3. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk215042033"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>om en kommun förvärvar egendomen från staten,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="0DAAF4B4" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>4. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk215042046"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>om egendomen förvärvas av en kreditinrättning som enligt lag eller enligt reglemente eller bolagsordning som regeringen har fastställt, är skyl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:softHyphen/>
+        <w:t>dig att åter avyttra egendomen,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00647B01" w:rsidRPr="005958E2" w14:paraId="62359435" w14:textId="77777777" w:rsidTr="00C54E76">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p w14:paraId="727A59DB" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00C54E76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005958E2">
+              <w:t>5. om förvärvaren är gift med överlåtaren och inte heller om för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>värvaren eller, när makar förvärvar gemensamt, någon av dem är över</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>låtarens avkomling, allt under för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>ut</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>sättning att överlåtaren inte är skyl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>dig att avyttra egendomen en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>ligt 13 §,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AD616CD" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00C54E76">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005958E2">
+              <w:t>5. </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="_Hlk215042117"/>
+            <w:r w:rsidRPr="005958E2">
+              <w:t>om förvärvaren är gift med överlåtaren och inte heller om för-värvaren eller, när makar förvärvar gemensamt, någon av dem är över</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>låtarens avkomling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>förälder eller syskon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:t>, allt under förutsättning att överlåtaren inte är skyldig att av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005958E2">
+              <w:softHyphen/>
+              <w:t>yttra egendomen enligt 13 §,</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3C839803" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>6. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk215042180"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>om egendomen enligt detaljplan eller områdesbestämmelser är av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:softHyphen/>
+        <w:t>sedd för annat ändamål än jordbruk eller skogsbruk,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="1F6B6E01" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>7. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk215042194"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>om förvärvet omfattar ett område som är avsett för annat ändamål än jordbruk eller skogsbruk, eller</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="7767D7B4" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>8. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk215042343"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>om en andel i en fastighet förvärvas av någon som redan äger en andel i fastigheten som hör till samma taxeringsenhet och förvärvaren inte är skyldig att avyttra sistnämnda andel enligt 13 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="7D8D0755" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00811E52">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F2CA52" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D3790C" w14:textId="18198A19" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc222302029"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFAF6E3" w14:textId="2075302B" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>Regeringen beslutade den 16 november 2023 att ge en särskild utredare i uppdrag att genomföra en översyn av jordförvärvslagen (1979:230) i syfte att främja sysselsättning och boende på landsbygden samt underlätta för ägarskiften i jordbruksföretag (dir. 2023:157). Utredningen, som antog namnet 2023 års jordförvärvsutredning (LI 2023:07), överlämnade den 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43475">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>november 2024 delbetänkandet Juridiska personers förvärv av lant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>bruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>egendom genom testamente (SOU 2024:73). Förslagen i delbetän</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>kandet har tagits om hand i propositionen Juridiska personers förvärv av lant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>bruks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve">endom genom testamente (prop. 2025/26:38). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212D1EA3" w14:textId="036617C3" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>Utredningen överlämnade den 25 juni 2025 sitt slutbetänkande Syssel-sättning och boende på landsbygden – Juridiska personers förvärv av jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve">bruksmark och en effektiv tillämpning av glesbygdsbestämmelserna (SOU 2025:82). En sammanfattning av förslagen i slutbetänkandet finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A811C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve">. Slutbetänkandets lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>. Slutbetänkandet har re</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve">missbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>. Remissyttranden finns tillgängliga i Landsbygds- och infrastrukturde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>par</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>tementet (LI2025/01360).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217AD52F" w14:textId="5FD8F6B7" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00647B01">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve"> behandlas slutbetänkandets förslag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA9C6E9" w14:textId="16ACA869" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="008745E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E485D47" w14:textId="3CD96611" w:rsidR="008616AA" w:rsidRPr="007468C8" w:rsidRDefault="008616AA" w:rsidP="008745E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007468C8">
+        <w:t xml:space="preserve">Regeringen beslutade den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>29 januari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007468C8">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007468C8">
+        <w:t xml:space="preserve"> att inhämta Lagrådets yttrande över </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007468C8">
+        <w:t xml:space="preserve">lagförslag som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>överensstämmer med lagförslaget i denna pro</w:t>
+      </w:r>
+      <w:r w:rsidR="0048280F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>position.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007468C8">
+        <w:t xml:space="preserve"> Lagrådet lämnar förslaget utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A811C6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007468C8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241D76C0" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA" w:rsidP="005958E2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc219981592"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc222302030"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>Reglerna om fysiska personers förvärv av lantbruksegendom i jordförvärvslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE70B89" w14:textId="0FBC125D" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="005958E2">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>Enligt 4 § jordförvärvslagen krävs förvärvstillstånd vid fysiska personers förvärv av lantbruksegendom när förvärvet avser egendom i glesbygds- och omarronderingsområden. Med glesbygd avses enligt 1 § stora sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>man</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>hängande områden med gles bebyggelse och långa avstånd till syssel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>sättning eller service och skärgårdsområde, om det är av regionalpolitisk betydelse att sysselsättning eller bosättning inom områdena främjas. Med omarronderingsområde avses område med mycket stark ägosplittring för vi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31E77">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve">ket länsstyrelsen har fastställt en plan för rationalisering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>ägostruk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>turen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005958E2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FB2EE1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förvärvstillstånd krävs enligt 5 § inte vid förvärv av egendom i glesbygd som inte ingår i omarronderingsområde om egendomen förvärvas av den som sedan minst ett år är folkbokförd i glesbygd inom den kommun där egendomen är belägen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A427581" w14:textId="5450EDC8" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förvärvstillstånd får enligt 7 § vägras, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090215E">
+        <w:t>om egendomen behövs för att främja sysselsättningen eller bosättningen på orten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, men inte om förvär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">varen gör sannolikt att han eller hon inom tolv månader från förvärvet varaktigt kommer att bosätta sig på fastigheten eller att förvärvet varaktigt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kommer att främja sysselsättningen på orten. Dessutom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090215E">
+        <w:t xml:space="preserve">får tillstånd till förvärv av egendom i omarronderingsområde vägras, om förvärvet skulle göra det svårare att genomföra rationaliseringen av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090215E">
+        <w:t>ägostrukturen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090215E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEBF74D" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I bilagan till jordförvärvsförordningen (2005:522) finns en förteckning över vilka områden som är glesbygd respektive omarronderingsområden i jordförvärvslagstiftningens mening. Indelningen har inte ändrats annat än marginellt sedan 1990-talet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697B087B" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0A2A">
+        <w:t xml:space="preserve">Om förvärvstillstånd vägras vid prövning av förvärv i glesbygd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller i ett omarronderingsområde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0A2A">
+        <w:t xml:space="preserve">har säljaren </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt 7 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0A2A">
+        <w:t xml:space="preserve">rätt att kräva att staten löser in fastigheten. Medel för inlösen av fastigheten tas ur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE0A2A">
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE0A2A">
+        <w:t xml:space="preserve">, som regleras i förordningen (1989:281) om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE0A2A">
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE0A2A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152FC1D8" w14:textId="0BB749A1" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vissa förvärv av lantbruksegendom är enligt 3 § jordförvärvslagen un</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tagna från lagens tillämpningsområde. Enligt det så kallade släktskaps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>undantaget i 3 § 5 gäller inte lagen om förvärvaren är gift med överlåtaren och inte heller om förvärvaren eller, när makar förvärvar gemensamt, någon av dem är överlåtarens avkomling, allt under förutsättning att över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>låtaren inte är skyldig att avyttra egendomen enligt 13 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68925A55" w14:textId="1C8D4D16" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc222302031"/>
+      <w:r>
+        <w:t>Statens inlösensskyldighet bör i nuläget inte inskränkas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="178CFADA" w14:textId="56713DDA" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E989AFB" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Statens skyldighet att lösa in egendomen vid ett nekat tillstånd till för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">värv av lantbruksegendom i glesbygd bör inte tas bort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7E5372" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="008428BD" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statens åtagande bör koncentreras till de områden där tillämpning av reglerna om förvärv av lantbruksegendom i glesbygd ger störst nytta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B510A18" w14:textId="4ACF88F4" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens bedömning och förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD785DC" w14:textId="5A3A89FA" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0025143F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0025143F">
+        <w:t>Utredningens bedömning stämmer inte överens med regeringens. Utredningen föreslår att statens inlösensskyldighet vid ett nekat tillstånd till förvärv av lantbruksegendom i glesbygd tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA9BC3D" w14:textId="3313985C" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00D1455B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA826A0" w14:textId="1A51F399" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00D1455B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En majoritet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0E89">
+        <w:t xml:space="preserve">av de remissinstanser som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">yttrar sig över utredningens förslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0E89">
+        <w:t xml:space="preserve">tillstyrker </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det, däribland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0E89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F010B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gröna arbetsgivare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008428BD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F010B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008428BD">
+        <w:t>de flesta länsstyrelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6F16">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00197C38">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Norra Skog</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F010B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skogs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006F010B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">styrelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0E89">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F010B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F010B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ordbruksverk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Flera länsstyrelser, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1795">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>änsstyrelse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>rna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1795">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Blekinge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1795">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1795">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kalmar län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, anser att det är helt nödvändigt att inlösenskyldigheten tas bort för att lagen ska kunna tillämpas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D31A14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>styrelsen i Jämtlands län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att förslaget innebär en mer ändamålsenlig tillämpning av jordförvärvslagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B34A4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lantbrukarnas riks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001B34A4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>förbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>har lik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>nande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> synpunkter och anser att ett borttagande av inlösens</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skyldigheten bidrar till en tillämpning av reglerna som i högre grad än i dag gynnar sysselsättning och boende på landsbygden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC54ED2" w14:textId="3D28DA0D" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00D1455B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några av de remissinstanser som tillstyrker förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> syn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">punkter vad gäller konsekvenserna för enskilda. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Gävleborgs län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ser en </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">risk att förslaget att ta bort statens skyldighet att lösa in egendomen </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk215234664"/>
+      <w:r>
+        <w:t>i enskilda fall kan få stor påverkan på säljare som inte kommer att kunna av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">yttra fastigheten efter att </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve">köparen vägrats förvärvstillstånd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tillväxt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D31A14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D31A14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> liknande synpunkter, anser att förslaget i kombination med en mer effektiv förvärvsprövning innebär en större osäkerhet för säljaren, vilket på sikt behöver balanseras med åtgärder som syftar till att stärka jordbruksföretag och underlätta ägarskiften. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Uppsala län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve"> anser att en fördjupad analys av förslagets konsekvenser kan behöva genomföras innan inlösensskyldigheten tas bort. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen i Stockholms län, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve">som anser att det saknas en djupare analys när det gäller de regionala skillnaderna, framför </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve"> att det i flera delar av landet, men</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i synnerhet Stockholms skärgård, finns områden där de som vill ha en fastighet som fritidsboende generellt kan bjuda betydligt högre än någon som vill ha en bostad i skärgården som permanent bostad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6DC38D" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00D1455B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0B0D">
+        <w:t>Flera län</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0B0D">
+        <w:t>styrelser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför synpunkter angående glesbygds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sernas betydelse för sysselsättningen och bosättningen i glesbygds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>områ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">den i deras län. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F607FC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Blekinge län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ifrågasätter att det finns stöd för att produktionen från en sådan jordbruksfastighet eller skogsfastighet som förvärvas av någon som inte är etablerad på orten generellt skulle bli lägre på lång sikt i Blekinge. Länsstyrelsen anser att en striktare tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning vid förvärvsprövning i glesbygd inte har någon avgörande betydelse för utvecklingen av sysselsättning och bosättning i länets glesbygd. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">styrelsen i Örebro län </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att en mer restriktiv tillämpning av jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>värvs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen kan leda till att kretsen av spekulanter minskar, vilket leder till en ökad ekonomisk osäkerhet och minskar viljan att investera i lantbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">egendom. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003875D2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Gotlands län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det bör finnas möjlighet att bevilja tillstånd till köp av små jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fastigheter för fritidsboende till exempel i de fall där köparens verksamhet indirekt påverkar syssel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sättningen positivt genom att gynna lokala företagare i bygden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532E522E" w14:textId="7CF3DC53" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00D1455B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008766A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kungl. Skogs- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008766A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>antbruksakademien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002073D">
+        <w:t xml:space="preserve">avstyrker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget att statens inlösensskyldighet tas bort samtidigt som möjligheten att neka tillstånd till förvärv av lantbruksegendom i glesbygd finns kvar. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hushållnings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>sällska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>pens förbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008766A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002073D">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sveriges jordägareförbud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85FF4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C85FF4">
+        <w:t>som</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> liknande synpunkter, anser att förslaget inte är förenligt med reglerna om egendomsskydd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59750C27" w14:textId="6EF2842D" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00D1455B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF51A91" w14:textId="0F475301" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0010374B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD14E1">
+        <w:t xml:space="preserve">ett köp </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av lantbruksegendom i glesbygd eller i ett omarronderings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">område blir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD14E1">
+        <w:t xml:space="preserve">ogiltigt till följd av att förvärvstillstånd vägras är staten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">enligt reglerna i jordförvärvslagen som huvudregel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD14E1">
+        <w:t>skyldig att lösa egendomen till det pris som har avtalats, om säljaren begär det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Grunden till statens skyldighet att lösa in egendom vid nekat tillstånd till fysiska personers förvärv av lantbruksegendom är att lagens bestämmelser i vissa fall medför att kretsen av spekulanter blir starkt begränsad och att det där</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för är rimligt att ägaren också i dessa fall har möjlighet att avyttra egendo</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men till skäligt pris (prop. 1978/79:85 s. 138). Inlösensskyldighet fanns i början endast när tillstånd nekades av rationaliseringsskäl men ett ökat regionalpolitiskt hänsynstagande ledde till att såväl möjligheten att neka tillstånd som inlösensskyldigheten utvidgades till att även gälla vid fall där egendomen bedöms behövas för att främja sysselsättningen eller bosätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen på orten (prop. 1986/87:122 s. 26 och 1990/91:155 s</w:t>
+      </w:r>
+      <w:r w:rsidR="003510C6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 44).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BAC820" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0010374B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utredningen föreslår att statens skyldighet att lösa in egendom vid nekat förvärvstillstånd ska begränsas till att gälla endast vid förvärv i omarron</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ingsområden. Förslaget innebär att det inte längre kommer att vara möjligt för en säljare att begära att staten löser in egendomen när tillstånd till förvärv av lantbruksegendom nekas med hänvisning till att egendomen behövs för att främja sysselsättningen eller bosättningen på orten. Det huvud</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sakliga skäl för förslaget som utredningen hänvisar till är att bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melsen om förvärv av lantbruksegendom då kan tillämpas fullt ut utan hän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">syn till om en intressent, dvs. en alternativ köpare, betalar samma pris som den ursprungliga köparen eller om det finns tillräckliga medel för inlösen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Enligt utredningen skulle en effektivare tillämpning av jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förvärvslagen till följd av borttagen inlösensskyldighet i kombination med nuvarande exceptionellt höga virkespriserna på kort sikt kunna leda till att säljare i glesbygd inte uppnår skäligt pris. Utredningen bedömer dock att marknaden sannolikt kommer att anpassa sig till nuvarande virkespriser och </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk216443760"/>
+      <w:r>
+        <w:t>att möjligheterna för säljaren att ändå uppnå skäligt pris ökar när det handlar om fastigheter med attraktiva boende- och naturvärden, god infra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">struktur och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>välarronderad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mark.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve"> Utredningens slutsats är därför att det gene</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rellt sett finns möjligheter att uppnå skäligt pris motsvarande egen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">domens avkastningsvärde även i glesbygd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7733FC69" w14:textId="1FB0C189" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0010374B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Flera remissinstanser, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk216446046"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D173A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Gävleborgs län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D173A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tillväxt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D173A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve"> har synpunkter som rör förslagets betydelse för de säljare som hamnar i en situation där egendomen inte kan säljas efter det att köparen vägrats förvärvstillstånd. Regeringen anser att det finns oklarheter när det gäller förslagets konsekvenser för enskilda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F46B40">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som det inte kan bortses från. Att ta bort möjligheten för säljaren att begära inlösen i syfte att åstad</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">komma en effektivare tillämpning av reglerna inger också, som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges jordägareförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005878E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller, betänkligheter ur proportiona</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>litets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">perspektiv. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>Utredningens förslag bör därför, enligt rege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>ringens me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>ning, inte genomföras. Regeringen anser samtidigt att sta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tens åtagande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27CF0">
+        <w:t>när det gäller inlösen av lantbruksegendom vid nekat förvärvstillstånd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>höver koncentreras till de områden där tillämpning av glesbygds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melserna ger störst nytta. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t>Flera länsstyrelser har också framfört synpunkter an</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t>gående gles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:softHyphen/>
+        <w:t>bygds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:softHyphen/>
+        <w:t>bestämmelsernas effekt på sysselsätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:softHyphen/>
+        <w:t>ningen och bosätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t>ningen i gles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bygdsområden i deras län. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE16E4">
+        <w:t>Det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve"> finns således enligt rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>ingens mening ett behov av att se över de områden som i dag utgör glesbygd i syfte att an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">passa dem till dagens förhållanden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE16E4">
+        <w:t>Regeringen avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att göra en sådan översyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EE5D5E" w14:textId="0EDFC0F4" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="0010374B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc222302032"/>
+      <w:r>
+        <w:t>Syskon</w:t>
+      </w:r>
+      <w:r w:rsidR="003510C6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och föräldrars förvärv av lantbruksegendom ska vara tillståndsfria</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="359280BE" w14:textId="2A9EA1FF" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DA060A" w14:textId="41F55EFF" w:rsidR="008616AA" w:rsidRPr="004202E4" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C76971">
+        <w:t>Förvärv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av lantbruksegendom som görs av ett syskon eller en förälder till överlåtaren ska undantas från jordförvärvslagens tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>område. Om ma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kar förvärvar lantbruksegendom gemensamt gäller </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>undantaget för för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>värv där någon av makarna är överlåtarens förälder eller syskon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52479A62" w14:textId="71D30FE2" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningens förslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2C4588" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="004E6BDE" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>Utredningens förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2EEB21" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="004E6BDE" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1924BB21" w14:textId="6EF73D30" w:rsidR="008616AA" w:rsidRPr="004E6BDE" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve">Majoriteten av remissinstanserna tillstyrker eller har inga invändningar mot förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Gävleborgs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve"> framhåller att förslaget innebär att onödiga för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>värvs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t>prövningar undviks eftersom de förvärvare som förslaget avser ändå sannolikt skulle ha fått förvärvstillstånd vid en prövning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve">. Flera remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Uppsala län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skogsstyrelsen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve"> anser att förslaget bidrar till att antalet förvärvs</w:t>
+      </w:r>
+      <w:r w:rsidR="004653DF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve">prövningar och de administrativa kostnaderna minskar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gröna arbets</w:t>
+      </w:r>
+      <w:r w:rsidR="004653DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>givare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tillväxtverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00634C4E">
+        <w:t>, som har liknande synpunkter, anser att förslaget skapar bättre förutsättningar för generationsskiften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517573BD" w14:textId="5F0FEB53" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>Några remissinstanser anser att släktskaps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">undantaget bör utvidgas till att omfatta ännu fler kategorier av förvärvare. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hushållningssällskapens för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>bund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve"> anser att undantaget även bör omfatta överlåtarens sambo och sam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bos bröstarvingar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kungl. Skogs- och lantbruksakademien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>sen i Kronobergs län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve"> anser att även</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> syskonbarns förvärv bör undantas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72B4D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Länsstyrelserna i Blekinge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05D13">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72B4D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kalmar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72B4D">
+        <w:t xml:space="preserve"> anser att släktskapsundantaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör omfatta alla de som utgör närstående enligt 2 kap. 22 § inkomst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen (1999:1229), med undantag för dödsbon, eller i vart fall överlåtarens syskonbarn och barn till överlåtarens syskons make.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3623AE86" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F38BE65" w14:textId="5FE7AA5A" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det undantag från lagens tillämpningsområde som finns i 3 § 5 jordför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>värvs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen, det så kallade släktskapsundantaget, omfattar i dag förvärv av lantbruksegendom som sker till överlåtarens make eller avkom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling eller, om makar förvärvar lantbruksegendomen gemensamt, förvärv av lant</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>bruksegendom där någon av makarna är överlåtarens avkomling. Denna avgränsning av undantaget motiverades vid lagens tillkomst av be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ho</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vet av att ta bort svårigheter när det gäller att med hjälp av jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>värvslagen underlätta jordbrukets och skogsbrukets rationalisering (prop. 1978/79:85 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>19–21). Att inskränka släktskapsundantaget till att gälla de som är närmast arvsberättigade ansågs då innebära en rimlig och godtagbar av</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vägning mellan å ena sidan det jordpolitiska intresset att minska det passiva ägandet och å andra sidan de närmaste släktingarnas intresse av att fritt förvärva släktegendomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2028B5" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som det konstateras i betänkandet är det ur proportionalitetshänseende viktigt att begränsningarna i rätten att förvärva egendom inte går längre än vad som krävs för att syftet med bestämmelserna ska uppfyllas. Det är också, som det redogörs för i betänkandet, angeläget att bestämmelserna om jordförvärvstillstånd får den effekt som eftersträvas samtidigt som nyttan med bestämmelserna överväger de kostnader och den administra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tiva börda som tillämpning av dem innebär. I detta sammanhang är det särskilt viktigt att bestämmelserna är utformade så att de träffar rätt aktö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">rer. Eftersom så nära släktskap som föräldrar och syskon, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>änsstyr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>elsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616023">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i Gävleborgs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C525A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616023">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C525A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller, ofta leder till att förvärvstillstånd beviljas är det inte rimligt att dessa aktörer ska vara tvungna att ansöka om tillstånd med kostnader för dem och för det all</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>männa som följd. Regeringen delar därför utredningens bedömning att dessa förvärv bör vara undantagna från förvärvsprövning. En sådan änd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ring innebär att bestämmelserna blir mer förutsebara och att den admi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nistra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tiva bördan för både enskilda och prövningsmyndigheterna minskar. Denna slutsats får också stöd av flertalet av remissinstanserna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593F097B" w14:textId="6107DBA7" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC08E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hushållningssällskapens förbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC08E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kungl.  Skogs- och lantbruksakademien</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC08E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>änsstyrelserna i Blekinge</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC08E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalmar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC08E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kronobergs län</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, anser att släktskapsundantaget ska omfatta ännu fler kategorier av förvärvare. En utvidgning av släktskapsundantaget innebär att fler förvärv undantas från prövning enligt bestämmelserna om förvärv av lantbruksegendom i såväl glesbygd som i omarronderingsområden. Utred</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen bedömer att ett skäl till att inte utvidga släktskapsundantaget ytterligare är att det skulle kunna försvåra arbete med omarronderings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamheten. Det är enligt regeringens mening oklart vilka konsekvenser ett omfattande släktskapsundantag skulle kunna medföra för rationaliser</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ingen eller sysselsättningen och bosättningen i glesbygd. Undantaget behö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ver därför avgränsas på ett lämpligt sätt. Att utvidga det till att även gälla över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>låtarens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6902">
+        <w:t xml:space="preserve"> föräldrar eller sys</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C6902">
+        <w:t>kon</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00821763">
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt regeringen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00821763">
+        <w:t xml:space="preserve">en rimlig avvägning mellan å ena sidan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intres</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>set att värna rationalise</w:t>
+      </w:r>
+      <w:r w:rsidR="004653DF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ringsbehoven samt sysselsättning och boende i glesbygd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00821763">
+        <w:t xml:space="preserve">och å andra sidan de närmaste släktingarnas intresse av att fritt förvärva släktegendomen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Släktskapsundantaget bör därför utvidgas på det sätt som utredningen föreslår. Mer avlägsna släktskap och sammanboende bör dock i likhet med vad som gäller i dag kunna anses som ett särskilt skäl för att ge förvärvs</w:t>
+      </w:r>
+      <w:r w:rsidR="004653DF">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstånd (se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> prop. 1978/79:85 s. 21).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02225B6B" w14:textId="3D29242A" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004202E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc222302033"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="0746B875" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="004B45DA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1282E6F8" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringen ska träda kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FAA3E2" w14:textId="511D6226" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3203F033" w14:textId="5D243841" w:rsidR="008616AA" w:rsidRPr="003235A1" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A03BA">
+        <w:t>Det behövs inte några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F48954" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="009A4C6F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A96E05" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="007A03BA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6BDE">
+        <w:t>Utredningens förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F8376C" w14:textId="1B45D031" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CE9E0E" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen remissinstans yttrar sig särskilt över förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C3B90D" w14:textId="7BA90DC4" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F433145" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B224A">
+        <w:t>Det är angeläget att de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B224A">
+        <w:t xml:space="preserve"> föreslagna lagändring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B224A">
+        <w:t xml:space="preserve"> träder i kraft så snart som möjligt. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lagändringen bedöms kunna träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7ABFE8" w14:textId="595DF864" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som utredningen kommer fram till blir följden av att det att inte införs några övergångsbestämmelser att det i pågående ärenden med föräldrar och syskon till överlåtaren som sökande inte kommer att finnas någon anledning för länsstyrelserna att pröva ärendet, eftersom det inte längre krävs förvärvsprövning. Det innebär fördelar såväl för enskilda, som då inte riskerar att få avslag på sin ansökan, som för myndigheten som inte behöver pröva ansökan. Regeringen delar därför utredningens bedömning att några övergångsbestämmelser inte behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C884E9E" w14:textId="36CD7691" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc222302034"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="05929A7B" w14:textId="5A5489A1" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003D7CE4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc222302035"/>
+      <w:r>
+        <w:t>Konsekvenser för länsstyrelserna och Jordbruksverket</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="499806AF" w14:textId="557F34B5" w:rsidR="008616AA" w:rsidRPr="003235A1" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>Länsstyrelserna prövar fysiska personers förvärv av lantbruksegendom i glesbygd. Förslaget om det utökade släktskapsundantaget bedöms leda till ett minskat antal ansökningar om förvärvstillstånd. Uppskattningsvis beräknas antalet ansökningar minska med cirka 100 ärenden årligen. Länsstyrelserna kommer vidare att behöva uppdatera informationsmaterial och rutiner kopplade till de föreslagna ändringarna. Denna kostnad bedöms täckas av de besparingar som uppkommer till följd av det mins</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t xml:space="preserve">kade antalet ansökningar.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F17615" w14:textId="62733B2E" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>Jordbruksverket är prövningsmyndighet när juridiska personer förvärvar lantbruksegendom från en fysisk person eller dödsbo där värdet överstiger 20 miljoner kronor. Eftersom förslaget endast berör fysiska personers förvärv beräknas antalet ansökningar som prövas av Jordbruksverket som första instans ligga kvar på samma nivå som i dag. Jordbruksverket överprövar även länsstyrelsernas beslut. Eftersom ansökningar om för</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>värvstillstånd från föräldrar och syskon oftast beviljas bedöms antalet ärenden som överklagas till Jordbruksverket inte minska annat än margi</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>nellt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13826A34" w14:textId="4E1851B6" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc222302036"/>
+      <w:r>
+        <w:t>Konsekvenser för Lantmäteriet och de kommunala lantmäterimyndigheterna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="5B9144EF" w14:textId="6D73E23F" w:rsidR="008616AA" w:rsidRPr="003235A1" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>Förslaget påverkar Lantmäteriets inskrivningsverksamhet. Förslaget inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t xml:space="preserve">bär att myndigheten kommer att behöva genomföra informationsinsatser, ta fram nya rutiner och uppdatera handböcker. Arbetsinsatsen bedöms vara begränsad och därmed kunna hanteras inom myndighetens befintliga ekonomiska ramar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567D8D37" w14:textId="0001FA56" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>Förslaget innebär också att Lantmäteriet behöver nya rutiner, informa</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>tionsinsatser och uppdatering av handböcker när det gäller myndighetens fastighetsbildningsverksamhet. Även de kommunala lantmäterimyndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:lastRenderedPageBreak/>
+        <w:t>heterna behöver uppdatera sina rutiner. Åtgärderna är av begränsad karak</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>tär och kostnaden för dessa bedöms täckas av de besparingar som uppstår till följd av att myndigheterna inte längre behöver kontrollera att det finns förvärvstillstånd i ärenden som rör förvärv gjorda av överlåtarens föräldrar eller syskon eller underställa länsstyrelsen frågan om förvärvstillstånd i sådana ärenden. Förslaget bedöms därför innebära</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>marginella ekonomiska konsekvenser för myndigheterna, som ska ta ut avgifter för att finansiera verksamheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1206378E" w14:textId="66CE7258" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc222302037"/>
+      <w:r>
+        <w:t>Konsekvenser för enskilda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187D7CFD" w14:textId="7AF0B771" w:rsidR="008616AA" w:rsidRPr="003235A1" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>Utvidgning av släktskapsundantaget innebär att överlåtarens förälder eller syskon kan förvärva lantbruksegendom utan förvärvsprövning. Om föräl</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>der eller syskon förvärvar tillsammans med make krävs inte heller att maken ansöker om tillstånd. Förslaget bedöms innebära minskade kost</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t xml:space="preserve">nader och administrativa bördor för dessa aktörer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42EE0580" w14:textId="5F1A4EDE" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="003235A1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>Som det redogörs för i avsnitt 8.2 bedöms de begränsade åtgärder som Lantmäteriets fastighetsbildningsverksamhet och de kommunala lant</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>mäterimyndigheterna behöver vidta täckas av de besparingar som uppstår till följd av att myndigheterna inte längre behöver utföra vissa arbets</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3A42">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003235A1">
+        <w:t>moment. Förslaget bedöms således inte medföra sådana förändringar som i sig bör leda till höjda avgifter för enskilda</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463D4EA1" w14:textId="37169F28" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc222302038"/>
+      <w:r>
+        <w:t>Överensstämmelse med EU-rätten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="0E0266D0" w14:textId="0ED6E693" w:rsidR="008616AA" w:rsidRPr="00A605F7" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A605F7">
+        <w:t xml:space="preserve">Enligt artikel 345 i fördraget om Europeiska unionens funktionssätt (EUF-fördraget) ska EUF-fördraget och fördraget om Europeiska unionen inte i något hänseende ingripa i medlemsstaternas egendomsordning. Det finns ingen sekundär EU-lagstiftning som rör förvärv av lantbruksegendom. Medlemsstaterna kan med andra ord själva avgöra hur de vill reglera sina marknader för jordbruksmark. När de gör detta måste de emellertid respektera de grundläggande principerna i fördraget, först och främst de grundläggande friheterna och förbudet mot diskriminering på grund av nationalitet (EU-domstolens mål C-302/97, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A605F7">
+        <w:t>Konle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A605F7">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC2F174" w14:textId="50333E93" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A605F7">
+        <w:t xml:space="preserve">Förslaget om en mindre utökning av släktskapsundantaget bedöms vara förenligt med EU-rätten. Ändringen är icke-diskriminerande på så sätt att den tillämpas lika i förhållande till nationella medborgare och EU-medborgare från andra medlemsstater. Förslaget begränsar kretsen aktörer som berörs av förvärvstillstånd och bidrar till att prövningen endast är aktuell där det finns starka skäl för den och där den gör som mest nytta, vilket gör bestämmelserna än mer proportionerliga. Att värna om bosättning och sysselsättning på landsbygden har tidigare ansetts vara ett tillåtet syfte av allmänintresse. Reglerna är proportionerliga och nödvändiga bland annat eftersom irreparabla skador skulle kunna vållas i den planerade användningen av lantbruksegendom om man enbart hade ett kontrollsystem i efterhand (EU-domstolens mål C-452/01, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A605F7">
+        <w:t>Ospelt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A605F7">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BED4F6" w14:textId="57712555" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc222302039"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Övriga konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="3DD1440C" w14:textId="147922A8" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00870AB8">
+        <w:t>Regeringen bedömer att förslagen inte kommer att medföra några konse</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7CE4">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00870AB8">
+        <w:t>kvenser för jämställdheten, brottsligheten och det brottsförebyggande arbe</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00870AB8">
+        <w:t>tet. Inte heller bedöms förslagen ha någon betydelse för den kommunala självstyrelsen eller den lokala</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> demokratin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046A729A" w14:textId="224F33EC" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc222302040"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="759BCE6E" w14:textId="5C14667D" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i jordförvärvslagen (1979:230)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4010D9BE" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  Lagen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gäller inte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617E2B62" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. om egendomen förvärvas från staten genom överlåtelse av regeringen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>läns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>styr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>elsen eller Statens jordbruksverk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405334E1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. om staten förvärvar egendomen genom någon annan myndighet än</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>statens affärsdrivande verk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53207341" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. om en kommun förvärvar egendomen från staten,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF26473" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. om egendomen förvärvas av en kreditinrättning som enligt lag eller</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt reglemente eller bolagsordning som regeringen har fastställt, är skyldig att åter avyttra egendomen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54044F77" w14:textId="6A5755A5" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5. om förvärvaren är gift med överlåtaren och inte heller om förvärvaren eller, när makar förvärvar gemensamt, någon av dem är överlåtarens avkomling,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>föräl</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91A07">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>der eller syskon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, allt under förutsättning att överlåtaren inte är skyldig att avyttra egendomen enligt 13 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44697134" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6. om egendomen enligt detaljplan eller områdesbestämmelser är avsedd för annat ändamål än jordbruk eller skogsbruk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C28C417" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00F90BCA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7. om förvärvet omfattar ett område som är avsett för annat ändamål än</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90BCA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>jordbruk eller skogsbruk, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7ADB3F" w14:textId="62F764EB" w:rsidR="008616AA" w:rsidRPr="00045D4A" w:rsidRDefault="008616AA" w:rsidP="00FE7733">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00045D4A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8. om en andel i en fastighet förvärvas av någon som redan äger en andel i fastigheten som hör till samma taxeringsenhet och förvärvaren inte är skyldig att avyttra sistnämnda andel enligt 13 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4864DBF1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4A1000" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E27CF0">
+        <w:t>innehåller undantag från lagens tillämpningsområde</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Övervägandena finns i avsnitt 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77548F9C" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D6FFA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>punkt 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> görs ett tillägg som innebär att släktskapsundantaget utvidgas till att omfatta även sådana förvärv där förvärvaren, eller när makar förvär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">var gemensamt, någon av dem är överlåtarens förälder eller syskon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02165C0C" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att förvärvet är undantaget från lagens tillämpningsområde innebär att förvärvaren inte behöver söka förvärvstillstånd enligt jordförvärvslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C6FD9F" w14:textId="13FC7E8A" w:rsidR="008616AA" w:rsidRPr="00A605F7" w:rsidRDefault="008616AA" w:rsidP="00A605F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="008616AA" w:rsidRPr="00A605F7" w:rsidSect="00647B01">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Med syskon avses helsyskon, halvsyskon och adoptivsyskon. Om en överlåtare har adoptiv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föräldrar omfattas dessa av undantaget men inte de biologiska föräldrarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA15EFF" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc219981603"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc222302041"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av betänkandet Sysselsättning och boende på landsbygden – Juridiska personers förvärv av jordbruksmark och en effektiv tillämpning av glesbygdsbestämmelserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="2D9BB461" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t>Utredningen har fått i uppdrag att se över jordförvärvslagen (1979:230) och ta ställning till behovet av ändringar i lagen för att underlätta för företagsutveckling, kapitalförsörjning för investeringar och ägarskiften inom jordbruket. Syftet med översynen är att förbättra förutsättningarna för aktivt brukande av jordbruksmarken och därigenom för sysselsättning och bosättning på landsbygden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4963ABE1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t>Utredningen ska bland annat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC5C1E4" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00191735" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t>bedöma om investeringsintensiva jordbruksföretag som bedrivs i aktie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:t>bolagsform bör kunna ges tillstånd att förvärva viss jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:t>bruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:t>mark,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ABF190" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00191735" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t>om det bedöms möjligt, lämna förslag som innebär att förvärv genom testamente omfattas av prövning enligt jordförvärvslagen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5F01D2" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00191735" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t>analysera och anpassa bestämmelserna om tillstånd till förvärv av lantbruksegendom i glesbygd till dagens förhållanden, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD5AD55" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00191735" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t>lämna nödvändiga författningsförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750FCFDB" w14:textId="15054F73" w:rsidR="00DB62B9" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t xml:space="preserve">Genom utredningens delbetänkande, SOU 2024:73, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Juridiska personers förvärv av lantbruksegendom genom testamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:t>, har utredningen behand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:t>lat frågan om förvärv genom testamente. Detta betänkande utreder de övriga två frågorna, det vill säga översynen av juridiska personers förvärv av lantbruksegendom och översynen av bestämmelserna om förvärvs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:t>till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00191735">
+        <w:t>stånd i glesbygd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7119518A" w14:textId="3BF78EA5" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2383B">
+        <w:t>Översynen av juridiska personers förvärv av lantbruksegendom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BBD9AD" w14:textId="25CB55FC" w:rsidR="008616AA" w:rsidRPr="00C2383B" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt direktivet behöver jordförvärvslagens bestämmelser om förvärvs-tillstånd för juridiska personers förvärv av lantbruksegendom ses över i syfte att förbättra tillgången till externt kapital för investeringsintensiva jordbruksföretag. Att det finns goda förutsättningar för investeringar och ägarskiften bedöms bidra till ökad sysselsättning och en levande lands-bygd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28668517" w14:textId="447A4615" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare anges att det är angeläget att det även i fortsättningen ska finnas en stark koppling mellan brukande och ägande av jordbruksmark och att en långsiktig och hållbar användning av jordbruksfastigheter säkerställs. Det är därför även viktigt att endast bolag som ägs av fysiska personer tillåts förvärva mark enligt förslaget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0614A229" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00191735">
+        <w:t>Utredningen har därför fått i uppdrag att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609DB5F7" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="0053089C" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053089C">
+        <w:t xml:space="preserve">bedöma om jordförvärvslagen ska ändras så att investeringsintensiva djurhållande jordbruksföretag och jordbruksföretag som avser att göra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053089C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en första investering i djurstallar och som bedrivs i aktiebolagsform ska kunna ges tillstånd att förvärva viss jordbruksmark, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5AB1FA" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="0053089C" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053089C">
+        <w:t>ta ställning till om det utöver djurhållande jordbruksföretag finns andra typer av jordbruksföretag som bör kunna få tillstånd att förvärva jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0053089C">
+        <w:t>bruksmark, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A9737" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00D8333B" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8333B">
+        <w:t>redogöra för de möjligheter och risker som en sådan ordning kan innebära.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0337F931" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00D8333B" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D8333B">
+        <w:t>Om utredningen bedömer att jordförvärvslagen bör ändras ska utredningen också</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155F88F9" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00C73CAF" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>föreslå de kriterier som ska ligga till grund för bedömningen av om tillstånd att förvärva jordbruksmark ska ges, till exempel tillhörighet till en viss jordbrukssektor, verksamhetens behov av areal eller invester</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>ingens storlek och livslängd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D166678" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00C73CAF" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>utforma förslaget så att tillstånd till förvärv av jordbruksmark endast får lämnas till aktiebolag som uteslutande ägs av fysiska personer och som bedrivs i form av ett privat aktiebolag,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F65C1F1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00C73CAF" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>föreslå att det för juridiska personers förvärv av aktier i de bolag som tillåts förvärva mark enligt de regler som föreslås eller av jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t xml:space="preserve">mark som sådana bolag förvärvat enligt de föreslagna reglerna, ska krävas förvärvstillstånd och föreslå grunderna för en sådan prövning, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCE04CD" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00C73CAF" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>vid utformandet av förslaget göra en avvägning mellan, å ena sidan, jordbruksföretagens behov av kapitalförsörjning och, å andra sidan, att förslaget inte får öppna för mer omfattande bolagsägande än nödvän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>digt,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139B2CE7" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00C73CAF" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>särskilt beakta hur förslaget ska utformas för att vara förenligt med EU-rätten, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43165A48" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00C73CAF" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73CAF">
+        <w:t>lämna nödvändiga författningsförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40687CFD" w14:textId="2C341D14" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med översynen är dock inte att underlätta för aktörer som främst är intresserade av mark som kapitalplacering då det kan antas att sådana aktörer har ett begränsat intresse av att investera i en kapitalkrävande jordbruksproduktion. Detta innebär att översynen inte ska omfatta förvärv av skogsmark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038FBB4C" w14:textId="37B6E189" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen bedömer att aktiebolags möjlighet att förvärva lantbruksegendom ska behållas enligt nuvarande regler. På så sätt bevaras markägarbalansen och konkurrensneutraliteten mellan associationsformer och olika lantbruksföretag. Ökade möjligheter för vissa aktiebolag att förvärva viss jordbruksmark riskerar att leda till negativa konsekvenser för jordbrukets utveckling samt bosättning och sysselsättning på landsbygden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C110DBA" w14:textId="7DF72247" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En utökad möjlighet för vissa aktiebolag att förvärva viss jordbruksmark överväger inte de risker det får för ägarstrukturen i svenskt jordbruk och jordbrukets utveckling i Sverige. Huvudskälen mot en utökad möjlighet för vissa aktiebolag att förvärva viss jordbruksmark är effekterna av en rubbad markägarbalans och bristande konkurrensneutralitet mellan lantbruksföretagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DB0FA2" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kärnan i markägarbalansen är att andelen bolagsägd jordbruks- och skogsbruksmark inte ska öka i förhållande till andelen privatägd mark. Ett omfattande privat ägande har ansetts säkerställa en mångfald av olika bruk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningsmetoder i jord- och skogsbruket, medan ett ökat bolagsägande </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>har ansetts leda till att alltmer mark ägs av personer med annan yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verksamhet än jordbruk och skogsbruk. Ett ökat bolagsägande har vidare ansetts innebära att mark undandras från fastighetsmarknaden på ett otill</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>freds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställande sätt och till risk för sådana prisökningar att jord- och skogs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>brukare normalt inte har möjlighet att förvärva den lantbruksegendom de behöver för sin sysselsättning.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Att ett ökat bolagsägande av jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>marken riskerar betydande inverkan på fastighetsmarknaden för jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">mark i Sverige bekräftas av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Svefa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AB:s rapport till utredningen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bolagen skulle driva upp efterfrågan på jordbruksmark. Eftersom dessa företag ofta har en stark finansiell ställning och tillgång till kapital kan de konkurrera ut fysiska personer och mindre aktörer i budgivning. Priserna på mark skulle kunna öka kraftigt och bidra till snabbare utslagning av små och medelstora jordbruksföretag. Utredningen anser därför att markägar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>balansen och dess bakomliggande skäl gör sig lika starkt gällande i dag som tidigare. Därför krävs det mycket starka skäl för att genomföra änd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ringar i jordförvärvslagen som innebär att vissa aktiebolag ska få utökade möjligheter att förvärva viss jordbruksmark. Utredningen ser i stället exem</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>pelvis positivt på det arbete som pågår med att utreda möjligheter till att ge jordbruksföretag stöd genom statliga kreditgarantier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och anser att det vore en bättre lösning än att ändra i jordförvärvslagen för att nå rätt företag med åtgärderna. Den neutrala företagsbeskattningen har under mer än trettio år tjänat väl för att uppnå rimlig skattebelastning oavsett före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>form. Det är dock uppenbart att för nya lantbrukare utan eller med ett begränsat räntefördel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsunderlag i enskild firma blir skattesituationen orimligt hög över tid. Detta snedvrider konkurrensen med redan etablerade lantbrukare och borde åtgärdas för att stimulera fler till att utveckla sitt lantbruksföretag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF37846" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En utökad möjlighet enbart för vissa aktiebolag att förvärva jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mark riskerar att snabbt bidra till att allt färre och större företag, som har möjligheten, äger jordbruksmarken och står för en ännu större andel av jordbruksproduktionen i Sverige. Sverige behöver fler konkurrenskraftiga företag och inte färre för att uppnå målet i livsmedelsstrategin om att den totala livsmedelsproduktionen ska öka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C530614" w14:textId="1031A1D4" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vår samlade bedömning är att det inte heller gynnar generationsväxling eller leder till att fler väljer att bli lantbrukare. Det är heller inte önskvärt att aktivt stimulera till att jordbruksmark skiljs från skogsmark. Skogen är många gånger en viktig finansieringskälla för lantbrukares investeringar i animalieproduktion. För bankerna är associationsformen av underordnad betydelse och man lyfter sam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61967">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fällt fram att för lönsamma investeringar hos etablerade lantbrukare är kapitalförsörjningen generellt sätt inte en be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gränsning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F728E49" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att granska följderna och konsekvenserna av en utökad möjlighet för vissa aktiebolag att förvärva viss jordbruksmark närmare har utredningen ställt upp tre scenarier som omfattar olika stora arealer mark och utrett möj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligheterna och riskerna med dem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Genom undersökningen av scena</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>rierna blev det tydligt att dessa är svåra att genomföra utan väsentliga ändringar både i fastighetsbildningslagen och jordförvärvslagen. Även för de aktiebolagsrättsliga frågorna krävs ett helhetsgrepp på jordförvärvs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagens skyddsändamål och dess utformning. Detta är inte några huvud</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>argument mot en utökad möjlighet men bidrar ändå till att utökade möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter kan bli praktiskt svåra att genomföra. Förändringarna kommer även, beroende på vilken typ av samt hur många kriterier och villkor som ställs upp, bidra till en ökad administrativ börda för både aktiebolagen och myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digheterna. I avsnittet om oförändrad lagstiftning framgår möjligheterna som finns i dag att genom bland annat kompensationsförvärv förvärva jordbruksmark till aktiebolag. På så sätt behålls markägarbalansen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61967">
+        <w:t>och konkurrensneutraliteten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C96B60" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersom utredningens bedömning är att vissa aktiebolag inte ska ges utökade möjligheter att förvärva jordbruksmark finns det inte anledning att gå in på vilka aktiebolag eller vilka kriterier som hade varit lämpliga att ställa så som till exempel tillhörighet till en viss jordbrukssektor, verksamhetens behov av areal eller investeringens storlek och livslängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDB1A2A" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61967">
+        <w:t>Översynen av bestämmelserna om förvärvstillstånd i glesbygd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0099078F" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt jordförvärvslagen krävs förvärvstillstånd även vid fysiska personers förvärv av lantbruksegendom när förvärvet avser egendom i glesbygds- och omarronderingsområden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C3B62B" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förvärvstillstånd krävs inte vid förvärv av egendom i glesbygd som inte ingår i omarronderingsområde om egendomen förvärvas av den som sedan minst ett år är folkbokförd i glesbygd inom den kommun där egendomen är belägen. Vidare får förvärvstillstånd vägras i vissa fall, men inte om förvärvaren gör sannolikt att han eller hon inom tolv månader från förvär</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vet varaktigt kommer att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61967">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bosätta sig på fastigheten eller att förvärvet varak</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tigt kommer att främja sysselsättningen på orten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34305276" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med bestämmelserna om förvärvstillstånd i glesbygd är enligt tidi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gare förarbeten regionalpolitiskt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Bestämmelserna syftar till att stärka sysselsättningsunderlaget för dem som redan är bosatta i glesbygden eller att få till stånd varaktig bosättning där. I bilagan till jordförvärvs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen (2005:522) finns en förteckning över vilka områden som är gles</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bygd i jordförvärvslagstiftningens mening. Indelningen har inte änd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">rats annat än marginellt sedan 1990-talet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DA212B" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Länsstyrelserna prövar årligen cirka 2 000 ärenden om förvärvstillstånd i glesbygd. Under åren 2018–2022 vägrades tillstånd i mellan ett och sex fall per år. I en skrivelse till Landsbygds- och infrastrukturdepartementet 2013 framhåller länsstyrelserna att få prövningar om förvärvstillstånd leder till avslag.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Redan i betänkandet SOU 2001:38 beskrevs att avslags</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">frekvensen i relation till prövade ärenden var låg. Enligt den utredningen var den direkta effekten av vägrade förvärvstillstånd på främjandet av </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>boendet och sysselsättningen i glesbygd blygsam och bestämmelsernas preventiva effekter var, sett i ett större sammanhang, små.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B375DD1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kravet på tillstånd vid förvärv i glesbygd medför, förutom ökade kostna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der för enskilda markägare och mäklare, även administrativt merarbete och kostnader för prövningsmyndigheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0616E3AF" w14:textId="235622F0" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om förvärvstillstånd vägras vid prövning av förvärv i glesbygd har säl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ren rätt att kräva att staten löser in fastigheten. Medel för inlösen av fas</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tigheten tas ur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, som regleras i förordningen (1989:281) om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Fondens huvudsakliga användningsområde är dock omarron</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>deringsverksamheten. Den inlösenskyldighet som kan uppstå efter avslag på en ansökan om förvärvstillstånd i glesbygd kan ofta avse större fastig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter med högre värden i jämförelse med de mindre fastigheter som löses in för omarrondering. Till följd av prisuppgången på fastigheter finns en</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligt vad som framgår av en skrivelse från Statens jordbruksverk till Lands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bygds- och infrastrukturdepartementet 2023 en risk för att det sam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>man</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagda värdet på den egendom som kan bli föremål för inlösen över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stiger tillgängliga medel i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Dessutom är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jordfondens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kapital upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bundet under flera år framåt främst för inlösen av fastigheter för omarrondering, en process som involverar flera fastighetsägare och avslutas med en fastighetsbildningsåtgärd. De delar av fastighetsbeståndet som ligger i anslutning till omarronderingsområdena kan avvecklas endast i den takt som förrättningar slutförs. Det gör att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> är olämplig som finansieringskälla när det gäller inlösen vid vägrat tillstånd till förvärv i glesbygd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637E6A9C" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mot den beskrivna bakgrunden är det möjligt att glesbygdsreglerna – i vart fall i sin nuvarande utformning – inte har den effekt som eftersträvas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CCD2B2" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00302312">
+        <w:t>Utredningen har därför fått i uppdrag att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BB98FB" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00302312">
+        <w:t>ta ställning till hur bestämmelserna om tillstånd till förvärv av lant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00302312">
+        <w:t>bruksegendom i glesbygd kan anpassas till dagens förhållanden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE8B65E" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i förslaget till anpassning göra en avvägning mellan, å ena sidan, kost</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>naderna för enskilda och det allmänna för prövningen av en ansökan om förvärvstillstånd i glesbygd och, å andra sidan, den uppskattade nyttan av att främja boende och sysselsättning i glesbygd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A8FE2E" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>bedöma om behovet av regler om förvärvstillstånd i glesbygd och möjligheterna att åstadkomma resultat är större i vissa delar av Sverige, till exempel i delar av Norrland, eller om det med beaktande av tillgången till kommunikationer och bredbandsutbyggnad är lämpligt att färre områden generellt ska anses vara glesbygd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12144C44" w14:textId="2857125D" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ta ställning till hur bestämmelserna om statens inlösenskyldighet kan utformas samt analysera de finansieringsbehov de nya reglerna kan ge upphov till och föreslå en lämplig finansieringsform, särskilt beakta hur förslaget ska utformas för att vara förenligt med EU-rätten, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECD3EB5" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00302312">
+        <w:t>lämna nödvändiga författningsförslag.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362EA048" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00062CFB" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00062CFB">
+        <w:t>Utredningen har kommit fram till att glesbygdsbestämmelserna inte tillämpas enhetligt och ändamålsenligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C7BFBA" w14:textId="21561765" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Av utredningens kostnads- och nyttoanalys framgår att nyttan med förvärvsprövningen i glesbygd överstiger kostnaden först om dagens tillämpningsproblem kan undanröjas, det geografiska området kan anpassas till dagens regionalpolitiska syften och att förvärvsprövning i glesbygd enbart sker där den gör störst nytta. Genom en enhetlig och ändamålsenlig tillämpning av reglerna i rätt områden och för rätt aktörer får reglerna avsedd effekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1306AE" w14:textId="6746F897" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att komma till rätta med tillämpningsproblemen föreslår utredningen att ett regeringsuppdrag ska lämnas till Jordbruksverket och länsstyrelserna att genomföra utbildningsinsatser och ta fram gemensamma rutiner som stärker förutsättningarna för en enhetlig och ändamålsenlig handläggning av ärenden om förvärvstillstånd i glesbygd. Rutinerna ska innefatta utredning och kontakter med alternativa intressenter som säkerställer att utredningsskyldigheten uppfylls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F41F52" w14:textId="1CDEC251" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utredningen föreslår även att inlösenskyldigheten tas bort för köp av lantbruksegendom där förvärvstillstånd vägras enligt glesbygdsbestämmelserna i 7 § första stycket jordförvärvslagen. På så sätt kan glesbygds-bestämmelserna tillämpas fullt ut utan hänsyn till om en intressent, alltså en alternativ köpare, betalar samma pris som köparen, om det finns tillräckliga medel för inlösen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jordfonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eller bestämmelserna om statligt stöd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37626C06" w14:textId="22E08BCB" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vidare ska tillämpningsområdet för förvärvsprövningen anpassas till dagens regionalpolitiska behov. Utredningens förslag är att det ska ske dels genom en översyn av glesbygdsområdena, dels genom att kretsen per-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>soner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som undantas från förvärvsprövningen utökas något. De som är mest lämpade att göra översynen av vilka områden som bör utgöra glesbygd är länsstyrelserna i nära dialog med kommunerna. Det är länsstyrelserna och kommunerna som har den regionala och lokala kännedomen som krävs för att lämna förslag till ändringar av vilka områden som ska vara glesbygd. Det är även så ändringar av områden har skett tidigare. Utredningen föreslår därför att regeringen ska lämna ett uppdrag till länsstyrelserna att i nära dialog med kommunerna se över bilagan till jordförvärvsförordningen och föreslå eventuella ändringar vad gäller områden som ska vara glesbygd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF8D9DA" w14:textId="060468CD" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utifrån att det är fler stora sammanhängande områden med gles bebyggelse och långa avstånd till sysselsättning eller service i norr än i söder finns det fler glesbygdsområden i norr. I norr har man också geografiskt större områden som utgör glesbygd. Det kan dock inte antas att behovet av förvärvsprövning i glesbygd är större i norr än i söder. Trycket på att förvärva lantbruksegendom är generellt större i de södra och mellersta delarna av landet än i norr, givetvis med vissa undantag. Det är fler lantbruksegendomar i södra och mellersta Sverige som riskerarar att bli till fritidsbostäder på grund av rimligare pendlingsavstånd från städer. Utredningens uppfattning är därför att behovet av regionalpolitisk reglering liksom möjligheterna att åstadkomma resultat inte är större i norra Sverige än i södra och mellersta Sverige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34052DA4" w14:textId="27958F37" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vi föreslår även en mindre utvidgning av släktskapsundantaget till att omfatta även förvärv där förvärvaren eller, när makar förvärvar gemen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samt, någon av dem är överlåtarens förälder eller syskon. Släktskaps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>undan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">taget gäller i dag för den som är gift med överlåtaren eller förvärv där förvärvaren eller, när makar förvärvar gemensamt, någon av dem är </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>överlåtarens avkomling, se 3 § 5 jordförvärvslagen. Släktskapsundantaget utökas eftersom syskon och förälder, med eventuella makar, troligtvis ändå skulle få förvärvstillstånd efter en prövning enligt 7 § första stycket jordförvärvslagen. På så sätt besparas onödiga förvärvsprövningar, kostna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>der samt administrativa bördor för både de enskilda och det allmänna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B1B072" w14:textId="6AFA838C" w:rsidR="008616AA" w:rsidRPr="00062CFB" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredningen har tagit fram författningsförslag för förslagen om in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skränkning i statens inlösenskyldighet och det utökade släkt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skaps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>undan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>taget. Vi har beaktat EU-rätten och utformat förslagen i enlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het med den. Vi föreslår att lagändringarna ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1338291D" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00C2383B" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+        <w:sectPr w:rsidR="008616AA" w:rsidRPr="00C2383B" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA4A488" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc219981604"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc222302042"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Slutbetänkandets lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7349AEF0" w14:textId="22C17149" w:rsidR="00DB62B9" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042BE8">
+        <w:t>lag om ändring i jordförvärvslagen (1979:230)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C91718" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042BE8">
+        <w:t>att 3 och 12 §§ jordförvärvslagen (1979:230) ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01879DC2" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00042BE8" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00006D60" w:rsidRPr="009F22E6" w14:paraId="4BB1690E" w14:textId="77777777" w:rsidTr="004E784A">
+      <w:tr w:rsidR="00AC72E1" w:rsidRPr="000E6F0B" w14:paraId="5F19217E" w14:textId="77777777" w:rsidTr="00663A69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="784231B6" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
-[...501 lines deleted...]
-          <w:p w14:paraId="5EB72903" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="4ABBCB21" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="000E6F0B" w:rsidRDefault="008616AA" w:rsidP="00663A69">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33AD4AE2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="000E6F0B" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="216C9EE9" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="000E6F0B" w:rsidRDefault="008616AA" w:rsidP="00663A69">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
+              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1ED73456" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00FD0A39" w:rsidRDefault="004449B4" w:rsidP="0003094C">
-[...4 lines deleted...]
-    <w:p w14:paraId="40FF78C5" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+    <w:p w14:paraId="6226B83C" w14:textId="4DF5D5D5" w:rsidR="008616AA" w:rsidRPr="00152749" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r w:rsidR="0048280F">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0276D15C" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagen gäller inte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234A57B1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. om egendomen förvärvas från staten genom överlåtelse av regeringen, länsstyrelsen eller Statens jordbruksverk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7612EDA7" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. om staten förvärvar egendomen genom någon annan myndighet än statens affärsdrivande verk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F341408" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. om en kommun förvärvar egendomen från staten,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF15432" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. om egendomen förvärvas av en kreditinrättning som enligt lag eller enligt reglemente eller bolagsordning som regeringen har fastställt, är skyldig att åter avyttra egendomen,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC72E1" w14:paraId="021C70A9" w14:textId="77777777" w:rsidTr="00663A69">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1437BB1D" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00663A69">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>5. om förvärvaren är gift med överlåtaren och inte heller om förvärvaren eller, när makar förvärvar gemensamt, någon av dem är överlåtarens avkomling, allt under förutsättning att överlåtaren inte är skyldig att avyttra egendomen enligt 13 §,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3911FCCF" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="009E14AB" w:rsidRDefault="008616AA" w:rsidP="00663A69">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t xml:space="preserve">5. om förvärvaren är gift med överlåtaren och inte heller om förvärvaren, eller när makar förvärvar gemensamt någon av dem, är överlåtarens avkomling, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>förälder eller syskon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>, allt under förutsättning att överlåtaren inte</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>är skyldig att avyttra egendomen enligt 13 §,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="181AC69C" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t>6. om egendomen enligt detaljplan eller områdesbestämmelser är avsedd för annat ändamål än jordbruk eller skogsbruk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5641FF87" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t>7. om förvärvet omfattar ett område som är avsett för annat ändamål än jordbruk eller skogsbruk, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF4B902" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t>8. om en andel i en fastighet förvärvas av någon som redan äger en andel i fastigheten som hör till samma taxeringsenhet och förvärvaren inte är skyldig att avyttra sistnämnda andel enligt 13 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136A48D6" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F78FBAD" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="009F22E6">
+      </w:pPr>
+      <w:r>
+        <w:t>12 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...88 lines deleted...]
-        <w:t>tiv 2001/82/EG,</w:t>
+        <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003094C" w:rsidRPr="009F22E6" w14:paraId="3E62ABDD" w14:textId="77777777" w:rsidTr="004E784A">
+      <w:tr w:rsidR="00AC72E1" w14:paraId="1E90F4B3" w14:textId="77777777" w:rsidTr="00663A69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40C516FB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="0F5C160F" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00663A69">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="009F22E6">
-              <w:t>5.</w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>Blir ett köp ogiltigt till följd av att förvärvstillstånd vägras enligt 7 § är staten skyldig att lösa egendo</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
-[...4 lines deleted...]
-              <w:t> </w:t>
+            <w:r>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
-              <w:t>förbud mot innehav, tillhanda</w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>men till det pris som har avtalats, om säljaren begär det. Sådan skyl</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
+            <w:r>
               <w:softHyphen/>
-              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>dighet föreligger dock inte, om köpeskillingen eller annan ersätt</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> och</w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>ning inte endast obetydligt översti</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:lastRenderedPageBreak/>
+              <w:t>ger egendomens värde med hänsyn till dess avkastning och övriga om</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>ständigheter eller om avtalsvillko</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>ren i övrigt är oskäliga.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="640F6A02" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="5AC6FAD0" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00663A69">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="009F22E6">
-              <w:t>5.</w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:lastRenderedPageBreak/>
+              <w:t>Blir ett köp ogiltigt till följd av att förvärvstillstånd vägras enligt 7</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t xml:space="preserve">§ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>andra stycket</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
-              <w:t>förbud mot innehav, tillhanda</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
+            <w:r w:rsidRPr="009E14AB">
+              <w:t xml:space="preserve">är staten skyldig att lösa egendomen till det pris som har avtalats, om säljaren begär det. Sådan skyldighet föreligger dock inte, om köpeskillingen eller annan ersättning inte endast obetydligt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:lastRenderedPageBreak/>
+              <w:t>överstiger egendomens värde med hänsyn till dess avkastning och öv</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>hållande eller användning inom djurens hälso- och sjukvård av im</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>riga omständigheter eller om av</w:t>
+            </w:r>
+            <w:r>
               <w:softHyphen/>
-              <w:t>munologiska veterinärmedicinska läkemedel om något av villkoren i artikel 110.1 i förordning (EU) 2019/6 är uppfyllt,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>talsvillkoren i övrigt är oskäliga.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003094C" w14:paraId="6E6C975A" w14:textId="77777777" w:rsidTr="004E784A">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00AC72E1" w14:paraId="7EBD67E4" w14:textId="77777777" w:rsidTr="00663A69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6A680EA8" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="009F22E6" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="3A084986" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="009E14AB" w:rsidRDefault="008616AA" w:rsidP="00663A69">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">6. begränsningar eller förbud </w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:lastRenderedPageBreak/>
+              <w:t>Begäran om inlösen skall fram</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC0E3E">
-[...4 lines deleted...]
-              <w:t>som är nödvändiga för att uppfylla Sveriges skyldigheter enligt EU-rätten</w:t>
+            <w:r>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="009F22E6">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>ställas hos länsstyrelsen inom tre månader efter det att avslagsbeslu</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>tet vunnit laga kraft. Talan om inlösen skall väckas vid den mark- och miljödomstol inom vars om</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>råde egendomen är belägen inom sex månader från nämnda tidpunkt. Har säljaren fått del av beslutet först sedan detta vunnit laga kraft, räknas dock tidsfristerna från dagen för delfåendet. Iakttar inte säljaren</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...53 lines deleted...]
-              <w:t>djurhälsopersonal som behövs för en god och säker vård.</w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>vad som har sagts nu, förlorar han sin talan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="679DFF33" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004E784A">
+          <w:p w14:paraId="6AF972FE" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="009E14AB" w:rsidRDefault="008616AA" w:rsidP="00663A69">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t xml:space="preserve">Begäran om inlösen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>ska</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD0394">
+            <w:r w:rsidRPr="009E14AB">
+              <w:t xml:space="preserve"> fram</w:t>
+            </w:r>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>ställas hos länsstyrelsen inom tre månader efter det att avslagsbeslu</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t xml:space="preserve">tet vunnit laga kraft. Talan om inlösen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E14AB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>. </w:t>
+              <w:t>ska</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD0394">
-              <w:t xml:space="preserve">de ytterligare skyldigheter för </w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t xml:space="preserve"> väckas vid den mark- och miljödomstol inom vars om</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">vårdgivare och </w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00FD0394">
-[...4515 lines deleted...]
-              <w:t>begränsningar av eller förbud mot djurhållares användning eller innehav av ämnen med hormonell verkan och andra ämnen som kan lämna hälsofarliga restsubstanser</w:t>
+            <w:r w:rsidRPr="009E14AB">
+              <w:t>råde egendomen är belägen inom sex månader från nämnda tidpunkt. Har säljaren fått del av beslutet först sedan detta vunnit laga kraft, räknas dock tidsfristerna från dagen för delfåendet. Iakttar inte säljaren vad som har sagts nu, förlorar han sin talan</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F86511E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00811E52" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+    <w:p w14:paraId="43478C24" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00811E52" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A67AC5D" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00E15383">
+    <w:p w14:paraId="2AD813BA" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="004449B4" w:rsidSect="00155500">
-[...29 lines deleted...]
-    <w:p w14:paraId="24D6108A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+      </w:pPr>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E798775" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t xml:space="preserve">Äldre föreskrifter gäller fortfarande för de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t>fall förvärvstillstånd</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t xml:space="preserve"> har vägrats före ikraftträdandet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F91A990" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00AC72E1" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...452 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId43"/>
+        <w:sectPr w:rsidR="008616AA" w:rsidRPr="00AC72E1" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
           <w:footerReference w:type="first" r:id="rId44"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526BCF">
-[...6 lines deleted...]
-    <w:p w14:paraId="037D819E" w14:textId="0A339FD5" w:rsidR="00DB62B9" w:rsidRDefault="004449B4" w:rsidP="0034258C">
+    </w:p>
+    <w:p w14:paraId="71321189" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00463884">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc220506961"/>
-      <w:r w:rsidRPr="0034258C">
+      <w:bookmarkStart w:id="33" w:name="_Toc219981605"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc222302043"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Förteckning över remissinstanserna</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="49A7EA23" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0034258C">
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5CC65980" w14:textId="5ADA0EAB" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00463884">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Följande remissinstanser har yttrat sig över promemorian Föreskrifter om förbud mot användning och innehav av vissa läkemedel: E-hälsomyndig</w:t>
+        <w:t>Följande remissinstanser har yttrat sig över betänkandet (2025:82): Förvaltningsrätten i Jönköping, Hushållnings-sällskapens Förbund, Justitiekanslern, Kungl. skogs- och lantbruks-akademien, Lantbrukarnas Riksförbund, Lantmäteriet, Länsstyrelserna i Blekinge, Dalarnas, Gotlands, Gävleborgs, Hallands, Jämtlands, Jönköpings, Kalmars, Kronobergs, Norrbottens, Skåne, Stockholms, Södermanlands, Uppsala, Värmlands, Västerbottens, Västernorrlands, Västmanlands, Västra Götalands, Örebro och Östergötlands län, Skogs</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>heten, Folkhälsomyndigheten, Försvarsmakten, Förvaltningsrätten i Jön</w:t>
+        <w:t>styrelsen, Skärgårdarnas riksförbund, Statens jordbruksverk, Svenska Bankföreningen, Sveriges Grisföretagare, Svenska kyrkan, Sveriges Jordägareförbund, Sveriges lantbruksuniversitet, Tillväxtverket och Östersunds tingsrätt (mark- och miljödomstolen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4064758B" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00463884">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har avstått från att yttra sig över betänkandet: Ekologiska lantbrukarna, Gård &amp; Djurhälsan och Regelrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FE1A81" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00463884">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte yttrat sig över betänkandet: Areal, Arla Sverige, Branschrådet för lantbrukets rådgivningsorganisationer, Civilförsvarsförbundet, Familjejordbrukarnas riksförbund, Fyrklövern ekonomi och juridik AB, Förbundet Svensk Fäbodkultur och utmarksbruk, Hela Sverige ska leva, Jordbruksförvaltarna, Naturskyddsföreningen, Lammproducenterna, Lantmännen, Ludvig &amp; Co, Skogsindustrierna, Skogssällskapet, Svenska Bonde och Småbrukarförbundet, Svensk Fågel, Svenska Fåravelsförbundet, Svensk Mjölk, Svenska köttföretagen, Svenska Ägg, Sveriges Allmänningsskogars Förbund, Sveriges Häradsallmänningsförbund, Sveriges Mjölkbönder, Sveriges Nötkötts</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>köping, Förvaltningsrätten i Umeå, Gård &amp; Djurhälsan, Kemikalie</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="49CE268B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0034258C">
+        <w:t xml:space="preserve">producenter, Sveriges Spannmålsodlarförening, Tillväxtbolaget och Växa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BD05A7" w14:textId="7A7191D5" w:rsidR="00DB62B9" w:rsidRDefault="008616AA" w:rsidP="0048280F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:sectPr w:rsidR="004449B4" w:rsidRPr="0034258C" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId45"/>
           <w:headerReference w:type="default" r:id="rId46"/>
           <w:footerReference w:type="even" r:id="rId47"/>
           <w:footerReference w:type="default" r:id="rId48"/>
           <w:headerReference w:type="first" r:id="rId49"/>
           <w:footerReference w:type="first" r:id="rId50"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>Följande remissinstanser har inte yttrat sig över promemorian:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F933F8">
+        <w:t xml:space="preserve">Utöver de som fått betänkandet på remiss har yttranden kommit från </w:t>
+      </w:r>
+      <w:r w:rsidR="0048280F">
+        <w:t xml:space="preserve">Gröna arbetsgivare, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Landshypotek bank, Norra Skog och en privat person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B3109F" w14:textId="1865EE65" w:rsidR="00DB62B9" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc222302044"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="103644DB" w14:textId="0BD40B06" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE486C">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-05</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CBF706" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE14DF0" w14:textId="3C2DE136" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE486C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE486C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00F933F8">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE486C">
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE486C">
+        <w:t xml:space="preserve"> justitieråden Eskil Nord och Stefan Lindskog samt justitierådet Magnus Medin</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F933F8">
+    </w:p>
+    <w:p w14:paraId="3DB26237" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528C2F46" w14:textId="6FF9ECE8" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE486C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sysselsättning och boende på landsbygden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-    <w:p w14:paraId="6B168891" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+    </w:p>
+    <w:p w14:paraId="15751BFE" w14:textId="49BE5845" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-    <w:p w14:paraId="5A8211CB" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:r w:rsidRPr="00FE486C">
+        <w:t>Enligt en lagrådsremiss den 29 januari 2026 har regeringen (Landsbygds- och infrastrukturdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i jordförvärvslagen (1979:230).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4371AF" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034F9468" w14:textId="11B54CE9" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-    <w:p w14:paraId="6147CF76" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+      <w:r>
+        <w:t>Förslaget har inför Lagrådet föredragits av kanslirådet Elena Landberg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E088A9" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E03E339" w14:textId="62662A26" w:rsidR="008616AA" w:rsidRPr="00FE486C" w:rsidRDefault="008616AA" w:rsidP="00FE486C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...437 lines deleted...]
-        <w:sectPr w:rsidR="004449B4" w:rsidSect="00155500">
+        <w:sectPr w:rsidR="008616AA" w:rsidRPr="00FE486C" w:rsidSect="00155500">
           <w:headerReference w:type="even" r:id="rId51"/>
           <w:headerReference w:type="default" r:id="rId52"/>
           <w:footerReference w:type="even" r:id="rId53"/>
           <w:footerReference w:type="default" r:id="rId54"/>
           <w:headerReference w:type="first" r:id="rId55"/>
           <w:footerReference w:type="first" r:id="rId56"/>
-          <w:footnotePr>
-[...1 lines deleted...]
-          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...496 lines deleted...]
-        <w:t>i 2026</w:t>
+      <w:r w:rsidRPr="00FE486C">
+        <w:t>Lagrådet lämnar förslaget utan erinran</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
-      </w:r>
-[...161 lines deleted...]
-        <w:t>Lagrådet lämnar förslagen utan erinran.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6CC945E8" w14:textId="603F9D3C" w:rsidR="004449B4" w:rsidRDefault="00720086" w:rsidP="004449B4">
+        <w:p w14:paraId="2B068675" w14:textId="4B2201ED" w:rsidR="008616AA" w:rsidRDefault="0048280F" w:rsidP="0048280F">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:after="190"/>
           </w:pPr>
           <w:r>
             <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="008BD094" w14:textId="0FF31E39" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="34610627" w14:textId="545838FD" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc220506964"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc222302045"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-02-12T00:00:00Z">
+          <w:date w:fullDate="2026-02-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 12 februari 2026</w:t>
+          <w:r w:rsidR="00E92982">
+            <w:t>den 19 februari 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0ECD803B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="0935E33C" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CBD0F54" w14:textId="2A950F84" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="735B18D6" w14:textId="6708CE71" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00720086">
-[...18 lines deleted...]
-            <w:t xml:space="preserve">Strömmer, Forssmed, </w:t>
+          <w:r w:rsidR="0048280F">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00720086">
-[...7 lines deleted...]
-          <w:r w:rsidR="00720086">
+          <w:r w:rsidR="0048280F">
             <w:t>Slottner</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00720086">
+          <w:r w:rsidR="0048280F">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00720086">
+          <w:r w:rsidR="0048280F">
             <w:t>Wykman</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00720086">
+          <w:r w:rsidR="0048280F">
             <w:t xml:space="preserve">, Malmer </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00720086">
+          <w:r w:rsidR="0048280F">
             <w:t>Stenergard</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00720086">
-[...6 lines deleted...]
-            <w:t xml:space="preserve">Larsson, Britz, </w:t>
+          <w:r w:rsidR="0048280F">
+            <w:t xml:space="preserve">, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00720086">
+          <w:r w:rsidR="0048280F">
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0048280F">
+            <w:t xml:space="preserve">, Larsson, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0048280F">
             <w:t>Mohamsson</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="0048280F">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0048280F">
+            <w:t>Lann</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7C02022F" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="08D4B1BF" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="741AC69F" w14:textId="7F162218" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="62B3A45B" w14:textId="6813255A" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
+          <w:placeholder>
+            <w:docPart w:val="67FD2A98827D4B2492F0870841571281"/>
+          </w:placeholder>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Kullgren</w:t>
+          <w:r w:rsidR="000D4EDE">
+            <w:t>Carlson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4242C436" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00827386" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="20B52B33" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00827386" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="166E2E9A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="00915BF3" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="61470BD5" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="00915BF3" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFE7B67" w14:textId="77777777" w:rsidR="004449B4" w:rsidRPr="006E102E" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="7D9DCF14" w14:textId="77777777" w:rsidR="008616AA" w:rsidRPr="006E102E" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD0CD67" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="2A1E3744" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4164979F" w14:textId="1BDF1DAE" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00F85486">
+    <w:p w14:paraId="643AEF10" w14:textId="19635F28" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00720086">
-            <w:t>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</w:t>
+          <w:r w:rsidR="0048280F">
+            <w:t>Sysselsättning och boende på landsbygden</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="124EC848" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="5D31EF00" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId68"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId73"/>
+      <w:headerReference w:type="even" r:id="rId57"/>
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="even" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:headerReference w:type="first" r:id="rId61"/>
+      <w:footerReference w:type="first" r:id="rId62"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DFD041C" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00F8009C">
+    <w:p w14:paraId="22A92AC0" w14:textId="77777777" w:rsidR="00962B8C" w:rsidRDefault="00962B8C" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CFE951E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="00F8009C">
+    <w:p w14:paraId="1382DFA4" w14:textId="77777777" w:rsidR="00962B8C" w:rsidRDefault="00962B8C" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10577,9896 +7184,7821 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3030AEE4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="688B006C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="21" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="708203B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="66F8610B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="708203B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="66F8610B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ED91B97" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="031D9F6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:docPr id="30" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="223A0742" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="758408DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="223A0742" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="758408DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4065A08C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="04CDB5E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7BF88E8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1889446E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7BF88E8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1889446E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66788135" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4FE73E11" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:docPr id="29" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3622B2D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="525C4C8D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3622B2D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="525C4C8D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75317562" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6C3D8DCA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="33" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="732CBED6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="21E674FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="732CBED6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="21E674FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63F62B3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="432FBA11" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="133BDF0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4CE72279" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="133BDF0C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4CE72279" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="29A96DEE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="44BA6658" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47E5A892" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5B720110" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47E5A892" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5B720110" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2DC1292A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="3FBB62EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="36" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="07112F93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0DE6C6E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="07112F93" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0DE6C6E0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BAA41A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="605385C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="68B3D68C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="73F2E722" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="68B3D68C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="73F2E722" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10FD6589" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7656DDDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="35" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="25C3C78E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7A52A0DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="25C3C78E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7A52A0DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="08ACA213" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4F58D547" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:docPr id="39" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="158F783E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="58C4B8AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="158F783E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="58C4B8AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11B7D458" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3252FCB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="22" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2144C8FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="51D15C0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2144C8FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="51D15C0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="18378173" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7CDD029F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="54" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="11894F4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1BF7B557" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="11894F4A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1BF7B557" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31405F18" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2187693B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E791BC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="37D6AFB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E791BC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="37D6AFB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="046B159C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="019586B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="42" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5577F1B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...929 lines deleted...]
-                        <w:p w14:paraId="17E90BE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="1F6A8CAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="17E90BE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1F6A8CAC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11E262DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="75B57514" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7962E860" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="098866E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7962E860" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="098866E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60B813B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3D5CA3A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="605DD785" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7EC027A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="605DD785" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7EC027A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0467BC68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="64FCC5F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="20" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CE60CC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="51141E77" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CE60CC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="51141E77" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="709EB7DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1A10A52C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 4"/>
+              <wp:docPr id="24" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DA68CDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="1505F741" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DA68CDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1505F741" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="797EDD4D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7840E8F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4A2CE17B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0C168218" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4A2CE17B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0C168218" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5FC9DE2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2D5CE735" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="23" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="41D3A303" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5605F292" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="41D3A303" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5605F292" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="484434B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="7E0D0FBE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="27" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30AA3E83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0EB1E930" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="30AA3E83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0EB1E930" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FD3482C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="217A8AB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0155B784" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2B797F65" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0155B784" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2B797F65" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76C21CBC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2517B997" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635712" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0BB64A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4564E17E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0BB64A58" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4564E17E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="678FE6F4" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="006923D1">
+    <w:p w14:paraId="41DA11B7" w14:textId="77777777" w:rsidR="00962B8C" w:rsidRDefault="00962B8C" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7986ED9E" w14:textId="77777777" w:rsidR="00E93981" w:rsidRPr="006923D1" w:rsidRDefault="00E93981" w:rsidP="006923D1">
+    <w:p w14:paraId="52258204" w14:textId="77777777" w:rsidR="00962B8C" w:rsidRPr="006923D1" w:rsidRDefault="00962B8C" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44782ED5" w14:textId="77777777" w:rsidR="00E93981" w:rsidRDefault="00E93981" w:rsidP="006923D1">
+    <w:p w14:paraId="1D9F1ABB" w14:textId="77777777" w:rsidR="00962B8C" w:rsidRDefault="00962B8C" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="27A7DE45" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+    <w:p w14:paraId="38917857" w14:textId="162135BE" w:rsidR="008616AA" w:rsidRPr="005958E2" w:rsidRDefault="008616AA">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005958E2">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve"> Lagen omtryckt 2005:423.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6E06CD89" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00006D60">
+    <w:p w14:paraId="1FA93629" w14:textId="3306C7BA" w:rsidR="008616AA" w:rsidRDefault="008616AA">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005958E2">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
+      <w:r w:rsidRPr="005958E2">
+        <w:t xml:space="preserve"> Senaste lydelse 2023:142.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5B6DA07C" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="0003094C">
+    <w:p w14:paraId="1CF3442A" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2025:697.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1601">
+        <w:t>Prop. 2004/05:53 s. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7E02073B" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+    <w:p w14:paraId="3B8AB847" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A1601">
+        <w:t>Svefa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A1601">
+        <w:t xml:space="preserve"> AB, PM Översyn av jordförvärvslagen – Fastighetsekonomisk analys, s. 18.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2EDC6D5A" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+    <w:p w14:paraId="53CC5E66" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="52" w:name="_Hlk194652670"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="007A1601">
+        <w:t>Uppdrag till Statens jordbruksverk att ta fram en förhandsbedömning om finansierings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A1601">
+        <w:t>instrument i den gemensamma jordbrukspolitiken, (LI2024/02074).</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="539454D2" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="004A2AF5">
+    <w:p w14:paraId="0229083D" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00C2383B">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2025:697.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61967">
+        <w:t>Scenarierna beskrivs och analyseras i kapitel 17.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7A89B11E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+    <w:p w14:paraId="4E05B83D" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61967">
+        <w:t xml:space="preserve">Se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C61967">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C61967">
+        <w:t xml:space="preserve"> prop. 2004/05:53 s. 16.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="0F5CC356" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+    <w:p w14:paraId="4C151FB1" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2023:89.</w:t>
+        <w:t xml:space="preserve"> Länsstyrelsernas skrivelse till Landsbygds- och infrastrukturdepartementet, 2013, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616DB532" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(L2013/1493/JFS).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="4550558E" w14:textId="77777777" w:rsidR="004449B4" w:rsidRDefault="004449B4" w:rsidP="00A75EC0">
+    <w:p w14:paraId="48CD2E95" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2025:697.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302312">
+        <w:t>SOU 2001:38 s. 71–72</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="0280E7CB" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Skrivelse från Statens jordbruksverk till Landsbygds- och infrastrukturdepartementet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26490C2C" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00062CFB">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2023, (LI2023/01729).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="6B1928EA" w14:textId="4577694D" w:rsidR="0048280F" w:rsidRDefault="0048280F">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2023:142.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="788046B9" w14:textId="77777777" w:rsidR="008616AA" w:rsidRDefault="008616AA" w:rsidP="00AC72E1">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E14AB">
+        <w:t>Senaste lydelse 2010:929.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00554A87" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4C2A1695" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1C4C6412" w14:textId="544D7521" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                        <w:p w14:paraId="627DFE51" w14:textId="625B2953" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1C4C6412" w14:textId="544D7521" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                  <w:p w14:paraId="627DFE51" w14:textId="625B2953" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="03B6627E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="18CC96FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0FFDFCE9" w14:textId="25190A79" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1001932013"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2124650855"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="3B72A0E9" w14:textId="6527216F" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008616AA">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0FFDFCE9" w14:textId="25190A79" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1001932013"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2124650855"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="3B72A0E9" w14:textId="6527216F" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008616AA">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0D0B6EBD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B071720" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="77B545B7" w14:textId="208E7A3C" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="8422026"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1315768624"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="5A3F2401" w14:textId="570B63AB" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-2035717168"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008616AA">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1985117394"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="77B545B7" w14:textId="208E7A3C" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="8422026"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1315768624"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="5A3F2401" w14:textId="570B63AB" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-2035717168"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008616AA">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1985117394"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="60C275BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6B05DD62" w14:textId="711A1B7E" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1240165340"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2049674311"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6881D432" w14:textId="4AE74203" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1351869373"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="008616AA">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="2080399530"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>2</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6B05DD62" w14:textId="711A1B7E" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1240165340"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2049674311"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6881D432" w14:textId="4AE74203" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1351869373"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="008616AA">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="2080399530"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>2</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="29E9D837" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D1E1F06" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1267367A" w14:textId="2978960A" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                        <w:p w14:paraId="6997EACE" w14:textId="6AA3ACAB" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="960692511"/>
+                              <w:id w:val="137315641"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1438480943"/>
+                              <w:id w:val="-351347721"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="53380EB0" w14:textId="7723E3AC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                        <w:p w14:paraId="78B75B09" w14:textId="236A1543" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1362162196"/>
+                              <w:id w:val="1515729934"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1604837538"/>
+                              <w:id w:val="1255173913"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1267367A" w14:textId="2978960A" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                  <w:p w14:paraId="6997EACE" w14:textId="6AA3ACAB" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="960692511"/>
+                        <w:id w:val="137315641"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1438480943"/>
+                        <w:id w:val="-351347721"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="53380EB0" w14:textId="7723E3AC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                  <w:p w14:paraId="78B75B09" w14:textId="236A1543" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1362162196"/>
+                        <w:id w:val="1515729934"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1604837538"/>
+                        <w:id w:val="1255173913"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="736854F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7430AE89" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4014927A" w14:textId="0EDAA6F2" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3A750195" w14:textId="14463D08" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-527958057"/>
+                              <w:id w:val="1804889656"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1328322977"/>
+                              <w:id w:val="-1127773818"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="026C549B" w14:textId="1DADB9FC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                        <w:p w14:paraId="1B597B36" w14:textId="2158DAC9" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="569159315"/>
+                              <w:id w:val="-1515145975"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1277175723"/>
+                              <w:id w:val="-2110884110"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4014927A" w14:textId="0EDAA6F2" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3A750195" w14:textId="14463D08" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-527958057"/>
+                        <w:id w:val="1804889656"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1328322977"/>
+                        <w:id w:val="-1127773818"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="026C549B" w14:textId="1DADB9FC" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                  <w:p w14:paraId="1B597B36" w14:textId="2158DAC9" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="569159315"/>
+                        <w:id w:val="-1515145975"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1277175723"/>
+                        <w:id w:val="-2110884110"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09798DE8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="32F1B23E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2024983D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0918366E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="60AA6BFC" w14:textId="31D812D8" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                        <w:p w14:paraId="172333B8" w14:textId="499D4736" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="167384958"/>
+                              <w:id w:val="2030523447"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2017499533"/>
+                              <w:id w:val="376820193"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0C5DA053" w14:textId="10FC88DD" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                        <w:p w14:paraId="040875D6" w14:textId="317AF9B7" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-38288831"/>
+                              <w:id w:val="-1489393958"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1328360157"/>
+                              <w:id w:val="1628587260"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="0048280F">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="60AA6BFC" w14:textId="31D812D8" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                  <w:p w14:paraId="172333B8" w14:textId="499D4736" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="167384958"/>
+                        <w:id w:val="2030523447"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2017499533"/>
+                        <w:id w:val="376820193"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0C5DA053" w14:textId="10FC88DD" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                  <w:p w14:paraId="040875D6" w14:textId="317AF9B7" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-38288831"/>
+                        <w:id w:val="-1489393958"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1328360157"/>
+                        <w:id w:val="1628587260"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="0048280F">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="52A581C5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="58534739" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="293D52D7" w14:textId="4625299D" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4373B33B" w14:textId="7133BCFE" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1631584006"/>
+                              <w:id w:val="-1856097240"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-404290696"/>
+                              <w:id w:val="1146855503"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="3327A399" w14:textId="05B1E8F5" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                        <w:p w14:paraId="25B7E25D" w14:textId="5BE8DCD3" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="628597183"/>
+                              <w:id w:val="887607483"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="2030673311"/>
-[...819 lines deleted...]
-                              <w:id w:val="-510754373"/>
+                              <w:id w:val="-226223165"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
-[...268 lines deleted...]
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3714327F" w14:textId="7541761B" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4373B33B" w14:textId="7133BCFE" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="969099760"/>
+                        <w:id w:val="-1856097240"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-829905646"/>
+                        <w:id w:val="1146855503"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="055D9ADC" w14:textId="4F8DE28E" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                  <w:p w14:paraId="25B7E25D" w14:textId="5BE8DCD3" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-434834307"/>
+                        <w:id w:val="887607483"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-859044676"/>
+                        <w:id w:val="-226223165"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C8A1935" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="369BE0CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3989C2CA" w14:textId="4283B555" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                        <w:p w14:paraId="635E45AB" w14:textId="54CDF864" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3989C2CA" w14:textId="4283B555" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                  <w:p w14:paraId="635E45AB" w14:textId="54CDF864" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14D5E9BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3132E859" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F9C144F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="498DB1A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="23" name="Textruta 2"/>
+              <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="464378F3" w14:textId="631AAE69" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                        <w:p w14:paraId="218162C8" w14:textId="64CA9048" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1258789742"/>
+                              <w:id w:val="-143816392"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="535936664"/>
+                              <w:id w:val="-2136023878"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="464378F3" w14:textId="631AAE69" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                  <w:p w14:paraId="218162C8" w14:textId="64CA9048" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1258789742"/>
+                        <w:id w:val="-143816392"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="535936664"/>
+                        <w:id w:val="-2136023878"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7156C8F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2B138992" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 3"/>
+              <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CF9EF62" w14:textId="075A9161" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6F1A3470" w14:textId="14FFE7AE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1228766672"/>
+                              <w:id w:val="-1229685006"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-713802117"/>
+                              <w:id w:val="1909805153"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWF+KNegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CF9EF62" w14:textId="075A9161" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6F1A3470" w14:textId="14FFE7AE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1228766672"/>
+                        <w:id w:val="-1229685006"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-713802117"/>
+                        <w:id w:val="1909805153"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6874E998" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="39ABF6CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="09279FF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="20C63FFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64B2FD8B" w14:textId="4EF5FBFB" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                        <w:p w14:paraId="1A274385" w14:textId="427C0809" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2090145790"/>
+                              <w:id w:val="-559175396"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="155201280"/>
+                              <w:id w:val="131299797"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="64B2FD8B" w14:textId="4EF5FBFB" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                  <w:p w14:paraId="1A274385" w14:textId="427C0809" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2090145790"/>
+                        <w:id w:val="-559175396"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="155201280"/>
+                        <w:id w:val="131299797"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2100DB37" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="054FB388" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="365D6929" w14:textId="5C049D3E" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                        <w:p w14:paraId="78CCD93B" w14:textId="496EC353" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1898936910"/>
+                              <w:id w:val="-1490710847"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1356232415"/>
+                              <w:id w:val="-813795475"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="365D6929" w14:textId="5C049D3E" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                  <w:p w14:paraId="78CCD93B" w14:textId="496EC353" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1898936910"/>
+                        <w:id w:val="-1490710847"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1356232415"/>
+                        <w:id w:val="-813795475"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-[...40 lines deleted...]
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2593C68F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2D85D1EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50900125" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="79E095F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A2D4E92" w14:textId="07818964" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                        <w:p w14:paraId="463B29D7" w14:textId="1FB63B7B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-833142013"/>
+                              <w:id w:val="-847174318"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="398173036"/>
+                              <w:id w:val="72176601"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A2D4E92" w14:textId="07818964" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                  <w:p w14:paraId="463B29D7" w14:textId="1FB63B7B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-833142013"/>
+                        <w:id w:val="-847174318"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="398173036"/>
+                        <w:id w:val="72176601"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7DE7771A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="743EA5B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2F2996CB" w14:textId="4CF4212E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1685AA03" w14:textId="0C9DFAB4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-753659726"/>
+                              <w:id w:val="1102000291"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-936910924"/>
+                              <w:id w:val="936023554"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2F2996CB" w14:textId="4CF4212E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1685AA03" w14:textId="0C9DFAB4" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003F7527" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-753659726"/>
+                        <w:id w:val="1102000291"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-936910924"/>
+                        <w:id w:val="936023554"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1908C573" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...25 lines deleted...]
-  <w:p w14:paraId="271327B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="3FF357BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="639CDC99" w14:textId="3E7A79C5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                        <w:p w14:paraId="06F3157F" w14:textId="6BFA1979" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="663741849"/>
+                              <w:id w:val="1830324465"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2075881442"/>
+                              <w:id w:val="-795760170"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004B0560">
-                                <w:t>2025/26:120</w:t>
+                              <w:r w:rsidR="000D4EDE">
+                                <w:t>2025/26:131</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                      </w:txbxContent>
-[...390 lines deleted...]
-                        <w:p w14:paraId="0C1F1A92" w14:textId="1EADB07B" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                        <w:p w14:paraId="6C782710" w14:textId="28642E5C" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
                               <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004449B4">
+                          <w:r w:rsidR="008616AA">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
                               <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00720086">
+                              <w:r w:rsidR="0048280F">
                                 <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C2E57D5" w14:textId="09A41C38" w:rsidR="00244011" w:rsidRDefault="00EF4B15" w:rsidP="00664D04">
+                  <w:p w14:paraId="06F3157F" w14:textId="6BFA1979" w:rsidR="00244011" w:rsidRDefault="003F7527" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1848090504"/>
+                        <w:id w:val="1830324465"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="991753123"/>
+                        <w:id w:val="-795760170"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004B0560">
-                          <w:t>2025/26:120</w:t>
+                        <w:r w:rsidR="000D4EDE">
+                          <w:t>2025/26:131</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0C1F1A92" w14:textId="1EADB07B" w:rsidR="004449B4" w:rsidRPr="00C7375F" w:rsidRDefault="00EF4B15" w:rsidP="00C7375F">
+                  <w:p w14:paraId="6C782710" w14:textId="28642E5C" w:rsidR="008616AA" w:rsidRPr="00C7375F" w:rsidRDefault="003F7527" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
                         <w:id w:val="-1710640699"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004449B4">
+                    <w:r w:rsidR="008616AA">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
                         <w:id w:val="568394623"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00720086">
+                        <w:r w:rsidR="0048280F">
                           <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...280 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21932,163 +16464,50 @@
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A20480"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -22178,51 +16597,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -22269,57 +16688,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22403,81 +16822,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -22583,148 +17002,148 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229926071">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="868490676">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
@@ -22752,1024 +17171,1043 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1151949666">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="35" w16cid:durableId="316424554">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="130"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E93981"/>
+    <w:rsidRoot w:val="00962B8C"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="00004A0B"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
+    <w:rsid w:val="000158F6"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
+    <w:rsid w:val="00045D4A"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
+    <w:rsid w:val="000721CA"/>
     <w:rsid w:val="00072689"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D4EDE"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
+    <w:rsid w:val="00103CF0"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00167552"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
+    <w:rsid w:val="001D365D"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D68FA"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E468A"/>
-    <w:rsid w:val="001E6688"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00267B87"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
+    <w:rsid w:val="00296F43"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="003158C6"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
+    <w:rsid w:val="003437AB"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="003510C6"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="003911E9"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003D7CE4"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="004211D0"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="004449B4"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
+    <w:rsid w:val="0045281D"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="004653DF"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
+    <w:rsid w:val="0048280F"/>
+    <w:rsid w:val="00482D44"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B0560"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E0743"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
-    <w:rsid w:val="004F2852"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
+    <w:rsid w:val="0052153A"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
-    <w:rsid w:val="00590791"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
-    <w:rsid w:val="005A2C00"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005C0E2F"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
+    <w:rsid w:val="005F662B"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
-    <w:rsid w:val="00603F3A"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="006170EB"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00633085"/>
     <w:rsid w:val="00634C6C"/>
+    <w:rsid w:val="00635009"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
+    <w:rsid w:val="006C247D"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
+    <w:rsid w:val="006D275A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00720086"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="007816F6"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00796025"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F0E1F"/>
-    <w:rsid w:val="007F5598"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="007F57C2"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
+    <w:rsid w:val="008616AA"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00875AC0"/>
+    <w:rsid w:val="008745E4"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
-    <w:rsid w:val="00956806"/>
     <w:rsid w:val="00960FDF"/>
+    <w:rsid w:val="00962B8C"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A2AE5"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D2A42"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A234E6"/>
-    <w:rsid w:val="00A25F43"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A865C9"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA565B"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AA7219"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B26795"/>
+    <w:rsid w:val="00B302F2"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B45367"/>
+    <w:rsid w:val="00B4575D"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B63502"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
-    <w:rsid w:val="00B854CF"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
+    <w:rsid w:val="00BA3886"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
+    <w:rsid w:val="00BC18C8"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE576C"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C37F8A"/>
+    <w:rsid w:val="00C43475"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C517B8"/>
+    <w:rsid w:val="00C5314E"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C56F95"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
+    <w:rsid w:val="00C763E1"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
+    <w:rsid w:val="00C869EC"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C94153"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB2048"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
+    <w:rsid w:val="00CF2E1F"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D2359D"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D72DDF"/>
+    <w:rsid w:val="00D74F81"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00D961CB"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB7114"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
+    <w:rsid w:val="00E91A07"/>
+    <w:rsid w:val="00E92982"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E93981"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA491C"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00ED3A42"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
+    <w:rsid w:val="00ED7015"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF4B15"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
-    <w:rsid w:val="00F2313C"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
+    <w:rsid w:val="00F31E77"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
+    <w:rsid w:val="00FE7733"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1BC1E90C"/>
-  <w15:docId w15:val="{68123B01-1823-452E-938D-750E7E6351BF}"/>
+  <w14:docId w14:val="098933EB"/>
+  <w15:docId w15:val="{E84C8D23-C8BB-4EBF-8750-F22CBFCC61D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -25315,84 +19753,82 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -25471,86 +19907,84 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -26201,51 +20635,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -26288,66 +20721,720 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C247D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/li/lagstiftningsarenden/rs-l/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="67FD2A98827D4B2492F0870841571281"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B383E9C2-305A-4BA0-98E7-2A6B2A8CCDEB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003637F9" w:rsidRDefault="003637F9" w:rsidP="003637F9">
+          <w:pPr>
+            <w:pStyle w:val="67FD2A98827D4B2492F0870841571281"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008B48D7">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Klicka här för att ange föredragande statsråd</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic CondEighteen">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003637F9"/>
+    <w:rsid w:val="003437AB"/>
+    <w:rsid w:val="003637F9"/>
+    <w:rsid w:val="0052153A"/>
+    <w:rsid w:val="00796025"/>
+    <w:rsid w:val="00AA7219"/>
+    <w:rsid w:val="00B63502"/>
+    <w:rsid w:val="00C51A3A"/>
+    <w:rsid w:val="00D74F81"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003637F9"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67FD2A98827D4B2492F0870841571281">
+    <w:name w:val="67FD2A98827D4B2492F0870841571281"/>
+    <w:rsid w:val="003637F9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26625,59 +21712,156 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Landsbygds- och infrastrukturdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ec5024df-7543-45df-bbbd-7f3f4ceefb1a</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>113</Value>
+    </TaxCatchAll>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13758</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13758</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13758</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
   <xsnLocation/>
   <cached>True</cached>
   <openByDefault>False</openByDefault>
   <xsnScope/>
 </customXsn>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
@@ -26880,290 +22064,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-
 <file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
   <departementsnamn>Landsbygds- och infrastrukturdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Larsson, Britz, Mohamsson</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Forssell, Slottner, Wykman, Malmer Stenergard, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
   <departementsenhet id="Landsbygds- och infrastrukturdepartementet"/>
-  <dokumentnummer etikett="Prop.">2025/26:120</dokumentnummer>
-  <titel>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</titel>
+  <dokumentnummer etikett="Prop.">2025/26:131</dokumentnummer>
+  <titel>Sysselsättning och boende på landsbygden</titel>
   <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
-    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23BC9EB0-ED3F-4C9B-9A92-0E2CA1D30CF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9CDF507-5A12-4177-932E-44DC241C0FC4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B182647A-5812-46C1-A6CC-82819160A5DC}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F23056-3F1A-40B4-817C-4B57569945EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77EF93B4-266B-4FEC-B929-32771187BE17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C40A79DF-30AA-49A4-8307-0A52465B345C}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA8DEBAC-4FBA-445F-AFD7-41FF0F5484D5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A72A360-1F7D-4BB3-B31C-DD1C631F3271}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6620E3E6-5926-4B14-BA90-23C9044FB290}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A43937D-B9D1-4222-B49D-68A3F8797B16}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="482de1be-2d39-41a5-875c-05f6584074ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="315b4cf0-de59-4150-ade7-749e4d237fce"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD1E51A5-CC6E-4AF2-AA39-E890427D2B7E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FDA05C-2131-4761-B33D-04A7AD6D147B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11C8BE36-1276-48DE-8FB4-9127B64E0344}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{921A718B-2D20-4BFC-A89A-233C7143FD09}"/>
 </file>
 
 <file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>49384</Characters>
+  <Pages>25</Pages>
+  <Words>7935</Words>
+  <Characters>46341</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>411</Lines>
-  <Paragraphs>117</Paragraphs>
+  <Lines>1103</Lines>
+  <Paragraphs>343</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</vt:lpstr>
+      <vt:lpstr>Sysselsättning och boende på landsbygden</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58584</CharactersWithSpaces>
+  <CharactersWithSpaces>53933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Föreskrifter om förbud mot användning och innehav av vissa läkemedel för djur</dc:title>
-  <dc:creator>Eva Kalling Lundberg</dc:creator>
+  <dc:title>Sysselsättning och boende på landsbygden</dc:title>
+  <dc:creator>Elena Landberg</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ActivityCategory0">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
     <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>ae13fcee-830f-4f75-b219-a79fa357c5b3</vt:lpwstr>
+    <vt:lpwstr>35040add-1807-4c15-ac4f-33ed329ba3c9</vt:lpwstr>
   </property>
 </Properties>
 </file>